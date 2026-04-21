--- v0 (2025-12-05)
+++ v1 (2026-04-21)
@@ -1,116 +1,139 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing13.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing14.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing15.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing16.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\dwarkah\Desktop\IR 2024 à maj\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\dwarkah\Desktop\Tableaux IR 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{8CD10AF4-ABB8-4678-AB1D-CB0488C16C99}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="8490" tabRatio="560" firstSheet="8" activeTab="13"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="560" firstSheet="12" activeTab="15" xr2:uid="{04A81879-E054-4177-804D-92BC2D27C554}"/>
   </bookViews>
   <sheets>
     <sheet name="2017 nombres" sheetId="22" r:id="rId1"/>
     <sheet name="2017 montants" sheetId="23" r:id="rId2"/>
     <sheet name="2018 nombres" sheetId="24" r:id="rId3"/>
     <sheet name="2018 montants" sheetId="25" r:id="rId4"/>
     <sheet name="2019 nombres" sheetId="26" r:id="rId5"/>
     <sheet name="2019 montants" sheetId="27" r:id="rId6"/>
     <sheet name="2020 nombres" sheetId="30" r:id="rId7"/>
     <sheet name="2020 montants" sheetId="31" r:id="rId8"/>
     <sheet name="2021 nombres" sheetId="32" r:id="rId9"/>
     <sheet name="2021 montants" sheetId="33" r:id="rId10"/>
     <sheet name="2022 nombres" sheetId="34" r:id="rId11"/>
     <sheet name="2022 montants" sheetId="35" r:id="rId12"/>
     <sheet name="2023 nombres" sheetId="36" r:id="rId13"/>
     <sheet name="2023 montants" sheetId="37" r:id="rId14"/>
+    <sheet name="2024 nombres" sheetId="39" r:id="rId15"/>
+    <sheet name="2024 montants" sheetId="40" r:id="rId16"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'2017 montants'!$A$1:$AD$17</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'2017 nombres'!$A$1:$AD$17</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'2018 montants'!$A$1:$AE$17</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'2018 nombres'!$A$1:$AE$17</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'2019 montants'!$A$1:$AC$17</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'2019 nombres'!$A$1:$AC$17</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">'2020 montants'!$A$1:$AC$17</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'2020 nombres'!$A$1:$AC$17</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="801" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="900" uniqueCount="77">
   <si>
     <t xml:space="preserve">       1</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t xml:space="preserve">       2</t>
   </si>
   <si>
     <t xml:space="preserve">       3</t>
   </si>
   <si>
     <t xml:space="preserve">       4</t>
   </si>
   <si>
     <t xml:space="preserve">       5</t>
   </si>
   <si>
     <t xml:space="preserve">       6</t>
   </si>
   <si>
     <t xml:space="preserve">       7</t>
   </si>
   <si>
@@ -206,50 +229,53 @@
   <si>
     <t>CI MODERNISATION DU RECOUVREMENT</t>
   </si>
   <si>
     <t>CI  "DIRECTIVE EPARGNE"</t>
   </si>
   <si>
     <t>Numéro du décile de RFR par part</t>
   </si>
   <si>
     <t>n.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>AUTRES CRÉDITS D'IMPÔT</t>
   </si>
   <si>
     <t>(nombres en milliers)</t>
   </si>
   <si>
     <t>CI COMPETITIVITE ET EMPLOI</t>
   </si>
   <si>
+    <t>PAR_004</t>
+  </si>
+  <si>
     <t>Source : Ministère de l'Économie, des Finances et de la Relance - DGFiP, données d'assiette</t>
   </si>
   <si>
     <t>Nombre total de foyers bénéficiares</t>
   </si>
   <si>
     <t>CI TRANSITION ENERGETIQUE HABITATION PRINCIPALE</t>
   </si>
   <si>
     <t>CI IMPÔT PAYE A L'ETRANGER SUR RCM, PLUS-VALUES ET AUTRES REVENUS</t>
   </si>
   <si>
     <t>CREDIT D'IMPÔT RECHERCHE</t>
   </si>
   <si>
     <t>CREDIT D'IMPÔT AIDE AUX PERSONNES</t>
   </si>
   <si>
     <t>CREDIT D'IMPÔT EMPLOI SALARIE A DOMICILE</t>
   </si>
   <si>
     <t>CREDIT D'IMPÔT INVESTISSEMENTS FORESTIERS</t>
   </si>
   <si>
     <t>CREDIT D'IMPÔT INTERETS PRET HABITATION PRINCIPALE</t>
@@ -299,104 +325,110 @@
   <si>
     <t xml:space="preserve">CI EXPLOITATION AGRICOLE N'UTILISANT PAS LE GLYPHOSATE                  </t>
   </si>
   <si>
     <t xml:space="preserve">CI EXPLOITATION AGRICOLE A HAUTE VALEUR ENVIRONNEMENTALE           </t>
   </si>
   <si>
     <t>n.c</t>
   </si>
   <si>
     <t xml:space="preserve">CI SYSTEME DE CHARGE VEHICULE ELECTRIQUE      </t>
   </si>
   <si>
     <t xml:space="preserve">CI 1er ABONNEMENT A LA PRESSE D'INFORMATION POLITIQUE ET GENERALE    </t>
   </si>
   <si>
     <t>Source : Ministère de l'Économie, des Finances et de la Souveraineté industrielle et numérique - DGFiP, données d'assiette</t>
   </si>
   <si>
     <t>CI INVESTISSEMENT FORESTIERS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0,"/>
-    <numFmt numFmtId="166" formatCode="#,##0,"/>
+    <numFmt numFmtId="170" formatCode="#,##0,"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="3"/>
       <name val="Marianne Light"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="3"/>
       <name val="Marianne Light"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="3"/>
       <name val="Marianne Light"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -543,51 +575,51 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
@@ -665,124 +697,144 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="3" fillId="2" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="2" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1"/>
-    <cellStyle name="Normal 3" xfId="2"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{EF4A777C-DFCC-4EE4-B2A2-61D9964D73C0}"/>
+    <cellStyle name="Normal 3" xfId="2" xr:uid="{30A40FAF-8249-4D1B-A5F9-33B0926E9FF5}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>228601</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>133351</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>695325</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33204ED0-95A1-DA72-9C6B-29BFA8648F45}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="228601" y="104775"/>
           <a:ext cx="13716000" cy="590550"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -867,51 +919,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1247775</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>200026</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>638175</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47010EC0-233D-9F79-EE86-1EA7B65CCD95}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1247775" y="104775"/>
           <a:ext cx="15525751" cy="533400"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -996,51 +1054,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>123825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>333376</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>714375</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E428E799-EFE8-D633-B254-995567EA72A9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1381125" y="123825"/>
           <a:ext cx="15525751" cy="590550"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -1125,51 +1189,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing12.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>333376</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>647700</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="3" name="Texte 1"/>
+        <xdr:cNvPr id="3" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5723CB8D-5D78-F18B-B09C-74D6EE9790CB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1381125" y="114300"/>
           <a:ext cx="15525751" cy="533400"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -1254,51 +1324,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing13.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>123825</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>333376</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>714375</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6FC9150-D78E-B41C-F32F-CDAA86176103}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1381125" y="123825"/>
           <a:ext cx="15525751" cy="590550"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -1383,51 +1459,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing14.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>333376</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>647700</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D257640F-0283-ECD9-21AA-A8458CE90507}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1381125" y="114300"/>
           <a:ext cx="15525751" cy="533400"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -1495,68 +1577,344 @@
           </a:pPr>
           <a:r>
             <a:rPr kumimoji="0" lang="fr-FR" sz="1000" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="000080"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:rPr>
             <a:t> RÉPARTITION DU MONTANT DES CRÉDITS D'IMPÔT (CI)  PAR DÉCILES DE REVENU FISCAL DE RÉFÉRENCE (RFR) PAR PART*</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
+<file path=xl/drawings/drawing15.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="absolute">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>123825</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>333376</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>714375</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="" fLocksText="0">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F5F103A-19DA-4BEE-EBB5-1B7B80061E24}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1381125" y="123825"/>
+          <a:ext cx="15525751" cy="590550"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 16667"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:ln w="9360" cap="flat">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw dist="17819" dir="2700000" algn="ctr" rotWithShape="0">
+            <a:srgbClr val="000000"/>
+          </a:outerShdw>
+        </a:effectLst>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="20160" tIns="20160" rIns="20160" bIns="20160" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr kumimoji="0" lang="fr-FR" sz="1000" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="000080"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:rPr>
+            <a:t>IMPÔT SUR LE REVENU (revenus de 2024)</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr kumimoji="0" lang="fr-FR" sz="1000" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="000080"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:rPr>
+            <a:t>  RÉPARTITION DU NOMBRE DE FOYERS FISCAUX BÉNÉFICIAIRES DES CRÉDITS D'IMPÔT (CI) PAR DÉCILES DE REVENU FISCAL DE RÉFÉRENCE (RFR) PAR PART*</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing16.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="absolute">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>114300</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>333376</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>647700</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="" fLocksText="0">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{421B52EC-8571-D19B-01F5-789090202187}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="1381125" y="114300"/>
+          <a:ext cx="15525751" cy="533400"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 16667"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:ln w="9360" cap="flat">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw dist="17819" dir="2700000" algn="ctr" rotWithShape="0">
+            <a:srgbClr val="000000"/>
+          </a:outerShdw>
+        </a:effectLst>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="20160" tIns="20160" rIns="20160" bIns="20160" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr kumimoji="0" lang="fr-FR" sz="1000" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="000080"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:rPr>
+            <a:t>IMPÔT SUR LE REVENU (revenus de 2024)</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="100000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr kumimoji="0" lang="fr-FR" sz="1000" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="000080"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:rPr>
+            <a:t> RÉPARTITION DU MONTANT DES CRÉDITS D'IMPÔT (CI)  PAR DÉCILES DE REVENU FISCAL DE RÉFÉRENCE (RFR) PAR PART*</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>238125</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>571501</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>676275</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1558DF5-0252-FD1A-28DA-D01B2A16A02D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="238125" y="142875"/>
           <a:ext cx="15525751" cy="533400"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -1641,51 +1999,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>266700</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>161925</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>600076</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>752475</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B195D2B7-574A-6427-56CA-5F530E36675D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="266700" y="161925"/>
           <a:ext cx="15525751" cy="590550"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -1770,51 +2134,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>666750</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>161925</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>1000126</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>695325</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E294AB2-7B9B-D389-3A26-1592C5D4AFDB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="666750" y="161925"/>
           <a:ext cx="15525751" cy="533400"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -1899,51 +2269,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>866775</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>1200151</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>647700</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89FD46EA-7C7F-B0A3-84AF-864FA033BEBB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="866775" y="57150"/>
           <a:ext cx="15525751" cy="590550"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -2028,51 +2404,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>266700</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>600076</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>590550</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0AF2BE00-7CAE-74EB-405D-D901266E0686}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="266700" y="57150"/>
           <a:ext cx="15525751" cy="533400"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -2157,51 +2539,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>866775</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>1200151</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>647700</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB5EAFEB-2019-6A7A-4A24-C6AD6B55F432}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="866775" y="57150"/>
           <a:ext cx="15525751" cy="590550"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -2286,51 +2674,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>266700</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>600076</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>590550</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E29ED548-B1EB-8505-0D27-E12AE4231492}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="266700" y="57150"/>
           <a:ext cx="15525751" cy="533400"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -2415,51 +2809,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1238250</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>190501</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>647700</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3393A9C5-6D05-E50D-9CEB-AFAF5AC6F69F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="1238250" y="57150"/>
           <a:ext cx="15525751" cy="590550"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -2780,228 +3180,233 @@
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing12.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing13.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing14.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing15.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing16.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D8364793-BD88-4DF8-82A2-F933D9D0B2DC}">
   <dimension ref="A1:AD17"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="30" width="20.7109375" style="1" customWidth="1"/>
     <col min="31" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30" ht="61.5" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A2" s="2"/>
+    <row r="1" spans="1:30" ht="61.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:30" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="AD2" s="3" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="3" spans="1:30" s="5" customFormat="1" ht="89.25">
+    <row r="3" spans="1:30" s="5" customFormat="1" ht="89.25" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>35</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>36</v>
       </c>
       <c r="J3" s="4" t="s">
         <v>13</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>21</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="P3" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Q3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="R3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="S3" s="4" t="s">
         <v>16</v>
       </c>
       <c r="T3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="U3" s="4" t="s">
         <v>18</v>
       </c>
       <c r="V3" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="W3" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>17</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>39</v>
       </c>
       <c r="Z3" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="AA3" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AB3" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="AC3" s="4" t="s">
         <v>37</v>
       </c>
       <c r="AD3" s="4" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="4" spans="1:30" ht="20.100000000000001" customHeight="1">
+    <row r="4" spans="1:30" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="7">
         <v>2.1424000000000003</v>
       </c>
       <c r="D4" s="7">
         <v>94.382000000000005</v>
       </c>
       <c r="E4" s="7">
         <v>289.29300000000001</v>
       </c>
       <c r="F4" s="7">
         <v>12.37</v>
       </c>
       <c r="G4" s="7">
         <v>31.74</v>
       </c>
       <c r="H4" s="7">
         <v>22.832999999999998</v>
       </c>
       <c r="I4" s="7">
@@ -3049,51 +3454,51 @@
       <c r="W4" s="7">
         <v>0.2</v>
       </c>
       <c r="X4" s="7" t="s">
         <v>41</v>
       </c>
       <c r="Y4" s="7">
         <v>6.7000000000000004E-2</v>
       </c>
       <c r="Z4" s="7">
         <v>6.7000000000000004E-2</v>
       </c>
       <c r="AA4" s="7">
         <v>1.7000000000000001E-2</v>
       </c>
       <c r="AB4" s="7">
         <v>1.6E-2</v>
       </c>
       <c r="AC4" s="7">
         <v>9.7000000000000003E-2</v>
       </c>
       <c r="AD4" s="7">
         <v>0.105</v>
       </c>
     </row>
-    <row r="5" spans="1:30" ht="20.100000000000001" customHeight="1">
+    <row r="5" spans="1:30" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="9">
         <v>2.1424000000000003</v>
       </c>
       <c r="C5" s="9">
         <v>6.3369999999999997</v>
       </c>
       <c r="D5" s="9">
         <v>164.03399999999999</v>
       </c>
       <c r="E5" s="9">
         <v>500.76299999999998</v>
       </c>
       <c r="F5" s="9">
         <v>39.081000000000003</v>
       </c>
       <c r="G5" s="9">
         <v>119.357</v>
       </c>
       <c r="H5" s="9">
         <v>18.071999999999999</v>
       </c>
       <c r="I5" s="9">
@@ -3141,51 +3546,51 @@
       <c r="W5" s="9">
         <v>0.123</v>
       </c>
       <c r="X5" s="9" t="s">
         <v>41</v>
       </c>
       <c r="Y5" s="9">
         <v>0.106</v>
       </c>
       <c r="Z5" s="9">
         <v>0.107</v>
       </c>
       <c r="AA5" s="9">
         <v>1.9E-2</v>
       </c>
       <c r="AB5" s="9">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="AC5" s="9">
         <v>0.24399999999999999</v>
       </c>
       <c r="AD5" s="9">
         <v>7.6999999999999999E-2</v>
       </c>
     </row>
-    <row r="6" spans="1:30" ht="20.100000000000001" customHeight="1">
+    <row r="6" spans="1:30" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="9">
         <v>6.3369999999999997</v>
       </c>
       <c r="C6" s="9">
         <v>9.0746666666666691</v>
       </c>
       <c r="D6" s="9">
         <v>263.76</v>
       </c>
       <c r="E6" s="9">
         <v>742.74</v>
       </c>
       <c r="F6" s="9">
         <v>80.162999999999997</v>
       </c>
       <c r="G6" s="9">
         <v>190.23</v>
       </c>
       <c r="H6" s="9">
         <v>19.050999999999998</v>
       </c>
       <c r="I6" s="9">
@@ -3233,51 +3638,51 @@
       <c r="W6" s="9">
         <v>0.128</v>
       </c>
       <c r="X6" s="9" t="s">
         <v>41</v>
       </c>
       <c r="Y6" s="9">
         <v>0.129</v>
       </c>
       <c r="Z6" s="9">
         <v>9.8000000000000004E-2</v>
       </c>
       <c r="AA6" s="9">
         <v>3.1E-2</v>
       </c>
       <c r="AB6" s="9">
         <v>2.8000000000000001E-2</v>
       </c>
       <c r="AC6" s="9">
         <v>0.19700000000000001</v>
       </c>
       <c r="AD6" s="9">
         <v>8.7999999999999995E-2</v>
       </c>
     </row>
-    <row r="7" spans="1:30" ht="20.100000000000001" customHeight="1">
+    <row r="7" spans="1:30" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="9">
         <v>9.0746666666666691</v>
       </c>
       <c r="C7" s="9">
         <v>11.291</v>
       </c>
       <c r="D7" s="9">
         <v>296.94900000000001</v>
       </c>
       <c r="E7" s="9">
         <v>851.27599999999995</v>
       </c>
       <c r="F7" s="9">
         <v>106.991</v>
       </c>
       <c r="G7" s="9">
         <v>232.75700000000001</v>
       </c>
       <c r="H7" s="9">
         <v>19.7</v>
       </c>
       <c r="I7" s="9">
@@ -3325,51 +3730,51 @@
       <c r="W7" s="9">
         <v>0.11600000000000001</v>
       </c>
       <c r="X7" s="9" t="s">
         <v>41</v>
       </c>
       <c r="Y7" s="9">
         <v>0.158</v>
       </c>
       <c r="Z7" s="9">
         <v>9.7000000000000003E-2</v>
       </c>
       <c r="AA7" s="9">
         <v>5.8000000000000003E-2</v>
       </c>
       <c r="AB7" s="9">
         <v>2.1000000000000001E-2</v>
       </c>
       <c r="AC7" s="9">
         <v>0.185</v>
       </c>
       <c r="AD7" s="9">
         <v>0.108</v>
       </c>
     </row>
-    <row r="8" spans="1:30" ht="20.100000000000001" customHeight="1">
+    <row r="8" spans="1:30" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="8" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="9">
         <v>11.291</v>
       </c>
       <c r="C8" s="9">
         <v>13.489000000000001</v>
       </c>
       <c r="D8" s="9">
         <v>272.46699999999998</v>
       </c>
       <c r="E8" s="9">
         <v>914.87199999999996</v>
       </c>
       <c r="F8" s="9">
         <v>130.38300000000001</v>
       </c>
       <c r="G8" s="9">
         <v>269.25099999999998</v>
       </c>
       <c r="H8" s="9">
         <v>22.298999999999999</v>
       </c>
       <c r="I8" s="9">
@@ -3417,51 +3822,51 @@
       <c r="W8" s="9">
         <v>0.11799999999999999</v>
       </c>
       <c r="X8" s="9">
         <v>8.3000000000000004E-2</v>
       </c>
       <c r="Y8" s="9">
         <v>0.184</v>
       </c>
       <c r="Z8" s="9">
         <v>0.108</v>
       </c>
       <c r="AA8" s="9">
         <v>6.9000000000000006E-2</v>
       </c>
       <c r="AB8" s="9">
         <v>3.4000000000000002E-2</v>
       </c>
       <c r="AC8" s="9">
         <v>0.19400000000000001</v>
       </c>
       <c r="AD8" s="9">
         <v>0.128</v>
       </c>
     </row>
-    <row r="9" spans="1:30" ht="20.100000000000001" customHeight="1">
+    <row r="9" spans="1:30" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="9">
         <v>13.489000000000001</v>
       </c>
       <c r="C9" s="9">
         <v>15.67</v>
       </c>
       <c r="D9" s="9">
         <v>309.476</v>
       </c>
       <c r="E9" s="9">
         <v>1022.049</v>
       </c>
       <c r="F9" s="9">
         <v>152.13300000000001</v>
       </c>
       <c r="G9" s="9">
         <v>230.80199999999999</v>
       </c>
       <c r="H9" s="9">
         <v>22.895</v>
       </c>
       <c r="I9" s="9">
@@ -3509,51 +3914,51 @@
       <c r="W9" s="9">
         <v>0.126</v>
       </c>
       <c r="X9" s="9">
         <v>0.28100000000000003</v>
       </c>
       <c r="Y9" s="9">
         <v>0.188</v>
       </c>
       <c r="Z9" s="9">
         <v>0.13900000000000001</v>
       </c>
       <c r="AA9" s="9">
         <v>9.2999999999999999E-2</v>
       </c>
       <c r="AB9" s="9">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="AC9" s="9">
         <v>0.26800000000000002</v>
       </c>
       <c r="AD9" s="9">
         <v>0.161</v>
       </c>
     </row>
-    <row r="10" spans="1:30" ht="20.100000000000001" customHeight="1">
+    <row r="10" spans="1:30" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="8" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="9">
         <v>15.67</v>
       </c>
       <c r="C10" s="9">
         <v>18.352</v>
       </c>
       <c r="D10" s="9">
         <v>379.53300000000002</v>
       </c>
       <c r="E10" s="9">
         <v>1180.396</v>
       </c>
       <c r="F10" s="9">
         <v>180.11600000000001</v>
       </c>
       <c r="G10" s="9">
         <v>202.38399999999999</v>
       </c>
       <c r="H10" s="9">
         <v>26.751999999999999</v>
       </c>
       <c r="I10" s="9">
@@ -3601,51 +4006,51 @@
       <c r="W10" s="9">
         <v>0.14699999999999999</v>
       </c>
       <c r="X10" s="9">
         <v>0.373</v>
       </c>
       <c r="Y10" s="9">
         <v>0.29399999999999998</v>
       </c>
       <c r="Z10" s="9">
         <v>0.16200000000000001</v>
       </c>
       <c r="AA10" s="9">
         <v>0.13600000000000001</v>
       </c>
       <c r="AB10" s="9">
         <v>4.1000000000000002E-2</v>
       </c>
       <c r="AC10" s="9">
         <v>0.35299999999999998</v>
       </c>
       <c r="AD10" s="9">
         <v>0.223</v>
       </c>
     </row>
-    <row r="11" spans="1:30" ht="20.100000000000001" customHeight="1">
+    <row r="11" spans="1:30" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="8" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="9">
         <v>18.352</v>
       </c>
       <c r="C11" s="9">
         <v>22.143000000000001</v>
       </c>
       <c r="D11" s="9">
         <v>475.10300000000001</v>
       </c>
       <c r="E11" s="9">
         <v>1386.3610000000001</v>
       </c>
       <c r="F11" s="9">
         <v>207.75700000000001</v>
       </c>
       <c r="G11" s="9">
         <v>180.31399999999999</v>
       </c>
       <c r="H11" s="9">
         <v>34.094999999999999</v>
       </c>
       <c r="I11" s="9">
@@ -3693,51 +4098,51 @@
       <c r="W11" s="9">
         <v>0.185</v>
       </c>
       <c r="X11" s="9">
         <v>0.53500000000000003</v>
       </c>
       <c r="Y11" s="9">
         <v>0.45800000000000002</v>
       </c>
       <c r="Z11" s="9">
         <v>0.19800000000000001</v>
       </c>
       <c r="AA11" s="9">
         <v>0.252</v>
       </c>
       <c r="AB11" s="9">
         <v>6.3E-2</v>
       </c>
       <c r="AC11" s="9">
         <v>0.46</v>
       </c>
       <c r="AD11" s="9">
         <v>0.308</v>
       </c>
     </row>
-    <row r="12" spans="1:30" ht="20.100000000000001" customHeight="1">
+    <row r="12" spans="1:30" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="9">
         <v>22.143000000000001</v>
       </c>
       <c r="C12" s="9">
         <v>29.332999999999998</v>
       </c>
       <c r="D12" s="9">
         <v>637.197</v>
       </c>
       <c r="E12" s="9">
         <v>1684.153</v>
       </c>
       <c r="F12" s="9">
         <v>237.34200000000001</v>
       </c>
       <c r="G12" s="9">
         <v>165.846</v>
       </c>
       <c r="H12" s="9">
         <v>51.848999999999997</v>
       </c>
       <c r="I12" s="9">
@@ -3785,51 +4190,51 @@
       <c r="W12" s="9">
         <v>0.249</v>
       </c>
       <c r="X12" s="9">
         <v>0.82299999999999995</v>
       </c>
       <c r="Y12" s="9">
         <v>0.753</v>
       </c>
       <c r="Z12" s="9">
         <v>0.27900000000000003</v>
       </c>
       <c r="AA12" s="9">
         <v>0.38900000000000001</v>
       </c>
       <c r="AB12" s="9">
         <v>0.29799999999999999</v>
       </c>
       <c r="AC12" s="9">
         <v>0.65400000000000003</v>
       </c>
       <c r="AD12" s="9">
         <v>0.495</v>
       </c>
     </row>
-    <row r="13" spans="1:30" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:30" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="11">
         <v>29.332999999999998</v>
       </c>
       <c r="C13" s="11" t="s">
         <v>42</v>
       </c>
       <c r="D13" s="11">
         <v>1198.9480000000001</v>
       </c>
       <c r="E13" s="11">
         <v>2270.0450000000001</v>
       </c>
       <c r="F13" s="11">
         <v>249.93600000000001</v>
       </c>
       <c r="G13" s="11">
         <v>129.76</v>
       </c>
       <c r="H13" s="11">
         <v>179.69800000000001</v>
       </c>
       <c r="I13" s="11">
@@ -3877,53 +4282,53 @@
       <c r="W13" s="11">
         <v>0.46</v>
       </c>
       <c r="X13" s="11">
         <v>3.1760000000000002</v>
       </c>
       <c r="Y13" s="11">
         <v>2.8050000000000002</v>
       </c>
       <c r="Z13" s="11">
         <v>0.32200000000000001</v>
       </c>
       <c r="AA13" s="11">
         <v>1.4410000000000001</v>
       </c>
       <c r="AB13" s="11">
         <v>1.167</v>
       </c>
       <c r="AC13" s="11">
         <v>0.59199999999999997</v>
       </c>
       <c r="AD13" s="11">
         <v>1.181</v>
       </c>
     </row>
-    <row r="14" spans="1:30" s="14" customFormat="1" ht="27.75" customHeight="1" thickBot="1">
+    <row r="14" spans="1:30" s="14" customFormat="1" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="12" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>42</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>42</v>
       </c>
       <c r="D14" s="13">
         <v>4091.8490000000002</v>
       </c>
       <c r="E14" s="13">
         <v>10841.948</v>
       </c>
       <c r="F14" s="13">
         <v>1396.2719999999999</v>
       </c>
       <c r="G14" s="13">
         <v>1752.441</v>
       </c>
       <c r="H14" s="13">
         <v>417.24400000000003</v>
       </c>
       <c r="I14" s="13">
         <v>1448.654</v>
       </c>
@@ -3969,59 +4374,59 @@
       <c r="W14" s="13">
         <v>1.8520000000000001</v>
       </c>
       <c r="X14" s="13">
         <v>5.2709999999999999</v>
       </c>
       <c r="Y14" s="13">
         <v>5.1420000000000003</v>
       </c>
       <c r="Z14" s="13">
         <v>1.577</v>
       </c>
       <c r="AA14" s="13">
         <v>2.5049999999999999</v>
       </c>
       <c r="AB14" s="13">
         <v>1.718</v>
       </c>
       <c r="AC14" s="13">
         <v>3.2440000000000002</v>
       </c>
       <c r="AD14" s="13">
         <v>2.8740000000000001</v>
       </c>
     </row>
-    <row r="15" spans="1:30">
-[...7 lines deleted...]
-      <c r="F15" s="50"/>
+    <row r="15" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="A15" s="56" t="s">
+        <v>47</v>
+      </c>
+      <c r="B15" s="56"/>
+      <c r="C15" s="56"/>
+      <c r="D15" s="56"/>
+      <c r="E15" s="56"/>
+      <c r="F15" s="56"/>
       <c r="H15" s="1" t="s">
         <v>1</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>1</v>
       </c>
       <c r="J15" s="1" t="s">
         <v>1</v>
       </c>
       <c r="K15" s="1" t="s">
         <v>1</v>
       </c>
       <c r="L15" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M15" s="1" t="s">
         <v>1</v>
       </c>
       <c r="N15" s="1" t="s">
         <v>1</v>
       </c>
       <c r="O15" s="1" t="s">
         <v>1</v>
       </c>
       <c r="P15" s="1" t="s">
@@ -4045,1080 +4450,1082 @@
       <c r="V15" s="1" t="s">
         <v>1</v>
       </c>
       <c r="W15" s="1" t="s">
         <v>1</v>
       </c>
       <c r="X15" s="1" t="s">
         <v>1</v>
       </c>
       <c r="Y15" s="1" t="s">
         <v>1</v>
       </c>
       <c r="Z15" s="1" t="s">
         <v>1</v>
       </c>
       <c r="AA15" s="1" t="s">
         <v>1</v>
       </c>
       <c r="AB15" s="1" t="s">
         <v>1</v>
       </c>
       <c r="AC15" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="16" spans="1:30">
-[...7 lines deleted...]
-    <row r="17" spans="1:1">
+    <row r="16" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="A16" s="57" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" s="57"/>
+      <c r="C16" s="57"/>
+      <c r="D16" s="57"/>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A17" s="26" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:D16"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.35433070866141736" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" fitToWidth="2" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;F&amp;A&amp;D&amp;T</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6C5443EB-FAF8-460D-B4DF-3D5E99D625F1}">
   <dimension ref="A1:AG29"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
-      <selection activeCell="A15" sqref="A15"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="30" width="20.7109375" style="1" customWidth="1"/>
     <col min="31" max="31" width="21.85546875" style="1" customWidth="1"/>
     <col min="32" max="33" width="20.7109375" style="1" customWidth="1"/>
     <col min="34" max="16384" width="11.42578125" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32" ht="60" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A2" s="16"/>
+    <row r="1" spans="1:32" ht="60" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:32" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="16" t="s">
+        <v>46</v>
+      </c>
       <c r="AF2" s="3" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:32" s="17" customFormat="1" ht="76.5">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="3" spans="1:32" s="17" customFormat="1" ht="76.5" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J3" s="4" t="s">
         <v>21</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>13</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>22</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P3" s="4" t="s">
         <v>16</v>
       </c>
       <c r="Q3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="R3" s="4" t="s">
         <v>18</v>
       </c>
       <c r="S3" s="4" t="s">
         <v>15</v>
       </c>
       <c r="T3" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="U3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="V3" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="W3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="X3" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="Z3" s="4" t="s">
         <v>17</v>
       </c>
       <c r="AA3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="AB3" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AC3" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="AD3" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="AE3" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AF3" s="4" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="4" spans="1:32" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="4" spans="1:32" s="20" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="18" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="40">
         <v>1800</v>
       </c>
       <c r="D4" s="19">
         <v>130230</v>
       </c>
       <c r="E4" s="19">
         <v>11643.1</v>
       </c>
       <c r="F4" s="19">
         <v>15867.6</v>
       </c>
       <c r="G4" s="19">
         <v>278.60000000000002</v>
       </c>
       <c r="H4" s="19">
         <v>90.9</v>
       </c>
       <c r="I4" s="19">
         <v>683.4</v>
       </c>
       <c r="J4" s="19">
         <v>441.7</v>
       </c>
       <c r="K4" s="19">
         <v>42.6</v>
       </c>
       <c r="L4" s="19">
         <v>11413.1</v>
       </c>
       <c r="M4" s="19">
         <v>2475</v>
       </c>
       <c r="N4" s="19">
         <v>123.6</v>
       </c>
       <c r="O4" s="19">
         <v>90.4</v>
       </c>
       <c r="P4" s="19" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="Q4" s="19">
         <v>681.9</v>
       </c>
       <c r="R4" s="19">
         <v>1083</v>
       </c>
       <c r="S4" s="19">
         <v>173</v>
       </c>
       <c r="T4" s="19">
         <v>55.2</v>
       </c>
       <c r="U4" s="19">
         <v>1205.3</v>
       </c>
       <c r="V4" s="19" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="W4" s="19">
         <v>252</v>
       </c>
       <c r="X4" s="19">
         <v>1765.9</v>
       </c>
       <c r="Y4" s="19">
         <v>111.4</v>
       </c>
       <c r="Z4" s="19">
         <v>1</v>
       </c>
       <c r="AA4" s="19">
         <v>37.1</v>
       </c>
       <c r="AB4" s="19">
         <v>60.5</v>
       </c>
       <c r="AC4" s="19">
         <v>63.2</v>
       </c>
       <c r="AD4" s="19">
         <v>4453</v>
       </c>
       <c r="AE4" s="19">
         <v>1685.1</v>
       </c>
       <c r="AF4" s="19">
         <v>1107.5999999999999</v>
       </c>
     </row>
-    <row r="5" spans="1:32" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="5" spans="1:32" s="20" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="21" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="40">
         <v>1800</v>
       </c>
       <c r="C5" s="40">
         <v>6686.5</v>
       </c>
       <c r="D5" s="22">
         <v>202807.3</v>
       </c>
       <c r="E5" s="22">
         <v>21337.7</v>
       </c>
       <c r="F5" s="22">
         <v>63681.9</v>
       </c>
       <c r="G5" s="22">
         <v>590.70000000000005</v>
       </c>
       <c r="H5" s="22">
         <v>1301.0999999999999</v>
       </c>
       <c r="I5" s="22">
         <v>64.2</v>
       </c>
       <c r="J5" s="22">
         <v>2218.6</v>
       </c>
       <c r="K5" s="22">
         <v>537</v>
       </c>
       <c r="L5" s="22">
         <v>21263</v>
       </c>
       <c r="M5" s="22">
         <v>5417.1</v>
       </c>
       <c r="N5" s="22">
         <v>162</v>
       </c>
       <c r="O5" s="22">
         <v>107.3</v>
       </c>
       <c r="P5" s="22" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="Q5" s="22">
         <v>852.2</v>
       </c>
       <c r="R5" s="22">
         <v>434.4</v>
       </c>
       <c r="S5" s="22">
         <v>13.2</v>
       </c>
       <c r="T5" s="22">
         <v>55.2</v>
       </c>
       <c r="U5" s="22">
         <v>2016.2</v>
       </c>
       <c r="V5" s="22">
         <v>63.3</v>
       </c>
       <c r="W5" s="22">
         <v>938.6</v>
       </c>
       <c r="X5" s="22">
         <v>447.3</v>
       </c>
       <c r="Y5" s="22">
         <v>181.8</v>
       </c>
       <c r="Z5" s="22">
         <v>1.5</v>
       </c>
       <c r="AA5" s="22">
         <v>33.700000000000003</v>
       </c>
       <c r="AB5" s="22">
         <v>85.3</v>
       </c>
       <c r="AC5" s="22">
         <v>54</v>
       </c>
       <c r="AD5" s="22">
         <v>6119.2</v>
       </c>
       <c r="AE5" s="22">
         <v>2933.1</v>
       </c>
       <c r="AF5" s="22">
         <v>865</v>
       </c>
     </row>
-    <row r="6" spans="1:32" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="6" spans="1:32" s="20" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="40">
         <v>6686.5</v>
       </c>
       <c r="C6" s="40">
         <v>9775.3333332999991</v>
       </c>
       <c r="D6" s="22">
         <v>263598.2</v>
       </c>
       <c r="E6" s="22">
         <v>31681.599999999999</v>
       </c>
       <c r="F6" s="22">
         <v>107356.6</v>
       </c>
       <c r="G6" s="22">
         <v>1225.3</v>
       </c>
       <c r="H6" s="22">
         <v>3604.8</v>
       </c>
       <c r="I6" s="22">
         <v>64.5</v>
       </c>
       <c r="J6" s="22">
         <v>3010.9</v>
       </c>
       <c r="K6" s="22">
         <v>517.9</v>
       </c>
       <c r="L6" s="22">
         <v>12061.7</v>
       </c>
       <c r="M6" s="22">
         <v>6519.3</v>
       </c>
       <c r="N6" s="22">
         <v>154.9</v>
       </c>
       <c r="O6" s="22">
         <v>109.9</v>
       </c>
       <c r="P6" s="22" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="Q6" s="22">
         <v>1051.9000000000001</v>
       </c>
       <c r="R6" s="22">
         <v>183.3</v>
       </c>
       <c r="S6" s="22">
         <v>31.9</v>
       </c>
       <c r="T6" s="22">
         <v>50</v>
       </c>
       <c r="U6" s="22">
         <v>2050.5</v>
       </c>
       <c r="V6" s="22" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="W6" s="22">
         <v>1126.4000000000001</v>
       </c>
       <c r="X6" s="22">
         <v>398.4</v>
       </c>
       <c r="Y6" s="22">
         <v>206.6</v>
       </c>
       <c r="Z6" s="22">
         <v>1.9</v>
       </c>
       <c r="AA6" s="22">
         <v>33.799999999999997</v>
       </c>
       <c r="AB6" s="22">
         <v>150.80000000000001</v>
       </c>
       <c r="AC6" s="22">
         <v>101.4</v>
       </c>
       <c r="AD6" s="22">
         <v>6217.1</v>
       </c>
       <c r="AE6" s="22">
         <v>3072</v>
       </c>
       <c r="AF6" s="22">
         <v>781.3</v>
       </c>
     </row>
-    <row r="7" spans="1:32" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="7" spans="1:32" s="20" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="40">
         <v>9775.3333332999991</v>
       </c>
       <c r="C7" s="40">
         <v>12230.666667</v>
       </c>
       <c r="D7" s="22">
         <v>310084.5</v>
       </c>
       <c r="E7" s="22">
         <v>38169.699999999997</v>
       </c>
       <c r="F7" s="22">
         <v>142388.5</v>
       </c>
       <c r="G7" s="22">
         <v>3499.9</v>
       </c>
       <c r="H7" s="22">
         <v>6229.7</v>
       </c>
       <c r="I7" s="22">
         <v>92.3</v>
       </c>
       <c r="J7" s="22">
         <v>3622.1</v>
       </c>
       <c r="K7" s="22">
         <v>485.4</v>
       </c>
       <c r="L7" s="22">
         <v>7899.8</v>
       </c>
       <c r="M7" s="22">
         <v>6750.8</v>
       </c>
       <c r="N7" s="22">
         <v>163.9</v>
       </c>
       <c r="O7" s="22">
         <v>107.9</v>
       </c>
       <c r="P7" s="22" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="Q7" s="22">
         <v>1147.8</v>
       </c>
       <c r="R7" s="22">
         <v>266.39999999999998</v>
       </c>
       <c r="S7" s="22">
         <v>23.6</v>
       </c>
       <c r="T7" s="22">
         <v>50.1</v>
       </c>
       <c r="U7" s="22">
         <v>1840.3</v>
       </c>
       <c r="V7" s="22">
         <v>46.7</v>
       </c>
       <c r="W7" s="22">
         <v>996.2</v>
       </c>
       <c r="X7" s="22">
         <v>1440.8</v>
       </c>
       <c r="Y7" s="22">
         <v>262.7</v>
       </c>
       <c r="Z7" s="22">
         <v>4.3</v>
       </c>
       <c r="AA7" s="22">
         <v>56.8</v>
       </c>
       <c r="AB7" s="22">
         <v>197.2</v>
       </c>
       <c r="AC7" s="22">
         <v>127.9</v>
       </c>
       <c r="AD7" s="22">
         <v>4652.6000000000004</v>
       </c>
       <c r="AE7" s="22">
         <v>2501.9</v>
       </c>
       <c r="AF7" s="22">
         <v>536.1</v>
       </c>
     </row>
-    <row r="8" spans="1:32" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="8" spans="1:32" s="20" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="40">
         <v>12230.666667</v>
       </c>
       <c r="C8" s="40">
         <v>14622</v>
       </c>
       <c r="D8" s="22">
         <v>278662</v>
       </c>
       <c r="E8" s="22">
         <v>44288.4</v>
       </c>
       <c r="F8" s="22">
         <v>169835</v>
       </c>
       <c r="G8" s="22">
         <v>9471.5</v>
       </c>
       <c r="H8" s="22">
         <v>9796.7999999999993</v>
       </c>
       <c r="I8" s="22">
         <v>100.8</v>
       </c>
       <c r="J8" s="22">
         <v>4416.7</v>
       </c>
       <c r="K8" s="22">
         <v>544.4</v>
       </c>
       <c r="L8" s="22">
         <v>6330.4</v>
       </c>
       <c r="M8" s="22">
         <v>7063.8</v>
       </c>
       <c r="N8" s="22">
         <v>224.1</v>
       </c>
       <c r="O8" s="22">
         <v>86.9</v>
       </c>
       <c r="P8" s="22" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="Q8" s="22">
         <v>1450.4</v>
       </c>
       <c r="R8" s="22">
         <v>401.7</v>
       </c>
       <c r="S8" s="22">
         <v>30.4</v>
       </c>
       <c r="T8" s="22">
         <v>55.6</v>
       </c>
       <c r="U8" s="22">
         <v>1956.5</v>
       </c>
       <c r="V8" s="22">
         <v>74.900000000000006</v>
       </c>
       <c r="W8" s="22">
         <v>1191.9000000000001</v>
       </c>
       <c r="X8" s="22">
         <v>371.5</v>
       </c>
       <c r="Y8" s="22">
         <v>229.2</v>
       </c>
       <c r="Z8" s="22">
         <v>37.9</v>
       </c>
       <c r="AA8" s="22">
         <v>68.7</v>
       </c>
       <c r="AB8" s="22">
         <v>303.7</v>
       </c>
       <c r="AC8" s="22">
         <v>172.3</v>
       </c>
       <c r="AD8" s="22">
         <v>4164.2</v>
       </c>
       <c r="AE8" s="22">
         <v>2261.1</v>
       </c>
       <c r="AF8" s="22">
         <v>681.4</v>
       </c>
     </row>
-    <row r="9" spans="1:32" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="9" spans="1:32" s="20" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="40">
         <v>14622</v>
       </c>
       <c r="C9" s="40">
         <v>16970.400000000001</v>
       </c>
       <c r="D9" s="22">
         <v>310423</v>
       </c>
       <c r="E9" s="22">
         <v>53118.8</v>
       </c>
       <c r="F9" s="22">
         <v>153911.29999999999</v>
       </c>
       <c r="G9" s="22">
         <v>15293</v>
       </c>
       <c r="H9" s="22">
         <v>11930</v>
       </c>
       <c r="I9" s="22">
         <v>287.39999999999998</v>
       </c>
       <c r="J9" s="22">
         <v>5137.1000000000004</v>
       </c>
       <c r="K9" s="22">
         <v>698.9</v>
       </c>
       <c r="L9" s="22">
         <v>5149.3</v>
       </c>
       <c r="M9" s="22">
         <v>6527.2</v>
       </c>
       <c r="N9" s="22">
         <v>384.1</v>
       </c>
       <c r="O9" s="22">
         <v>155.6</v>
       </c>
       <c r="P9" s="22" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="Q9" s="22">
         <v>1613.7</v>
       </c>
       <c r="R9" s="22">
         <v>483.3</v>
       </c>
       <c r="S9" s="22">
         <v>42.6</v>
       </c>
       <c r="T9" s="22">
         <v>79.400000000000006</v>
       </c>
       <c r="U9" s="22">
         <v>1806.6</v>
       </c>
       <c r="V9" s="22">
         <v>53.3</v>
       </c>
       <c r="W9" s="22">
         <v>1090.2</v>
       </c>
       <c r="X9" s="22">
         <v>375.9</v>
       </c>
       <c r="Y9" s="22">
         <v>331.2</v>
       </c>
       <c r="Z9" s="22">
         <v>101.5</v>
       </c>
       <c r="AA9" s="22">
         <v>85.8</v>
       </c>
       <c r="AB9" s="22">
         <v>355.8</v>
       </c>
       <c r="AC9" s="22">
         <v>243.7</v>
       </c>
       <c r="AD9" s="22">
         <v>3633</v>
       </c>
       <c r="AE9" s="22">
         <v>2026.6</v>
       </c>
       <c r="AF9" s="22">
         <v>616.9</v>
       </c>
     </row>
-    <row r="10" spans="1:32" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="10" spans="1:32" s="20" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="40">
         <v>16970.400000000001</v>
       </c>
       <c r="C10" s="40">
         <v>19784.5</v>
       </c>
       <c r="D10" s="22">
         <v>396394.1</v>
       </c>
       <c r="E10" s="22">
         <v>71306.5</v>
       </c>
       <c r="F10" s="22">
         <v>147544.5</v>
       </c>
       <c r="G10" s="22">
         <v>19415.400000000001</v>
       </c>
       <c r="H10" s="22">
         <v>16373.9</v>
       </c>
       <c r="I10" s="22">
         <v>672.2</v>
       </c>
       <c r="J10" s="22">
         <v>6985.1</v>
       </c>
       <c r="K10" s="22">
         <v>1050.2</v>
       </c>
       <c r="L10" s="22">
         <v>4670.3</v>
       </c>
       <c r="M10" s="22">
         <v>6728.9</v>
       </c>
       <c r="N10" s="22">
         <v>630</v>
       </c>
       <c r="O10" s="22">
         <v>181</v>
       </c>
       <c r="P10" s="22" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="Q10" s="22">
         <v>2118.5</v>
       </c>
       <c r="R10" s="22">
         <v>818.3</v>
       </c>
       <c r="S10" s="22">
         <v>76.400000000000006</v>
       </c>
       <c r="T10" s="22">
         <v>127.5</v>
       </c>
       <c r="U10" s="22">
         <v>1919</v>
       </c>
       <c r="V10" s="22">
         <v>106.2</v>
       </c>
       <c r="W10" s="22">
         <v>1227.7</v>
       </c>
       <c r="X10" s="22">
         <v>318.39999999999998</v>
       </c>
       <c r="Y10" s="22">
         <v>434.2</v>
       </c>
       <c r="Z10" s="22">
         <v>198.3</v>
       </c>
       <c r="AA10" s="22">
         <v>96.9</v>
       </c>
       <c r="AB10" s="22">
         <v>504.4</v>
       </c>
       <c r="AC10" s="22">
         <v>320</v>
       </c>
       <c r="AD10" s="22">
         <v>3294.1</v>
       </c>
       <c r="AE10" s="22">
         <v>2177.4</v>
       </c>
       <c r="AF10" s="22">
         <v>704.5</v>
       </c>
     </row>
-    <row r="11" spans="1:32" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="11" spans="1:32" s="20" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="40">
         <v>19784.5</v>
       </c>
       <c r="C11" s="40">
         <v>23787</v>
       </c>
       <c r="D11" s="22">
         <v>516728.4</v>
       </c>
       <c r="E11" s="22">
         <v>104857.2</v>
       </c>
       <c r="F11" s="22">
         <v>150323.1</v>
       </c>
       <c r="G11" s="22">
         <v>21223.9</v>
       </c>
       <c r="H11" s="22">
         <v>22810.7</v>
       </c>
       <c r="I11" s="22">
         <v>1409.5</v>
       </c>
       <c r="J11" s="22">
         <v>10449.799999999999</v>
       </c>
       <c r="K11" s="22">
         <v>1891.6</v>
       </c>
       <c r="L11" s="22">
         <v>4975.5</v>
       </c>
       <c r="M11" s="22">
         <v>6097.9</v>
       </c>
       <c r="N11" s="22">
         <v>1152.5999999999999</v>
       </c>
       <c r="O11" s="22">
         <v>329.1</v>
       </c>
       <c r="P11" s="22" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="Q11" s="22">
         <v>3146.1</v>
       </c>
       <c r="R11" s="22">
         <v>1205.3</v>
       </c>
       <c r="S11" s="22">
         <v>121.7</v>
       </c>
       <c r="T11" s="22">
         <v>127.6</v>
       </c>
       <c r="U11" s="22">
         <v>2132.5</v>
       </c>
       <c r="V11" s="22">
         <v>90.8</v>
       </c>
       <c r="W11" s="22">
         <v>1303.4000000000001</v>
       </c>
       <c r="X11" s="22">
         <v>612.6</v>
       </c>
       <c r="Y11" s="22">
         <v>663.1</v>
       </c>
       <c r="Z11" s="22">
         <v>313.10000000000002</v>
       </c>
       <c r="AA11" s="22">
         <v>260.39999999999998</v>
       </c>
       <c r="AB11" s="22">
         <v>745.5</v>
       </c>
       <c r="AC11" s="22">
         <v>399</v>
       </c>
       <c r="AD11" s="22">
         <v>3634.7</v>
       </c>
       <c r="AE11" s="22">
         <v>2438.1999999999998</v>
       </c>
       <c r="AF11" s="22">
         <v>817.3</v>
       </c>
     </row>
-    <row r="12" spans="1:32" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="12" spans="1:32" s="20" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="21" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="42">
         <v>23787</v>
       </c>
       <c r="C12" s="40">
         <v>31593</v>
       </c>
       <c r="D12" s="22">
         <v>769092.1</v>
       </c>
       <c r="E12" s="22">
         <v>194309.8</v>
       </c>
       <c r="F12" s="22">
         <v>159204.29999999999</v>
       </c>
       <c r="G12" s="22">
         <v>17482.7</v>
       </c>
       <c r="H12" s="22">
         <v>32575.7</v>
       </c>
       <c r="I12" s="22">
         <v>4023</v>
       </c>
       <c r="J12" s="22">
         <v>18338.900000000001</v>
       </c>
       <c r="K12" s="22">
         <v>3945.5</v>
       </c>
       <c r="L12" s="22">
         <v>5710</v>
       </c>
       <c r="M12" s="22">
         <v>6246.4</v>
       </c>
       <c r="N12" s="22">
         <v>2844.4</v>
       </c>
       <c r="O12" s="22">
         <v>617.9</v>
       </c>
       <c r="P12" s="22" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="Q12" s="22">
         <v>5292.1</v>
       </c>
       <c r="R12" s="22">
         <v>1827</v>
       </c>
       <c r="S12" s="22">
         <v>276.3</v>
       </c>
       <c r="T12" s="22">
         <v>348.5</v>
       </c>
       <c r="U12" s="22">
         <v>2506.6999999999998</v>
       </c>
       <c r="V12" s="22">
         <v>200.1</v>
       </c>
       <c r="W12" s="22">
         <v>1511.8</v>
       </c>
       <c r="X12" s="22">
         <v>1611.5</v>
       </c>
       <c r="Y12" s="22">
         <v>1116.8</v>
       </c>
       <c r="Z12" s="22">
         <v>633</v>
       </c>
       <c r="AA12" s="22">
         <v>408</v>
       </c>
       <c r="AB12" s="22">
         <v>1277</v>
       </c>
       <c r="AC12" s="22">
         <v>539.5</v>
       </c>
       <c r="AD12" s="22">
         <v>4361.3</v>
       </c>
       <c r="AE12" s="22">
         <v>3511.4</v>
       </c>
       <c r="AF12" s="22">
         <v>1278.8</v>
       </c>
     </row>
-    <row r="13" spans="1:32" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:32" s="20" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="23" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="41">
         <v>31593</v>
       </c>
       <c r="C13" s="11"/>
       <c r="D13" s="24">
         <v>2190310.7999999998</v>
       </c>
       <c r="E13" s="24">
         <v>4116687.2</v>
       </c>
       <c r="F13" s="24">
         <v>152983.9</v>
       </c>
       <c r="G13" s="24">
         <v>13300.6</v>
       </c>
       <c r="H13" s="24">
         <v>37975.199999999997</v>
       </c>
       <c r="I13" s="24">
         <v>196646</v>
       </c>
@@ -5170,51 +5577,51 @@
       <c r="Y13" s="24">
         <v>4146.7</v>
       </c>
       <c r="Z13" s="24">
         <v>4600.3999999999996</v>
       </c>
       <c r="AA13" s="24">
         <v>2194.3000000000002</v>
       </c>
       <c r="AB13" s="24">
         <v>3020.8</v>
       </c>
       <c r="AC13" s="24">
         <v>765.5</v>
       </c>
       <c r="AD13" s="24">
         <v>4344.7</v>
       </c>
       <c r="AE13" s="24">
         <v>5153.8</v>
       </c>
       <c r="AF13" s="24">
         <v>7871.9</v>
       </c>
     </row>
-    <row r="14" spans="1:32" s="20" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1">
+    <row r="14" spans="1:32" s="20" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>1</v>
       </c>
       <c r="D14" s="25">
         <v>5368330.4000000004</v>
       </c>
       <c r="E14" s="25">
         <v>4687400</v>
       </c>
       <c r="F14" s="25">
         <v>1263096.8</v>
       </c>
       <c r="G14" s="25">
         <v>101781.7</v>
       </c>
       <c r="H14" s="25">
         <v>142688.6</v>
       </c>
       <c r="I14" s="25">
@@ -5268,4652 +5675,6685 @@
       <c r="Y14" s="25">
         <v>7683.7</v>
       </c>
       <c r="Z14" s="25">
         <v>5892.9</v>
       </c>
       <c r="AA14" s="25">
         <v>3275.5</v>
       </c>
       <c r="AB14" s="25">
         <v>6701</v>
       </c>
       <c r="AC14" s="25">
         <v>2786.3</v>
       </c>
       <c r="AD14" s="25">
         <v>44873.9</v>
       </c>
       <c r="AE14" s="25">
         <v>27760.6</v>
       </c>
       <c r="AF14" s="25">
         <v>15260.8</v>
       </c>
     </row>
-    <row r="15" spans="1:32">
+    <row r="15" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A15" s="26" t="s">
-        <v>46</v>
-[...10 lines deleted...]
-    <row r="17" spans="1:32">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32" x14ac:dyDescent="0.2">
+      <c r="A16" s="57" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" s="57"/>
+      <c r="C16" s="57"/>
+      <c r="D16" s="57"/>
+    </row>
+    <row r="17" spans="1:32" x14ac:dyDescent="0.2">
       <c r="A17" s="26" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:32" ht="15">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32" ht="15" x14ac:dyDescent="0.25">
       <c r="D19" s="27"/>
       <c r="E19" s="27"/>
       <c r="F19" s="27"/>
       <c r="G19" s="27"/>
       <c r="H19" s="27"/>
       <c r="I19" s="27"/>
       <c r="J19" s="27"/>
       <c r="K19" s="27"/>
       <c r="L19" s="27"/>
       <c r="M19" s="27"/>
       <c r="N19" s="27"/>
       <c r="O19" s="27"/>
       <c r="P19" s="27"/>
       <c r="Q19" s="27"/>
       <c r="R19" s="27"/>
       <c r="S19" s="27"/>
       <c r="T19" s="27"/>
       <c r="U19" s="27"/>
       <c r="V19" s="27"/>
       <c r="W19" s="27"/>
       <c r="X19" s="27"/>
       <c r="Y19" s="27"/>
       <c r="Z19" s="27"/>
       <c r="AA19" s="27"/>
       <c r="AB19" s="27"/>
       <c r="AC19" s="27"/>
       <c r="AD19" s="27"/>
       <c r="AE19" s="27"/>
       <c r="AF19" s="27"/>
     </row>
-    <row r="20" spans="1:32" ht="15">
+    <row r="20" spans="1:32" ht="15" x14ac:dyDescent="0.25">
       <c r="D20" s="27"/>
       <c r="E20" s="27"/>
       <c r="F20" s="27"/>
       <c r="G20" s="27"/>
       <c r="H20" s="27"/>
       <c r="I20" s="27"/>
       <c r="J20" s="27"/>
       <c r="K20" s="27"/>
       <c r="L20" s="27"/>
       <c r="M20" s="27"/>
       <c r="N20" s="27"/>
       <c r="O20" s="27"/>
       <c r="P20" s="27"/>
       <c r="Q20" s="27"/>
       <c r="R20" s="27"/>
       <c r="S20" s="27"/>
       <c r="T20" s="27"/>
       <c r="U20" s="27"/>
       <c r="V20" s="27"/>
       <c r="W20" s="27"/>
       <c r="X20" s="27"/>
       <c r="Y20" s="27"/>
       <c r="Z20" s="27"/>
       <c r="AA20" s="27"/>
       <c r="AB20" s="27"/>
       <c r="AC20" s="27"/>
       <c r="AD20" s="27"/>
       <c r="AE20" s="27"/>
       <c r="AF20" s="27"/>
     </row>
-    <row r="21" spans="1:32" ht="15">
+    <row r="21" spans="1:32" ht="15" x14ac:dyDescent="0.25">
       <c r="D21" s="27"/>
       <c r="E21" s="27"/>
       <c r="F21" s="27"/>
       <c r="G21" s="27"/>
       <c r="H21" s="27"/>
       <c r="I21" s="27"/>
       <c r="J21" s="27"/>
       <c r="K21" s="27"/>
       <c r="L21" s="27"/>
       <c r="M21" s="27"/>
       <c r="N21" s="27"/>
       <c r="O21" s="27"/>
       <c r="P21" s="27"/>
       <c r="Q21" s="27"/>
       <c r="R21" s="27"/>
       <c r="S21" s="27"/>
       <c r="T21" s="27"/>
       <c r="U21" s="27"/>
       <c r="V21" s="27"/>
       <c r="W21" s="27"/>
       <c r="X21" s="27"/>
       <c r="Y21" s="27"/>
       <c r="Z21" s="27"/>
       <c r="AA21" s="27"/>
       <c r="AB21" s="27"/>
       <c r="AC21" s="27"/>
       <c r="AD21" s="27"/>
       <c r="AE21" s="27"/>
       <c r="AF21" s="27"/>
     </row>
-    <row r="22" spans="1:32" ht="15">
+    <row r="22" spans="1:32" ht="15" x14ac:dyDescent="0.25">
       <c r="D22" s="27"/>
       <c r="E22" s="27"/>
       <c r="F22" s="27"/>
       <c r="G22" s="27"/>
       <c r="H22" s="27"/>
       <c r="I22" s="27"/>
       <c r="J22" s="27"/>
       <c r="K22" s="27"/>
       <c r="L22" s="27"/>
       <c r="M22" s="27"/>
       <c r="N22" s="27"/>
       <c r="O22" s="27"/>
       <c r="P22" s="27"/>
       <c r="Q22" s="27"/>
       <c r="R22" s="27"/>
       <c r="S22" s="27"/>
       <c r="T22" s="27"/>
       <c r="U22" s="27"/>
       <c r="V22" s="27"/>
       <c r="W22" s="27"/>
       <c r="X22" s="27"/>
       <c r="Y22" s="27"/>
       <c r="Z22" s="27"/>
       <c r="AA22" s="27"/>
       <c r="AB22" s="27"/>
       <c r="AC22" s="27"/>
       <c r="AD22" s="27"/>
       <c r="AE22" s="27"/>
       <c r="AF22" s="27"/>
     </row>
-    <row r="23" spans="1:32" ht="15">
+    <row r="23" spans="1:32" ht="15" x14ac:dyDescent="0.25">
       <c r="D23" s="27"/>
       <c r="E23" s="27"/>
       <c r="F23" s="27"/>
       <c r="G23" s="27"/>
       <c r="H23" s="27"/>
       <c r="I23" s="27"/>
       <c r="J23" s="27"/>
       <c r="K23" s="27"/>
       <c r="L23" s="27"/>
       <c r="M23" s="27"/>
       <c r="N23" s="27"/>
       <c r="O23" s="27"/>
       <c r="P23" s="27"/>
       <c r="Q23" s="27"/>
       <c r="R23" s="27"/>
       <c r="S23" s="27"/>
       <c r="T23" s="27"/>
       <c r="U23" s="27"/>
       <c r="V23" s="27"/>
       <c r="W23" s="27"/>
       <c r="X23" s="27"/>
       <c r="Y23" s="27"/>
       <c r="Z23" s="27"/>
       <c r="AA23" s="27"/>
       <c r="AB23" s="27"/>
       <c r="AC23" s="27"/>
       <c r="AD23" s="27"/>
       <c r="AE23" s="27"/>
       <c r="AF23" s="27"/>
     </row>
-    <row r="24" spans="1:32" ht="15">
+    <row r="24" spans="1:32" ht="15" x14ac:dyDescent="0.25">
       <c r="D24" s="27"/>
       <c r="E24" s="27"/>
       <c r="F24" s="27"/>
       <c r="G24" s="27"/>
       <c r="H24" s="27"/>
       <c r="I24" s="27"/>
       <c r="J24" s="27"/>
       <c r="K24" s="27"/>
       <c r="L24" s="27"/>
       <c r="M24" s="27"/>
       <c r="N24" s="27"/>
       <c r="O24" s="27"/>
       <c r="P24" s="27"/>
       <c r="Q24" s="27"/>
       <c r="R24" s="27"/>
       <c r="S24" s="27"/>
       <c r="T24" s="27"/>
       <c r="U24" s="27"/>
       <c r="V24" s="27"/>
       <c r="W24" s="27"/>
       <c r="X24" s="27"/>
       <c r="Y24" s="27"/>
       <c r="Z24" s="27"/>
       <c r="AA24" s="27"/>
       <c r="AB24" s="27"/>
       <c r="AC24" s="27"/>
       <c r="AD24" s="27"/>
       <c r="AE24" s="27"/>
       <c r="AF24" s="27"/>
     </row>
-    <row r="25" spans="1:32" ht="15">
+    <row r="25" spans="1:32" ht="15" x14ac:dyDescent="0.25">
       <c r="D25" s="27"/>
       <c r="E25" s="27"/>
       <c r="F25" s="27"/>
       <c r="G25" s="27"/>
       <c r="H25" s="27"/>
       <c r="I25" s="27"/>
       <c r="J25" s="27"/>
       <c r="K25" s="27"/>
       <c r="L25" s="27"/>
       <c r="M25" s="27"/>
       <c r="N25" s="27"/>
       <c r="O25" s="27"/>
       <c r="P25" s="27"/>
       <c r="Q25" s="27"/>
       <c r="R25" s="27"/>
       <c r="S25" s="27"/>
       <c r="T25" s="27"/>
       <c r="U25" s="27"/>
       <c r="V25" s="27"/>
       <c r="W25" s="27"/>
       <c r="X25" s="27"/>
       <c r="Y25" s="27"/>
       <c r="Z25" s="27"/>
       <c r="AA25" s="27"/>
       <c r="AB25" s="27"/>
       <c r="AC25" s="27"/>
       <c r="AD25" s="27"/>
       <c r="AE25" s="27"/>
       <c r="AF25" s="27"/>
     </row>
-    <row r="26" spans="1:32" ht="15">
+    <row r="26" spans="1:32" ht="15" x14ac:dyDescent="0.25">
       <c r="D26" s="27"/>
       <c r="E26" s="27"/>
       <c r="F26" s="27"/>
       <c r="G26" s="27"/>
       <c r="H26" s="27"/>
       <c r="I26" s="27"/>
       <c r="J26" s="27"/>
       <c r="K26" s="27"/>
       <c r="L26" s="27"/>
       <c r="M26" s="27"/>
       <c r="N26" s="27"/>
       <c r="O26" s="27"/>
       <c r="P26" s="27"/>
       <c r="Q26" s="27"/>
       <c r="R26" s="27"/>
       <c r="S26" s="27"/>
       <c r="T26" s="27"/>
       <c r="U26" s="27"/>
       <c r="V26" s="27"/>
       <c r="W26" s="27"/>
       <c r="X26" s="27"/>
       <c r="Y26" s="27"/>
       <c r="Z26" s="27"/>
       <c r="AA26" s="27"/>
       <c r="AB26" s="27"/>
       <c r="AC26" s="27"/>
       <c r="AD26" s="27"/>
       <c r="AE26" s="27"/>
       <c r="AF26" s="27"/>
     </row>
-    <row r="27" spans="1:32" ht="15">
+    <row r="27" spans="1:32" ht="15" x14ac:dyDescent="0.25">
       <c r="D27" s="27"/>
       <c r="E27" s="27"/>
       <c r="F27" s="27"/>
       <c r="G27" s="27"/>
       <c r="H27" s="27"/>
       <c r="I27" s="27"/>
       <c r="J27" s="27"/>
       <c r="K27" s="27"/>
       <c r="L27" s="27"/>
       <c r="M27" s="27"/>
       <c r="N27" s="27"/>
       <c r="O27" s="27"/>
       <c r="P27" s="27"/>
       <c r="Q27" s="27"/>
       <c r="R27" s="27"/>
       <c r="S27" s="27"/>
       <c r="T27" s="27"/>
       <c r="U27" s="27"/>
       <c r="V27" s="27"/>
       <c r="W27" s="27"/>
       <c r="X27" s="27"/>
       <c r="Y27" s="27"/>
       <c r="Z27" s="27"/>
       <c r="AA27" s="27"/>
       <c r="AB27" s="27"/>
       <c r="AC27" s="27"/>
       <c r="AD27" s="27"/>
       <c r="AE27" s="27"/>
       <c r="AF27" s="27"/>
     </row>
-    <row r="28" spans="1:32" ht="15">
+    <row r="28" spans="1:32" ht="15" x14ac:dyDescent="0.25">
       <c r="D28" s="27"/>
       <c r="E28" s="27"/>
       <c r="F28" s="27"/>
       <c r="G28" s="27"/>
       <c r="H28" s="27"/>
       <c r="I28" s="27"/>
       <c r="J28" s="27"/>
       <c r="K28" s="27"/>
       <c r="L28" s="27"/>
       <c r="M28" s="27"/>
       <c r="N28" s="27"/>
       <c r="O28" s="27"/>
       <c r="P28" s="27"/>
       <c r="Q28" s="27"/>
       <c r="R28" s="27"/>
       <c r="S28" s="27"/>
       <c r="T28" s="27"/>
       <c r="U28" s="27"/>
       <c r="V28" s="27"/>
       <c r="W28" s="27"/>
       <c r="X28" s="27"/>
       <c r="Y28" s="27"/>
       <c r="Z28" s="27"/>
       <c r="AA28" s="27"/>
       <c r="AB28" s="27"/>
       <c r="AC28" s="27"/>
       <c r="AD28" s="27"/>
       <c r="AE28" s="27"/>
       <c r="AF28" s="27"/>
     </row>
-    <row r="29" spans="1:32" ht="15">
+    <row r="29" spans="1:32" ht="15" x14ac:dyDescent="0.25">
       <c r="D29" s="27"/>
       <c r="E29" s="27"/>
       <c r="F29" s="27"/>
       <c r="G29" s="27"/>
       <c r="H29" s="27"/>
       <c r="I29" s="27"/>
       <c r="J29" s="27"/>
       <c r="K29" s="27"/>
       <c r="L29" s="27"/>
       <c r="M29" s="27"/>
       <c r="N29" s="27"/>
       <c r="O29" s="27"/>
       <c r="P29" s="27"/>
       <c r="Q29" s="27"/>
       <c r="R29" s="27"/>
       <c r="S29" s="27"/>
       <c r="T29" s="27"/>
       <c r="U29" s="27"/>
       <c r="V29" s="27"/>
       <c r="W29" s="27"/>
       <c r="X29" s="27"/>
       <c r="Y29" s="27"/>
       <c r="Z29" s="27"/>
       <c r="AA29" s="27"/>
       <c r="AB29" s="27"/>
       <c r="AC29" s="27"/>
       <c r="AD29" s="27"/>
       <c r="AE29" s="27"/>
       <c r="AF29" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A16:D16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CEBFEB55-5A4C-4A2F-BE18-35F63E820E82}">
   <dimension ref="A1:AA17"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="A15" sqref="A15:F15"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="25" width="20.7109375" style="27" customWidth="1"/>
     <col min="26" max="26" width="21.7109375" style="27" customWidth="1"/>
     <col min="27" max="28" width="20.7109375" style="27" customWidth="1"/>
     <col min="29" max="16384" width="11.42578125" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" ht="66.75" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A2" s="16"/>
+    <row r="1" spans="1:27" ht="66.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:27" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="16" t="s">
+        <v>46</v>
+      </c>
       <c r="AA2" s="3" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="3" spans="1:27" s="17" customFormat="1" ht="63.75">
+    <row r="3" spans="1:27" s="17" customFormat="1" ht="63.75" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>14</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J3" s="4" t="s">
         <v>13</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>22</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>16</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4" t="s">
         <v>18</v>
       </c>
       <c r="Q3" s="4" t="s">
         <v>15</v>
       </c>
       <c r="R3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="S3" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="T3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="U3" s="4" t="s">
         <v>17</v>
       </c>
       <c r="V3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="W3" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="X3" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="Y3" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="Z3" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AA3" s="4" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="4" spans="1:27" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="4" spans="1:27" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="18" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="40">
         <v>1972.7692308000001</v>
       </c>
       <c r="D4" s="7">
-        <v>123.90300000000001</v>
+        <v>123903</v>
       </c>
       <c r="E4" s="7">
-        <v>274.59899999999999</v>
+        <v>274599</v>
       </c>
       <c r="F4" s="7">
-        <v>36.289000000000001</v>
+        <v>36289</v>
       </c>
       <c r="G4" s="7">
-        <v>2.0129999999999999</v>
+        <v>2013</v>
       </c>
       <c r="H4" s="7">
-        <v>0.58399999999999996</v>
+        <v>584</v>
       </c>
       <c r="I4" s="7">
-        <v>10.957000000000001</v>
+        <v>10957</v>
       </c>
       <c r="J4" s="7">
-        <v>0.26900000000000002</v>
+        <v>269</v>
       </c>
       <c r="K4" s="7">
-        <v>4.173</v>
+        <v>4173</v>
       </c>
       <c r="L4" s="7">
-        <v>0.97199999999999998</v>
+        <v>972</v>
       </c>
       <c r="M4" s="7">
-        <v>4.6609999999999996</v>
+        <v>4661</v>
       </c>
       <c r="N4" s="7">
         <v>0</v>
       </c>
       <c r="O4" s="7">
-        <v>2.9039999999999999</v>
+        <v>2904</v>
       </c>
       <c r="P4" s="7">
-        <v>7.6999999999999999E-2</v>
+        <v>77</v>
       </c>
       <c r="Q4" s="7">
-        <v>5.8999999999999997E-2</v>
+        <v>59</v>
       </c>
       <c r="R4" s="7">
-        <v>1.665</v>
+        <v>1665</v>
       </c>
       <c r="S4" s="7">
-        <v>8.3000000000000004E-2</v>
+        <v>83</v>
       </c>
       <c r="T4" s="7">
-        <v>0.152</v>
+        <v>152</v>
       </c>
       <c r="U4" s="7">
-        <v>2.4E-2</v>
+        <v>24</v>
       </c>
       <c r="V4" s="7">
-        <v>3.1E-2</v>
+        <v>31</v>
       </c>
       <c r="W4" s="7">
-        <v>0.253</v>
+        <v>253</v>
       </c>
       <c r="X4" s="7">
-        <v>0.39900000000000002</v>
+        <v>399</v>
       </c>
       <c r="Y4" s="7">
-        <v>4.0449999999999999</v>
+        <v>4045</v>
       </c>
       <c r="Z4" s="7">
-        <v>0.90100000000000002</v>
+        <v>901</v>
       </c>
       <c r="AA4" s="7">
-        <v>0.14099999999999999</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:27" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="21" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="40">
         <v>1972.8</v>
       </c>
       <c r="C5" s="40">
         <v>7009.8</v>
       </c>
       <c r="D5" s="9">
-        <v>230.351</v>
+        <v>230351</v>
       </c>
       <c r="E5" s="9">
-        <v>521.048</v>
+        <v>521048</v>
       </c>
       <c r="F5" s="9">
-        <v>147.89099999999999</v>
+        <v>147891</v>
       </c>
       <c r="G5" s="9">
-        <v>19.963000000000001</v>
+        <v>19963</v>
       </c>
       <c r="H5" s="9">
-        <v>0.52900000000000003</v>
+        <v>529</v>
       </c>
       <c r="I5" s="9">
-        <v>28.419</v>
+        <v>28419</v>
       </c>
       <c r="J5" s="9">
-        <v>0.8</v>
+        <v>800</v>
       </c>
       <c r="K5" s="9">
-        <v>6.7590000000000003</v>
+        <v>6759</v>
       </c>
       <c r="L5" s="9">
-        <v>3.3740000000000001</v>
+        <v>3374</v>
       </c>
       <c r="M5" s="9">
-        <v>7.13</v>
+        <v>7130</v>
       </c>
       <c r="N5" s="9">
         <v>0</v>
       </c>
       <c r="O5" s="9">
-        <v>3.7549999999999999</v>
+        <v>3755</v>
       </c>
       <c r="P5" s="9">
-        <v>5.7000000000000002E-2</v>
+        <v>57</v>
       </c>
       <c r="Q5" s="9">
-        <v>5.3999999999999999E-2</v>
+        <v>54</v>
       </c>
       <c r="R5" s="9">
-        <v>2.629</v>
+        <v>2629</v>
       </c>
       <c r="S5" s="9">
-        <v>7.5999999999999998E-2</v>
+        <v>76</v>
       </c>
       <c r="T5" s="9">
-        <v>0.35899999999999999</v>
+        <v>359</v>
       </c>
       <c r="U5" s="9">
-        <v>4.3999999999999997E-2</v>
+        <v>44</v>
       </c>
       <c r="V5" s="9">
-        <v>4.8000000000000001E-2</v>
+        <v>48</v>
       </c>
       <c r="W5" s="9">
-        <v>0.57099999999999995</v>
+        <v>571</v>
       </c>
       <c r="X5" s="9">
-        <v>1.278</v>
+        <v>1278</v>
       </c>
       <c r="Y5" s="9">
-        <v>4.851</v>
+        <v>4851</v>
       </c>
       <c r="Z5" s="9">
-        <v>1.397</v>
+        <v>1397</v>
       </c>
       <c r="AA5" s="9">
-        <v>0.23699999999999999</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:27" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="40">
         <v>7010</v>
       </c>
       <c r="C6" s="40">
         <v>10203.272727</v>
       </c>
       <c r="D6" s="9">
-        <v>340.42099999999999</v>
+        <v>340421</v>
       </c>
       <c r="E6" s="9">
-        <v>782.79399999999998</v>
+        <v>782794</v>
       </c>
       <c r="F6" s="9">
-        <v>214.31</v>
+        <v>214310</v>
       </c>
       <c r="G6" s="9">
-        <v>47.09</v>
+        <v>47090</v>
       </c>
       <c r="H6" s="9">
-        <v>0.55000000000000004</v>
+        <v>550</v>
       </c>
       <c r="I6" s="9">
-        <v>41.03</v>
+        <v>41030</v>
       </c>
       <c r="J6" s="9">
-        <v>0.42</v>
+        <v>420</v>
       </c>
       <c r="K6" s="9">
-        <v>3.77</v>
+        <v>3770</v>
       </c>
       <c r="L6" s="9">
-        <v>6.056</v>
+        <v>6056</v>
       </c>
       <c r="M6" s="9">
-        <v>8.9339999999999993</v>
+        <v>8934</v>
       </c>
       <c r="N6" s="9">
         <v>0</v>
       </c>
       <c r="O6" s="9">
-        <v>4.8310000000000004</v>
+        <v>4831</v>
       </c>
       <c r="P6" s="9">
-        <v>3.5999999999999997E-2</v>
+        <v>36</v>
       </c>
       <c r="Q6" s="9">
-        <v>0.05</v>
+        <v>50</v>
       </c>
       <c r="R6" s="9">
-        <v>2.887</v>
+        <v>2887</v>
       </c>
       <c r="S6" s="9">
-        <v>5.1999999999999998E-2</v>
+        <v>52</v>
       </c>
       <c r="T6" s="9">
-        <v>0.42499999999999999</v>
+        <v>425</v>
       </c>
       <c r="U6" s="9">
-        <v>6.5000000000000002E-2</v>
+        <v>65</v>
       </c>
       <c r="V6" s="9">
-        <v>7.3999999999999996E-2</v>
+        <v>74</v>
       </c>
       <c r="W6" s="9">
-        <v>0.99299999999999999</v>
+        <v>993</v>
       </c>
       <c r="X6" s="9">
-        <v>2.2749999999999999</v>
+        <v>2275</v>
       </c>
       <c r="Y6" s="9">
-        <v>5.093</v>
+        <v>5093</v>
       </c>
       <c r="Z6" s="9">
-        <v>1.375</v>
+        <v>1375</v>
       </c>
       <c r="AA6" s="9">
-        <v>0.245</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:27" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="40">
         <v>10203.333333</v>
       </c>
       <c r="C7" s="40">
         <v>12771.272727</v>
       </c>
       <c r="D7" s="9">
-        <v>367.06200000000001</v>
+        <v>367062</v>
       </c>
       <c r="E7" s="9">
-        <v>925.69299999999998</v>
+        <v>925693</v>
       </c>
       <c r="F7" s="9">
-        <v>249.59399999999999</v>
+        <v>249594</v>
       </c>
       <c r="G7" s="9">
-        <v>74.114999999999995</v>
+        <v>74115</v>
       </c>
       <c r="H7" s="9">
-        <v>0.64</v>
+        <v>640</v>
       </c>
       <c r="I7" s="9">
-        <v>47.073</v>
+        <v>47073</v>
       </c>
       <c r="J7" s="9">
-        <v>0.34799999999999998</v>
+        <v>348</v>
       </c>
       <c r="K7" s="9">
-        <v>2.5569999999999999</v>
+        <v>2557</v>
       </c>
       <c r="L7" s="9">
-        <v>6.8940000000000001</v>
+        <v>6894</v>
       </c>
       <c r="M7" s="9">
-        <v>10.622999999999999</v>
+        <v>10623</v>
       </c>
       <c r="N7" s="9">
         <v>0</v>
       </c>
       <c r="O7" s="9">
-        <v>5.5780000000000003</v>
+        <v>5578</v>
       </c>
       <c r="P7" s="9">
-        <v>4.3999999999999997E-2</v>
+        <v>44</v>
       </c>
       <c r="Q7" s="9">
-        <v>2.5000000000000001E-2</v>
+        <v>25</v>
       </c>
       <c r="R7" s="9">
-        <v>2.778</v>
+        <v>2778</v>
       </c>
       <c r="S7" s="9">
-        <v>4.2999999999999997E-2</v>
+        <v>43</v>
       </c>
       <c r="T7" s="9">
-        <v>0.52500000000000002</v>
+        <v>525</v>
       </c>
       <c r="U7" s="9">
-        <v>6.6000000000000003E-2</v>
+        <v>66</v>
       </c>
       <c r="V7" s="9">
-        <v>9.5000000000000001E-2</v>
+        <v>95</v>
       </c>
       <c r="W7" s="9">
-        <v>1.5369999999999999</v>
+        <v>1537</v>
       </c>
       <c r="X7" s="9">
-        <v>3.0129999999999999</v>
+        <v>3013</v>
       </c>
       <c r="Y7" s="9">
-        <v>4.4649999999999999</v>
+        <v>4465</v>
       </c>
       <c r="Z7" s="9">
-        <v>1.2030000000000001</v>
+        <v>1203</v>
       </c>
       <c r="AA7" s="9">
-        <v>0.24199999999999999</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:27" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="40">
         <v>12771.333333</v>
       </c>
       <c r="C8" s="40">
         <v>15313</v>
       </c>
       <c r="D8" s="9">
-        <v>326.08199999999999</v>
+        <v>326082</v>
       </c>
       <c r="E8" s="9">
-        <v>1025.864</v>
+        <v>1025864</v>
       </c>
       <c r="F8" s="9">
-        <v>278.32400000000001</v>
+        <v>278324</v>
       </c>
       <c r="G8" s="9">
-        <v>108.048</v>
+        <v>108048</v>
       </c>
       <c r="H8" s="9">
-        <v>1.0289999999999999</v>
+        <v>1029</v>
       </c>
       <c r="I8" s="9">
-        <v>49.863999999999997</v>
+        <v>49864</v>
       </c>
       <c r="J8" s="9">
-        <v>0.41599999999999998</v>
+        <v>416</v>
       </c>
       <c r="K8" s="9">
-        <v>2.181</v>
+        <v>2181</v>
       </c>
       <c r="L8" s="9">
-        <v>6.3310000000000004</v>
+        <v>6331</v>
       </c>
       <c r="M8" s="9">
-        <v>13.599</v>
+        <v>13599</v>
       </c>
       <c r="N8" s="9">
         <v>0</v>
       </c>
       <c r="O8" s="9">
-        <v>7.3120000000000003</v>
+        <v>7312</v>
       </c>
       <c r="P8" s="9">
-        <v>4.4999999999999998E-2</v>
+        <v>45</v>
       </c>
       <c r="Q8" s="9">
-        <v>5.2999999999999999E-2</v>
+        <v>53</v>
       </c>
       <c r="R8" s="9">
-        <v>3.0779999999999998</v>
+        <v>3078</v>
       </c>
       <c r="S8" s="9">
-        <v>4.9000000000000002E-2</v>
+        <v>49</v>
       </c>
       <c r="T8" s="9">
-        <v>0.57399999999999995</v>
+        <v>574</v>
       </c>
       <c r="U8" s="9">
-        <v>0.16600000000000001</v>
+        <v>166</v>
       </c>
       <c r="V8" s="9">
-        <v>0.16600000000000001</v>
+        <v>166</v>
       </c>
       <c r="W8" s="9">
-        <v>2.3809999999999998</v>
+        <v>2381</v>
       </c>
       <c r="X8" s="9">
-        <v>4.0629999999999997</v>
+        <v>4063</v>
       </c>
       <c r="Y8" s="9">
-        <v>4.5369999999999999</v>
+        <v>4537</v>
       </c>
       <c r="Z8" s="9">
-        <v>1.323</v>
+        <v>1323</v>
       </c>
       <c r="AA8" s="9">
-        <v>0.35199999999999998</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:27" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="40">
         <v>15313.090909</v>
       </c>
       <c r="C9" s="40">
         <v>17774</v>
       </c>
       <c r="D9" s="9">
-        <v>359.24299999999999</v>
+        <v>359243</v>
       </c>
       <c r="E9" s="9">
-        <v>1127.202</v>
+        <v>1127202</v>
       </c>
       <c r="F9" s="9">
-        <v>229.05199999999999</v>
+        <v>229052</v>
       </c>
       <c r="G9" s="9">
-        <v>125.429</v>
+        <v>125429</v>
       </c>
       <c r="H9" s="9">
-        <v>1.8859999999999999</v>
+        <v>1886</v>
       </c>
       <c r="I9" s="9">
-        <v>54.45</v>
+        <v>54450</v>
       </c>
       <c r="J9" s="9">
-        <v>0.45200000000000001</v>
+        <v>452</v>
       </c>
       <c r="K9" s="9">
-        <v>1.651</v>
+        <v>1651</v>
       </c>
       <c r="L9" s="9">
-        <v>6.53</v>
+        <v>6530</v>
       </c>
       <c r="M9" s="9">
-        <v>21.606000000000002</v>
+        <v>21606</v>
       </c>
       <c r="N9" s="9">
         <v>0</v>
       </c>
       <c r="O9" s="9">
-        <v>8.1389999999999993</v>
+        <v>8139</v>
       </c>
       <c r="P9" s="9">
-        <v>6.9000000000000006E-2</v>
+        <v>69</v>
       </c>
       <c r="Q9" s="9">
-        <v>4.2999999999999997E-2</v>
+        <v>43</v>
       </c>
       <c r="R9" s="9">
-        <v>2.8929999999999998</v>
+        <v>2893</v>
       </c>
       <c r="S9" s="9">
-        <v>6.0999999999999999E-2</v>
+        <v>61</v>
       </c>
       <c r="T9" s="9">
-        <v>0.749</v>
+        <v>749</v>
       </c>
       <c r="U9" s="9">
-        <v>0.32700000000000001</v>
+        <v>327</v>
       </c>
       <c r="V9" s="9">
-        <v>0.19</v>
+        <v>190</v>
       </c>
       <c r="W9" s="9">
-        <v>2.8029999999999999</v>
+        <v>2803</v>
       </c>
       <c r="X9" s="9">
-        <v>5.1180000000000003</v>
+        <v>5118</v>
       </c>
       <c r="Y9" s="9">
-        <v>4.2249999999999996</v>
+        <v>4225</v>
       </c>
       <c r="Z9" s="9">
-        <v>1.1830000000000001</v>
+        <v>1183</v>
       </c>
       <c r="AA9" s="9">
-        <v>0.35699999999999998</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:27" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="40">
         <v>17774.222222</v>
       </c>
       <c r="C10" s="40">
         <v>20685.866666999998</v>
       </c>
       <c r="D10" s="9">
-        <v>430.57499999999999</v>
+        <v>430575</v>
       </c>
       <c r="E10" s="9">
-        <v>1282.1759999999999</v>
+        <v>1282176</v>
       </c>
       <c r="F10" s="9">
-        <v>199.62100000000001</v>
+        <v>199621</v>
       </c>
       <c r="G10" s="9">
-        <v>160.38200000000001</v>
+        <v>160382</v>
       </c>
       <c r="H10" s="9">
-        <v>2.8290000000000002</v>
+        <v>2829</v>
       </c>
       <c r="I10" s="9">
-        <v>64.384</v>
+        <v>64384</v>
       </c>
       <c r="J10" s="9">
-        <v>0.56599999999999995</v>
+        <v>566</v>
       </c>
       <c r="K10" s="9">
-        <v>1.587</v>
+        <v>1587</v>
       </c>
       <c r="L10" s="9">
-        <v>6.7249999999999996</v>
+        <v>6725</v>
       </c>
       <c r="M10" s="9">
-        <v>31.215</v>
+        <v>31215</v>
       </c>
       <c r="N10" s="9">
         <v>0</v>
       </c>
       <c r="O10" s="9">
-        <v>10.243</v>
+        <v>10243</v>
       </c>
       <c r="P10" s="9">
-        <v>6.6000000000000003E-2</v>
+        <v>66</v>
       </c>
       <c r="Q10" s="9">
-        <v>7.6999999999999999E-2</v>
+        <v>77</v>
       </c>
       <c r="R10" s="9">
-        <v>3.032</v>
+        <v>3032</v>
       </c>
       <c r="S10" s="9">
-        <v>6.3E-2</v>
+        <v>63</v>
       </c>
       <c r="T10" s="9">
-        <v>1.02</v>
+        <v>1020</v>
       </c>
       <c r="U10" s="9">
-        <v>0.45400000000000001</v>
+        <v>454</v>
       </c>
       <c r="V10" s="9">
-        <v>0.28999999999999998</v>
+        <v>290</v>
       </c>
       <c r="W10" s="9">
-        <v>3.923</v>
+        <v>3923</v>
       </c>
       <c r="X10" s="9">
-        <v>5.726</v>
+        <v>5726</v>
       </c>
       <c r="Y10" s="9">
-        <v>4.4509999999999996</v>
+        <v>4451</v>
       </c>
       <c r="Z10" s="9">
-        <v>1.232</v>
+        <v>1232</v>
       </c>
       <c r="AA10" s="9">
-        <v>0.46600000000000003</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:27" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="40">
         <v>20686</v>
       </c>
       <c r="C11" s="40">
         <v>24830.5</v>
       </c>
       <c r="D11" s="9">
-        <v>522.95500000000004</v>
+        <v>522955</v>
       </c>
       <c r="E11" s="9">
-        <v>1479.0519999999999</v>
+        <v>1479052</v>
       </c>
       <c r="F11" s="9">
-        <v>185.375</v>
+        <v>185375</v>
       </c>
       <c r="G11" s="9">
-        <v>210.733</v>
+        <v>210733</v>
       </c>
       <c r="H11" s="9">
-        <v>4.4390000000000001</v>
+        <v>4439</v>
       </c>
       <c r="I11" s="9">
-        <v>77.763999999999996</v>
+        <v>77764</v>
       </c>
       <c r="J11" s="9">
-        <v>0.83</v>
+        <v>830</v>
       </c>
       <c r="K11" s="9">
-        <v>1.6779999999999999</v>
+        <v>1678</v>
       </c>
       <c r="L11" s="9">
-        <v>6.7670000000000003</v>
+        <v>6767</v>
       </c>
       <c r="M11" s="9">
-        <v>46.93</v>
+        <v>46930</v>
       </c>
       <c r="N11" s="9">
         <v>0</v>
       </c>
       <c r="O11" s="9">
-        <v>14.420999999999999</v>
+        <v>14421</v>
       </c>
       <c r="P11" s="9">
-        <v>0.09</v>
+        <v>90</v>
       </c>
       <c r="Q11" s="9">
-        <v>9.0999999999999998E-2</v>
+        <v>91</v>
       </c>
       <c r="R11" s="9">
-        <v>3.69</v>
+        <v>3690</v>
       </c>
       <c r="S11" s="9">
-        <v>7.1999999999999995E-2</v>
+        <v>72</v>
       </c>
       <c r="T11" s="9">
-        <v>1.3740000000000001</v>
+        <v>1374</v>
       </c>
       <c r="U11" s="9">
-        <v>0.64400000000000002</v>
+        <v>644</v>
       </c>
       <c r="V11" s="9">
-        <v>0.44700000000000001</v>
+        <v>447</v>
       </c>
       <c r="W11" s="9">
-        <v>5.4189999999999996</v>
+        <v>5419</v>
       </c>
       <c r="X11" s="9">
-        <v>6.7409999999999997</v>
+        <v>6741</v>
       </c>
       <c r="Y11" s="9">
-        <v>5.2409999999999997</v>
+        <v>5241</v>
       </c>
       <c r="Z11" s="9">
-        <v>1.5569999999999999</v>
+        <v>1557</v>
       </c>
       <c r="AA11" s="9">
-        <v>0.65600000000000003</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:27" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="21" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="42">
         <v>24830.545454999999</v>
       </c>
       <c r="C12" s="40">
         <v>32910.5</v>
       </c>
       <c r="D12" s="9">
-        <v>686.01700000000005</v>
+        <v>686017</v>
       </c>
       <c r="E12" s="9">
-        <v>1753.433</v>
+        <v>1753433</v>
       </c>
       <c r="F12" s="9">
-        <v>181.11</v>
+        <v>181110</v>
       </c>
       <c r="G12" s="9">
-        <v>268.82499999999999</v>
+        <v>268825</v>
       </c>
       <c r="H12" s="9">
-        <v>8.3209999999999997</v>
+        <v>8321</v>
       </c>
       <c r="I12" s="9">
-        <v>101.697</v>
+        <v>101697</v>
       </c>
       <c r="J12" s="9">
-        <v>1.238</v>
+        <v>1238</v>
       </c>
       <c r="K12" s="9">
-        <v>1.948</v>
+        <v>1948</v>
       </c>
       <c r="L12" s="9">
-        <v>6.7050000000000001</v>
+        <v>6705</v>
       </c>
       <c r="M12" s="9">
-        <v>77.741</v>
+        <v>77741</v>
       </c>
       <c r="N12" s="9">
         <v>0</v>
       </c>
       <c r="O12" s="9">
-        <v>22.919</v>
+        <v>22919</v>
       </c>
       <c r="P12" s="9">
-        <v>0.17</v>
+        <v>170</v>
       </c>
       <c r="Q12" s="9">
-        <v>0.23599999999999999</v>
+        <v>236</v>
       </c>
       <c r="R12" s="9">
-        <v>4.6550000000000002</v>
+        <v>4655</v>
       </c>
       <c r="S12" s="9">
-        <v>0.13</v>
+        <v>130</v>
       </c>
       <c r="T12" s="9">
-        <v>2.0649999999999999</v>
+        <v>2065</v>
       </c>
       <c r="U12" s="9">
-        <v>0.96799999999999997</v>
+        <v>968</v>
       </c>
       <c r="V12" s="9">
-        <v>0.75800000000000001</v>
+        <v>758</v>
       </c>
       <c r="W12" s="9">
-        <v>8.5950000000000006</v>
+        <v>8595</v>
       </c>
       <c r="X12" s="9">
-        <v>8.1639999999999997</v>
+        <v>8164</v>
       </c>
       <c r="Y12" s="9">
-        <v>6.4550000000000001</v>
+        <v>6455</v>
       </c>
       <c r="Z12" s="9">
-        <v>2.1739999999999999</v>
+        <v>2174</v>
       </c>
       <c r="AA12" s="9">
-        <v>1.573</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:27" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+        <v>1573</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="23" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="41">
         <v>32910.666666999998</v>
       </c>
       <c r="C13" s="11"/>
       <c r="D13" s="9">
-        <v>1254.643</v>
+        <v>1254643</v>
       </c>
       <c r="E13" s="9">
-        <v>2329.384</v>
+        <v>2329384</v>
       </c>
       <c r="F13" s="9">
-        <v>167.256</v>
+        <v>167256</v>
       </c>
       <c r="G13" s="9">
-        <v>252.53700000000001</v>
+        <v>252537</v>
       </c>
       <c r="H13" s="9">
-        <v>31.995999999999999</v>
+        <v>31996</v>
       </c>
       <c r="I13" s="9">
-        <v>186.98</v>
+        <v>186980</v>
       </c>
       <c r="J13" s="9">
-        <v>4.38</v>
+        <v>4380</v>
       </c>
       <c r="K13" s="9">
-        <v>2.7450000000000001</v>
+        <v>2745</v>
       </c>
       <c r="L13" s="9">
-        <v>6.7960000000000003</v>
+        <v>6796</v>
       </c>
       <c r="M13" s="9">
-        <v>197.66800000000001</v>
+        <v>197668</v>
       </c>
       <c r="N13" s="9">
-        <v>5.24</v>
+        <v>5240</v>
       </c>
       <c r="O13" s="9">
-        <v>49.546999999999997</v>
+        <v>49547</v>
       </c>
       <c r="P13" s="9">
-        <v>0.67900000000000005</v>
+        <v>679</v>
       </c>
       <c r="Q13" s="9">
-        <v>2.38</v>
+        <v>2380</v>
       </c>
       <c r="R13" s="9">
-        <v>5.1120000000000001</v>
+        <v>5112</v>
       </c>
       <c r="S13" s="9">
-        <v>0.441</v>
+        <v>441</v>
       </c>
       <c r="T13" s="9">
-        <v>5.5880000000000001</v>
+        <v>5588</v>
       </c>
       <c r="U13" s="9">
-        <v>3.411</v>
+        <v>3411</v>
       </c>
       <c r="V13" s="9">
-        <v>1.8779999999999999</v>
+        <v>1878</v>
       </c>
       <c r="W13" s="9">
-        <v>17.215</v>
+        <v>17215</v>
       </c>
       <c r="X13" s="9">
-        <v>10.747999999999999</v>
+        <v>10748</v>
       </c>
       <c r="Y13" s="9">
-        <v>7.875</v>
+        <v>7875</v>
       </c>
       <c r="Z13" s="9">
-        <v>4.1159999999999997</v>
+        <v>4116</v>
       </c>
       <c r="AA13" s="9">
-        <v>4.0069999999999997</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:27" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1">
+        <v>4007</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>1</v>
       </c>
       <c r="D14" s="13">
-        <v>4641.2520000000004</v>
+        <v>4641252</v>
       </c>
       <c r="E14" s="13">
-        <v>11501.245000000001</v>
+        <v>11501245</v>
       </c>
       <c r="F14" s="13">
-        <v>1888.8219999999999</v>
+        <v>1888822</v>
       </c>
       <c r="G14" s="13">
-        <v>1269.135</v>
+        <v>1269135</v>
       </c>
       <c r="H14" s="13">
-        <v>52.802999999999997</v>
+        <v>52803</v>
       </c>
       <c r="I14" s="13">
-        <v>662.61800000000005</v>
+        <v>662618</v>
       </c>
       <c r="J14" s="13">
-        <v>9.7189999999999994</v>
+        <v>9719</v>
       </c>
       <c r="K14" s="13">
-        <v>29.048999999999999</v>
+        <v>29049</v>
       </c>
       <c r="L14" s="13">
-        <v>57.15</v>
+        <v>57150</v>
       </c>
       <c r="M14" s="13">
-        <v>420.10700000000003</v>
+        <v>420107</v>
       </c>
       <c r="N14" s="13">
-        <v>5.24</v>
+        <v>5240</v>
       </c>
       <c r="O14" s="13">
-        <v>129.649</v>
+        <v>129649</v>
       </c>
       <c r="P14" s="13">
-        <v>1.333</v>
+        <v>1333</v>
       </c>
       <c r="Q14" s="13">
-        <v>3.0680000000000001</v>
+        <v>3068</v>
       </c>
       <c r="R14" s="13">
-        <v>32.418999999999997</v>
+        <v>32419</v>
       </c>
       <c r="S14" s="13">
-        <v>1.07</v>
+        <v>1070</v>
       </c>
       <c r="T14" s="13">
-        <v>12.831</v>
+        <v>12831</v>
       </c>
       <c r="U14" s="13">
-        <v>6.1689999999999996</v>
+        <v>6169</v>
       </c>
       <c r="V14" s="13">
-        <v>3.9769999999999999</v>
+        <v>3977</v>
       </c>
       <c r="W14" s="13">
-        <v>43.69</v>
+        <v>43690</v>
       </c>
       <c r="X14" s="13">
-        <v>47.524999999999999</v>
+        <v>47525</v>
       </c>
       <c r="Y14" s="13">
-        <v>51.238</v>
+        <v>51238</v>
       </c>
       <c r="Z14" s="13">
-        <v>16.460999999999999</v>
+        <v>16461</v>
       </c>
       <c r="AA14" s="13">
-        <v>8.2759999999999998</v>
-[...20 lines deleted...]
-    <row r="17" spans="1:1">
+        <v>8276</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A15" s="61" t="s">
+        <v>75</v>
+      </c>
+      <c r="B15" s="61"/>
+      <c r="C15" s="61"/>
+      <c r="D15" s="61"/>
+      <c r="E15" s="61"/>
+      <c r="F15" s="61"/>
+    </row>
+    <row r="16" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A16" s="57" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" s="57"/>
+      <c r="C16" s="57"/>
+      <c r="D16" s="57"/>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A17" s="26" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:D16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{975E02BA-ADEB-40F2-8E9C-A0A2EF045C20}">
   <dimension ref="A1:AA17"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="A15" sqref="A15:F15"/>
+      <selection activeCell="AA14" sqref="AA14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="25" width="20.7109375" style="27" customWidth="1"/>
     <col min="26" max="26" width="21.7109375" style="27" customWidth="1"/>
     <col min="27" max="28" width="20.7109375" style="27" customWidth="1"/>
     <col min="29" max="16384" width="11.42578125" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" ht="66.75" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A2" s="16"/>
+    <row r="1" spans="1:27" ht="66.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:27" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="16" t="s">
+        <v>46</v>
+      </c>
       <c r="AA2" s="3" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:27" s="17" customFormat="1" ht="63.75">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="3" spans="1:27" s="17" customFormat="1" ht="63.75" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>14</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J3" s="4" t="s">
         <v>13</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>22</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>16</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4" t="s">
         <v>18</v>
       </c>
       <c r="Q3" s="4" t="s">
         <v>15</v>
       </c>
       <c r="R3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="S3" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="T3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="U3" s="4" t="s">
         <v>17</v>
       </c>
       <c r="V3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="W3" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="X3" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="Y3" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="Z3" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AA3" s="4" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="4" spans="1:27" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="4" spans="1:27" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="18" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="40">
         <v>1972.7692308000001</v>
       </c>
-      <c r="D4" s="19">
-[...29 lines deleted...]
-      <c r="N4" s="19">
+      <c r="D4" s="7">
+        <v>121013331</v>
+      </c>
+      <c r="E4" s="7">
+        <v>10780481</v>
+      </c>
+      <c r="F4" s="7">
+        <v>14768466</v>
+      </c>
+      <c r="G4" s="7">
+        <v>88083</v>
+      </c>
+      <c r="H4" s="7">
+        <v>736200</v>
+      </c>
+      <c r="I4" s="7">
+        <v>481737</v>
+      </c>
+      <c r="J4" s="7">
+        <v>55697</v>
+      </c>
+      <c r="K4" s="7">
+        <v>14565586</v>
+      </c>
+      <c r="L4" s="7">
+        <v>662021</v>
+      </c>
+      <c r="M4" s="7">
+        <v>139324</v>
+      </c>
+      <c r="N4" s="7">
         <v>0</v>
       </c>
-      <c r="O4" s="19">
-[...39 lines deleted...]
-    <row r="5" spans="1:27" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="O4" s="7">
+        <v>973580</v>
+      </c>
+      <c r="P4" s="7">
+        <v>1086263</v>
+      </c>
+      <c r="Q4" s="7">
+        <v>178792</v>
+      </c>
+      <c r="R4" s="7">
+        <v>1179916</v>
+      </c>
+      <c r="S4" s="7">
+        <v>5134172</v>
+      </c>
+      <c r="T4" s="7">
+        <v>124679</v>
+      </c>
+      <c r="U4" s="7">
+        <v>1562</v>
+      </c>
+      <c r="V4" s="7">
+        <v>47425</v>
+      </c>
+      <c r="W4" s="7">
+        <v>68893</v>
+      </c>
+      <c r="X4" s="7">
+        <v>31782</v>
+      </c>
+      <c r="Y4" s="7">
+        <v>10461543</v>
+      </c>
+      <c r="Z4" s="7">
+        <v>2197752</v>
+      </c>
+      <c r="AA4" s="7">
+        <v>475004</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="21" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="40">
         <v>1972.8</v>
       </c>
       <c r="C5" s="40">
         <v>7009.8</v>
       </c>
-      <c r="D5" s="22">
-[...29 lines deleted...]
-      <c r="N5" s="22">
+      <c r="D5" s="9">
+        <v>200040976</v>
+      </c>
+      <c r="E5" s="9">
+        <v>23050755</v>
+      </c>
+      <c r="F5" s="9">
+        <v>74843384</v>
+      </c>
+      <c r="G5" s="9">
+        <v>1293012</v>
+      </c>
+      <c r="H5" s="9">
+        <v>67943</v>
+      </c>
+      <c r="I5" s="9">
+        <v>2282187</v>
+      </c>
+      <c r="J5" s="9">
+        <v>676290</v>
+      </c>
+      <c r="K5" s="9">
+        <v>25019894</v>
+      </c>
+      <c r="L5" s="9">
+        <v>2560376</v>
+      </c>
+      <c r="M5" s="9">
+        <v>212389</v>
+      </c>
+      <c r="N5" s="9">
         <v>0</v>
       </c>
-      <c r="O5" s="22">
-[...39 lines deleted...]
-    <row r="6" spans="1:27" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="O5" s="9">
+        <v>1330439</v>
+      </c>
+      <c r="P5" s="9">
+        <v>573446</v>
+      </c>
+      <c r="Q5" s="9">
+        <v>29841</v>
+      </c>
+      <c r="R5" s="9">
+        <v>1868193</v>
+      </c>
+      <c r="S5" s="9">
+        <v>640400</v>
+      </c>
+      <c r="T5" s="9">
+        <v>230915</v>
+      </c>
+      <c r="U5" s="9">
+        <v>2994</v>
+      </c>
+      <c r="V5" s="9">
+        <v>44100</v>
+      </c>
+      <c r="W5" s="9">
+        <v>150194</v>
+      </c>
+      <c r="X5" s="9">
+        <v>74014</v>
+      </c>
+      <c r="Y5" s="9">
+        <v>13106825</v>
+      </c>
+      <c r="Z5" s="9">
+        <v>3796075</v>
+      </c>
+      <c r="AA5" s="9">
+        <v>319773</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="40">
         <v>7010</v>
       </c>
       <c r="C6" s="40">
         <v>10203.272727</v>
       </c>
-      <c r="D6" s="22">
-[...29 lines deleted...]
-      <c r="N6" s="22">
+      <c r="D6" s="9">
+        <v>279707810</v>
+      </c>
+      <c r="E6" s="9">
+        <v>34489817</v>
+      </c>
+      <c r="F6" s="9">
+        <v>129315682</v>
+      </c>
+      <c r="G6" s="9">
+        <v>3620464</v>
+      </c>
+      <c r="H6" s="9">
+        <v>67991</v>
+      </c>
+      <c r="I6" s="9">
+        <v>3096075</v>
+      </c>
+      <c r="J6" s="9">
+        <v>593576</v>
+      </c>
+      <c r="K6" s="9">
+        <v>13572263</v>
+      </c>
+      <c r="L6" s="9">
+        <v>5162558</v>
+      </c>
+      <c r="M6" s="9">
+        <v>236424</v>
+      </c>
+      <c r="N6" s="9">
         <v>0</v>
       </c>
-      <c r="O6" s="22">
-[...39 lines deleted...]
-    <row r="7" spans="1:27" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="O6" s="9">
+        <v>1780351</v>
+      </c>
+      <c r="P6" s="9">
+        <v>203139</v>
+      </c>
+      <c r="Q6" s="9">
+        <v>29021</v>
+      </c>
+      <c r="R6" s="9">
+        <v>2010193</v>
+      </c>
+      <c r="S6" s="9">
+        <v>503437</v>
+      </c>
+      <c r="T6" s="9">
+        <v>292834</v>
+      </c>
+      <c r="U6" s="9">
+        <v>2270</v>
+      </c>
+      <c r="V6" s="9">
+        <v>59343</v>
+      </c>
+      <c r="W6" s="9">
+        <v>263350</v>
+      </c>
+      <c r="X6" s="9">
+        <v>123346</v>
+      </c>
+      <c r="Y6" s="9">
+        <v>13731206</v>
+      </c>
+      <c r="Z6" s="9">
+        <v>3651247</v>
+      </c>
+      <c r="AA6" s="9">
+        <v>302551</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="40">
         <v>10203.333333</v>
       </c>
       <c r="C7" s="40">
         <v>12771.272727</v>
       </c>
-      <c r="D7" s="22">
-[...29 lines deleted...]
-      <c r="N7" s="22">
+      <c r="D7" s="9">
+        <v>325874682</v>
+      </c>
+      <c r="E7" s="9">
+        <v>43027388</v>
+      </c>
+      <c r="F7" s="9">
+        <v>172153042</v>
+      </c>
+      <c r="G7" s="9">
+        <v>6309880</v>
+      </c>
+      <c r="H7" s="9">
+        <v>73798</v>
+      </c>
+      <c r="I7" s="9">
+        <v>3861762</v>
+      </c>
+      <c r="J7" s="9">
+        <v>563377</v>
+      </c>
+      <c r="K7" s="9">
+        <v>8954799</v>
+      </c>
+      <c r="L7" s="9">
+        <v>5918815</v>
+      </c>
+      <c r="M7" s="9">
+        <v>230766</v>
+      </c>
+      <c r="N7" s="9">
         <v>0</v>
       </c>
-      <c r="O7" s="22">
-[...39 lines deleted...]
-    <row r="8" spans="1:27" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="O7" s="9">
+        <v>2055543</v>
+      </c>
+      <c r="P7" s="9">
+        <v>596467</v>
+      </c>
+      <c r="Q7" s="9">
+        <v>22342</v>
+      </c>
+      <c r="R7" s="9">
+        <v>1864654</v>
+      </c>
+      <c r="S7" s="9">
+        <v>394018</v>
+      </c>
+      <c r="T7" s="9">
+        <v>371562</v>
+      </c>
+      <c r="U7" s="9">
+        <v>2894</v>
+      </c>
+      <c r="V7" s="9">
+        <v>69967</v>
+      </c>
+      <c r="W7" s="9">
+        <v>416407</v>
+      </c>
+      <c r="X7" s="9">
+        <v>156132</v>
+      </c>
+      <c r="Y7" s="9">
+        <v>11714481</v>
+      </c>
+      <c r="Z7" s="9">
+        <v>3044139</v>
+      </c>
+      <c r="AA7" s="9">
+        <v>485235</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="40">
         <v>12771.333333</v>
       </c>
       <c r="C8" s="40">
         <v>15313</v>
       </c>
-      <c r="D8" s="22">
-[...29 lines deleted...]
-      <c r="N8" s="22">
+      <c r="D8" s="9">
+        <v>301331612</v>
+      </c>
+      <c r="E8" s="9">
+        <v>50601721</v>
+      </c>
+      <c r="F8" s="9">
+        <v>210839152</v>
+      </c>
+      <c r="G8" s="9">
+        <v>9944632</v>
+      </c>
+      <c r="H8" s="9">
+        <v>129844</v>
+      </c>
+      <c r="I8" s="9">
+        <v>4608006</v>
+      </c>
+      <c r="J8" s="9">
+        <v>828948</v>
+      </c>
+      <c r="K8" s="9">
+        <v>7540902</v>
+      </c>
+      <c r="L8" s="9">
+        <v>6023008</v>
+      </c>
+      <c r="M8" s="9">
+        <v>325968</v>
+      </c>
+      <c r="N8" s="9">
         <v>0</v>
       </c>
-      <c r="O8" s="22">
-[...39 lines deleted...]
-    <row r="9" spans="1:27" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="O8" s="9">
+        <v>2776789</v>
+      </c>
+      <c r="P8" s="9">
+        <v>209905</v>
+      </c>
+      <c r="Q8" s="9">
+        <v>57496</v>
+      </c>
+      <c r="R8" s="9">
+        <v>1977818</v>
+      </c>
+      <c r="S8" s="9">
+        <v>488393</v>
+      </c>
+      <c r="T8" s="9">
+        <v>383602</v>
+      </c>
+      <c r="U8" s="9">
+        <v>24603</v>
+      </c>
+      <c r="V8" s="9">
+        <v>96004</v>
+      </c>
+      <c r="W8" s="9">
+        <v>642931</v>
+      </c>
+      <c r="X8" s="9">
+        <v>186919</v>
+      </c>
+      <c r="Y8" s="9">
+        <v>11847142</v>
+      </c>
+      <c r="Z8" s="9">
+        <v>3299133</v>
+      </c>
+      <c r="AA8" s="9">
+        <v>522207</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="40">
         <v>15313.090909</v>
       </c>
       <c r="C9" s="40">
         <v>17774</v>
       </c>
-      <c r="D9" s="22">
-[...29 lines deleted...]
-      <c r="N9" s="22">
+      <c r="D9" s="9">
+        <v>330154991</v>
+      </c>
+      <c r="E9" s="9">
+        <v>60435712</v>
+      </c>
+      <c r="F9" s="9">
+        <v>192605070</v>
+      </c>
+      <c r="G9" s="9">
+        <v>12096557</v>
+      </c>
+      <c r="H9" s="9">
+        <v>362442</v>
+      </c>
+      <c r="I9" s="9">
+        <v>5282047</v>
+      </c>
+      <c r="J9" s="9">
+        <v>763046</v>
+      </c>
+      <c r="K9" s="9">
+        <v>5545338</v>
+      </c>
+      <c r="L9" s="9">
+        <v>6096029</v>
+      </c>
+      <c r="M9" s="9">
+        <v>562539</v>
+      </c>
+      <c r="N9" s="9">
         <v>0</v>
       </c>
-      <c r="O9" s="22">
-[...39 lines deleted...]
-    <row r="10" spans="1:27" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="O9" s="9">
+        <v>3214784</v>
+      </c>
+      <c r="P9" s="9">
+        <v>527322</v>
+      </c>
+      <c r="Q9" s="9">
+        <v>55010</v>
+      </c>
+      <c r="R9" s="9">
+        <v>1906645</v>
+      </c>
+      <c r="S9" s="9">
+        <v>1050786</v>
+      </c>
+      <c r="T9" s="9">
+        <v>442748</v>
+      </c>
+      <c r="U9" s="9">
+        <v>111507</v>
+      </c>
+      <c r="V9" s="9">
+        <v>112364</v>
+      </c>
+      <c r="W9" s="9">
+        <v>763807</v>
+      </c>
+      <c r="X9" s="9">
+        <v>233975</v>
+      </c>
+      <c r="Y9" s="9">
+        <v>10848621</v>
+      </c>
+      <c r="Z9" s="9">
+        <v>2907011</v>
+      </c>
+      <c r="AA9" s="9">
+        <v>439765</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="40">
         <v>17774.222222</v>
       </c>
       <c r="C10" s="40">
         <v>20685.866666999998</v>
       </c>
-      <c r="D10" s="22">
-[...29 lines deleted...]
-      <c r="N10" s="22">
+      <c r="D10" s="9">
+        <v>418900506</v>
+      </c>
+      <c r="E10" s="9">
+        <v>79695854</v>
+      </c>
+      <c r="F10" s="9">
+        <v>188320077</v>
+      </c>
+      <c r="G10" s="9">
+        <v>16307680</v>
+      </c>
+      <c r="H10" s="9">
+        <v>840533</v>
+      </c>
+      <c r="I10" s="9">
+        <v>6961468</v>
+      </c>
+      <c r="J10" s="9">
+        <v>1199619</v>
+      </c>
+      <c r="K10" s="9">
+        <v>5262574</v>
+      </c>
+      <c r="L10" s="9">
+        <v>5995225</v>
+      </c>
+      <c r="M10" s="9">
+        <v>964278</v>
+      </c>
+      <c r="N10" s="9">
         <v>0</v>
       </c>
-      <c r="O10" s="22">
-[...39 lines deleted...]
-    <row r="11" spans="1:27" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="O10" s="9">
+        <v>4146935</v>
+      </c>
+      <c r="P10" s="9">
+        <v>564446</v>
+      </c>
+      <c r="Q10" s="9">
+        <v>70420</v>
+      </c>
+      <c r="R10" s="9">
+        <v>2017404</v>
+      </c>
+      <c r="S10" s="9">
+        <v>1528485</v>
+      </c>
+      <c r="T10" s="9">
+        <v>646802</v>
+      </c>
+      <c r="U10" s="9">
+        <v>222902</v>
+      </c>
+      <c r="V10" s="9">
+        <v>158140</v>
+      </c>
+      <c r="W10" s="9">
+        <v>1073893</v>
+      </c>
+      <c r="X10" s="9">
+        <v>243489</v>
+      </c>
+      <c r="Y10" s="9">
+        <v>11476872</v>
+      </c>
+      <c r="Z10" s="9">
+        <v>2888391</v>
+      </c>
+      <c r="AA10" s="9">
+        <v>849840</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="40">
         <v>20686</v>
       </c>
       <c r="C11" s="40">
         <v>24830.5</v>
       </c>
-      <c r="D11" s="22">
-[...29 lines deleted...]
-      <c r="N11" s="22">
+      <c r="D11" s="9">
+        <v>542703908</v>
+      </c>
+      <c r="E11" s="9">
+        <v>117611282</v>
+      </c>
+      <c r="F11" s="9">
+        <v>199006969</v>
+      </c>
+      <c r="G11" s="9">
+        <v>22848222</v>
+      </c>
+      <c r="H11" s="9">
+        <v>1830743</v>
+      </c>
+      <c r="I11" s="9">
+        <v>10236862</v>
+      </c>
+      <c r="J11" s="9">
+        <v>2088390</v>
+      </c>
+      <c r="K11" s="9">
+        <v>5547936</v>
+      </c>
+      <c r="L11" s="9">
+        <v>5944235</v>
+      </c>
+      <c r="M11" s="9">
+        <v>1751380</v>
+      </c>
+      <c r="N11" s="9">
         <v>0</v>
       </c>
-      <c r="O11" s="22">
-[...39 lines deleted...]
-    <row r="12" spans="1:27" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="O11" s="9">
+        <v>6003042</v>
+      </c>
+      <c r="P11" s="9">
+        <v>739271</v>
+      </c>
+      <c r="Q11" s="9">
+        <v>119388</v>
+      </c>
+      <c r="R11" s="9">
+        <v>2526325</v>
+      </c>
+      <c r="S11" s="9">
+        <v>1226414</v>
+      </c>
+      <c r="T11" s="9">
+        <v>872186</v>
+      </c>
+      <c r="U11" s="9">
+        <v>410307</v>
+      </c>
+      <c r="V11" s="9">
+        <v>243143</v>
+      </c>
+      <c r="W11" s="9">
+        <v>1522205</v>
+      </c>
+      <c r="X11" s="9">
+        <v>251230</v>
+      </c>
+      <c r="Y11" s="9">
+        <v>13374662</v>
+      </c>
+      <c r="Z11" s="9">
+        <v>3713395</v>
+      </c>
+      <c r="AA11" s="9">
+        <v>882317</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="21" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="42">
         <v>24830.545454999999</v>
       </c>
       <c r="C12" s="40">
         <v>32910.5</v>
       </c>
-      <c r="D12" s="22">
-[...29 lines deleted...]
-      <c r="N12" s="22">
+      <c r="D12" s="9">
+        <v>803724742</v>
+      </c>
+      <c r="E12" s="9">
+        <v>217341752</v>
+      </c>
+      <c r="F12" s="9">
+        <v>217227218</v>
+      </c>
+      <c r="G12" s="9">
+        <v>32283338</v>
+      </c>
+      <c r="H12" s="9">
+        <v>4688969</v>
+      </c>
+      <c r="I12" s="9">
+        <v>17252223</v>
+      </c>
+      <c r="J12" s="9">
+        <v>4202587</v>
+      </c>
+      <c r="K12" s="9">
+        <v>6311394</v>
+      </c>
+      <c r="L12" s="9">
+        <v>6136149</v>
+      </c>
+      <c r="M12" s="9">
+        <v>3973881</v>
+      </c>
+      <c r="N12" s="9">
         <v>0</v>
       </c>
-      <c r="O12" s="22">
-[...39 lines deleted...]
-    <row r="13" spans="1:27" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="O12" s="9">
+        <v>9894854</v>
+      </c>
+      <c r="P12" s="9">
+        <v>2269291</v>
+      </c>
+      <c r="Q12" s="9">
+        <v>352570</v>
+      </c>
+      <c r="R12" s="9">
+        <v>3227449</v>
+      </c>
+      <c r="S12" s="9">
+        <v>1058515</v>
+      </c>
+      <c r="T12" s="9">
+        <v>1392927</v>
+      </c>
+      <c r="U12" s="9">
+        <v>818813</v>
+      </c>
+      <c r="V12" s="9">
+        <v>474831</v>
+      </c>
+      <c r="W12" s="9">
+        <v>2433910</v>
+      </c>
+      <c r="X12" s="9">
+        <v>292991</v>
+      </c>
+      <c r="Y12" s="9">
+        <v>16630597</v>
+      </c>
+      <c r="Z12" s="9">
+        <v>4985168</v>
+      </c>
+      <c r="AA12" s="9">
+        <v>1808604</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="23" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="41">
         <v>32910.666666999998</v>
       </c>
       <c r="C13" s="11"/>
-      <c r="D13" s="22">
-[...72 lines deleted...]
-    <row r="14" spans="1:27" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1">
+      <c r="D13" s="9">
+        <v>2265033217</v>
+      </c>
+      <c r="E13" s="9">
+        <v>4494062559</v>
+      </c>
+      <c r="F13" s="9">
+        <v>219899350</v>
+      </c>
+      <c r="G13" s="9">
+        <v>38023460</v>
+      </c>
+      <c r="H13" s="9">
+        <v>221737401</v>
+      </c>
+      <c r="I13" s="9">
+        <v>49810881</v>
+      </c>
+      <c r="J13" s="9">
+        <v>95945158</v>
+      </c>
+      <c r="K13" s="9">
+        <v>8194784</v>
+      </c>
+      <c r="L13" s="9">
+        <v>6117154</v>
+      </c>
+      <c r="M13" s="9">
+        <v>50064730</v>
+      </c>
+      <c r="N13" s="9">
+        <v>45234514</v>
+      </c>
+      <c r="O13" s="9">
+        <v>22312218</v>
+      </c>
+      <c r="P13" s="9">
+        <v>11252767</v>
+      </c>
+      <c r="Q13" s="9">
+        <v>41777618</v>
+      </c>
+      <c r="R13" s="9">
+        <v>3610364</v>
+      </c>
+      <c r="S13" s="9">
+        <v>11635769</v>
+      </c>
+      <c r="T13" s="9">
+        <v>4756265</v>
+      </c>
+      <c r="U13" s="9">
+        <v>6140284</v>
+      </c>
+      <c r="V13" s="9">
+        <v>2308070</v>
+      </c>
+      <c r="W13" s="9">
+        <v>5060084</v>
+      </c>
+      <c r="X13" s="9">
+        <v>399167</v>
+      </c>
+      <c r="Y13" s="9">
+        <v>19877066</v>
+      </c>
+      <c r="Z13" s="9">
+        <v>8784297</v>
+      </c>
+      <c r="AA13" s="9">
+        <v>9641270</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="D14" s="25">
-[...90 lines deleted...]
-    <row r="17" spans="1:1">
+      <c r="D14" s="13">
+        <v>5588485775</v>
+      </c>
+      <c r="E14" s="13">
+        <v>5131097321</v>
+      </c>
+      <c r="F14" s="13">
+        <v>1618978410</v>
+      </c>
+      <c r="G14" s="13">
+        <v>142815328</v>
+      </c>
+      <c r="H14" s="13">
+        <v>230535864</v>
+      </c>
+      <c r="I14" s="13">
+        <v>103873248</v>
+      </c>
+      <c r="J14" s="13">
+        <v>106916688</v>
+      </c>
+      <c r="K14" s="13">
+        <v>100515470</v>
+      </c>
+      <c r="L14" s="13">
+        <v>50615570</v>
+      </c>
+      <c r="M14" s="13">
+        <v>58461679</v>
+      </c>
+      <c r="N14" s="13">
+        <v>45234514</v>
+      </c>
+      <c r="O14" s="13">
+        <v>54488535</v>
+      </c>
+      <c r="P14" s="13">
+        <v>18022317</v>
+      </c>
+      <c r="Q14" s="13">
+        <v>42692498</v>
+      </c>
+      <c r="R14" s="13">
+        <v>22188961</v>
+      </c>
+      <c r="S14" s="13">
+        <v>23660389</v>
+      </c>
+      <c r="T14" s="13">
+        <v>9514520</v>
+      </c>
+      <c r="U14" s="13">
+        <v>7738136</v>
+      </c>
+      <c r="V14" s="13">
+        <v>3613387</v>
+      </c>
+      <c r="W14" s="13">
+        <v>12395674</v>
+      </c>
+      <c r="X14" s="13">
+        <v>1993045</v>
+      </c>
+      <c r="Y14" s="13">
+        <v>133069015</v>
+      </c>
+      <c r="Z14" s="13">
+        <v>39266608</v>
+      </c>
+      <c r="AA14" s="13">
+        <v>15726566</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A15" s="61" t="s">
+        <v>75</v>
+      </c>
+      <c r="B15" s="61"/>
+      <c r="C15" s="61"/>
+      <c r="D15" s="61"/>
+      <c r="E15" s="61"/>
+      <c r="F15" s="61"/>
+    </row>
+    <row r="16" spans="1:27" x14ac:dyDescent="0.25">
+      <c r="A16" s="57" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" s="57"/>
+      <c r="C16" s="57"/>
+      <c r="D16" s="57"/>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A17" s="26" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A16:D16"/>
     <mergeCell ref="A15:F15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BBF6BB4F-672E-4B20-AF7A-0916425E59DC}">
   <dimension ref="A1:Z17"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="A15" sqref="A15:F15"/>
+      <selection sqref="A1:IV65536"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="24" width="20.7109375" style="27" customWidth="1"/>
     <col min="25" max="25" width="21.7109375" style="27" customWidth="1"/>
     <col min="26" max="27" width="20.7109375" style="27" customWidth="1"/>
     <col min="28" max="16384" width="11.42578125" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="66.75" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A2" s="16"/>
+    <row r="1" spans="1:26" ht="66.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:26" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="16" t="s">
+        <v>46</v>
+      </c>
       <c r="Z2" s="3" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="3" spans="1:26" s="17" customFormat="1" ht="63.75">
+    <row r="3" spans="1:26" s="17" customFormat="1" ht="63.75" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>14</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J3" s="4" t="s">
         <v>13</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>22</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>16</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4" t="s">
         <v>18</v>
       </c>
       <c r="Q3" s="4" t="s">
         <v>15</v>
       </c>
       <c r="R3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="S3" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="T3" s="4" t="s">
         <v>17</v>
       </c>
       <c r="U3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="V3" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="W3" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="X3" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="Y3" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="Z3" s="4" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="4" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="4" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="18" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="40">
         <v>1989</v>
       </c>
-      <c r="D4" s="45">
+      <c r="D4" s="7">
         <v>127511</v>
       </c>
-      <c r="E4" s="45">
+      <c r="E4" s="7">
         <v>321750</v>
       </c>
-      <c r="F4" s="45">
+      <c r="F4" s="7">
         <v>38834</v>
       </c>
-      <c r="G4" s="45">
+      <c r="G4" s="7">
         <v>1988</v>
       </c>
-      <c r="H4" s="45">
+      <c r="H4" s="7">
         <v>618</v>
       </c>
-      <c r="I4" s="45">
+      <c r="I4" s="7">
         <v>11746</v>
       </c>
-      <c r="J4" s="45">
+      <c r="J4" s="7">
         <v>244</v>
       </c>
-      <c r="K4" s="45">
+      <c r="K4" s="7">
         <v>4694</v>
       </c>
-      <c r="L4" s="45">
+      <c r="L4" s="7">
         <v>940</v>
       </c>
-      <c r="M4" s="45">
+      <c r="M4" s="7">
         <v>4769</v>
       </c>
-      <c r="N4" s="45">
+      <c r="N4" s="7">
         <v>0</v>
       </c>
-      <c r="O4" s="45">
+      <c r="O4" s="7">
         <v>2731</v>
       </c>
-      <c r="P4" s="45">
+      <c r="P4" s="7">
         <v>80</v>
       </c>
-      <c r="Q4" s="45">
+      <c r="Q4" s="7">
         <v>84</v>
       </c>
-      <c r="R4" s="45">
+      <c r="R4" s="7">
         <v>1607</v>
       </c>
-      <c r="S4" s="45">
+      <c r="S4" s="7">
         <v>102</v>
       </c>
-      <c r="T4" s="45">
+      <c r="T4" s="7">
         <v>35</v>
       </c>
-      <c r="U4" s="45">
+      <c r="U4" s="7">
         <v>30</v>
       </c>
-      <c r="V4" s="45">
+      <c r="V4" s="7">
         <v>243</v>
       </c>
-      <c r="W4" s="45">
+      <c r="W4" s="7">
         <v>4903</v>
       </c>
-      <c r="X4" s="45">
+      <c r="X4" s="7">
         <v>209</v>
       </c>
-      <c r="Y4" s="45">
+      <c r="Y4" s="7">
         <v>377</v>
       </c>
-      <c r="Z4" s="45">
+      <c r="Z4" s="7">
         <v>159</v>
       </c>
     </row>
-    <row r="5" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="5" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="21" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="40">
         <v>1989.1111109999999</v>
       </c>
       <c r="C5" s="40">
         <v>7343</v>
       </c>
-      <c r="D5" s="40">
+      <c r="D5" s="9">
         <v>243704</v>
       </c>
-      <c r="E5" s="40">
+      <c r="E5" s="9">
         <v>613413</v>
       </c>
-      <c r="F5" s="40">
+      <c r="F5" s="9">
         <v>153880</v>
       </c>
-      <c r="G5" s="40">
+      <c r="G5" s="9">
         <v>20749</v>
       </c>
-      <c r="H5" s="40">
+      <c r="H5" s="9">
         <v>571</v>
       </c>
-      <c r="I5" s="40">
+      <c r="I5" s="9">
         <v>30155</v>
       </c>
-      <c r="J5" s="40">
+      <c r="J5" s="9">
         <v>792</v>
       </c>
-      <c r="K5" s="40">
+      <c r="K5" s="9">
         <v>7814</v>
       </c>
-      <c r="L5" s="40">
+      <c r="L5" s="9">
         <v>3215</v>
       </c>
-      <c r="M5" s="40">
+      <c r="M5" s="9">
         <v>7386</v>
       </c>
-      <c r="N5" s="40">
+      <c r="N5" s="9">
         <v>0</v>
       </c>
-      <c r="O5" s="40">
+      <c r="O5" s="9">
         <v>3643</v>
       </c>
-      <c r="P5" s="40">
+      <c r="P5" s="9">
         <v>67</v>
       </c>
-      <c r="Q5" s="40">
+      <c r="Q5" s="9">
         <v>58</v>
       </c>
-      <c r="R5" s="40">
+      <c r="R5" s="9">
         <v>2794</v>
       </c>
-      <c r="S5" s="40">
+      <c r="S5" s="9">
         <v>93</v>
       </c>
-      <c r="T5" s="40">
+      <c r="T5" s="9">
         <v>50</v>
       </c>
-      <c r="U5" s="40">
+      <c r="U5" s="9">
         <v>54</v>
       </c>
-      <c r="V5" s="40">
+      <c r="V5" s="9">
         <v>675</v>
       </c>
-      <c r="W5" s="40">
+      <c r="W5" s="9">
         <v>5784</v>
       </c>
-      <c r="X5" s="40">
+      <c r="X5" s="9">
         <v>357</v>
       </c>
-      <c r="Y5" s="40">
+      <c r="Y5" s="9">
         <v>661</v>
       </c>
-      <c r="Z5" s="40">
+      <c r="Z5" s="9">
         <v>246</v>
       </c>
     </row>
-    <row r="6" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="6" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="40">
         <v>7343.1111110000002</v>
       </c>
       <c r="C6" s="40">
         <v>10733.42857</v>
       </c>
-      <c r="D6" s="40">
+      <c r="D6" s="9">
         <v>358587</v>
       </c>
-      <c r="E6" s="40">
+      <c r="E6" s="9">
         <v>911848</v>
       </c>
-      <c r="F6" s="40">
+      <c r="F6" s="9">
         <v>216405</v>
       </c>
-      <c r="G6" s="40">
+      <c r="G6" s="9">
         <v>48541</v>
       </c>
-      <c r="H6" s="40">
+      <c r="H6" s="9">
         <v>587</v>
       </c>
-      <c r="I6" s="40">
+      <c r="I6" s="9">
         <v>43994</v>
       </c>
-      <c r="J6" s="40">
+      <c r="J6" s="9">
         <v>447</v>
       </c>
-      <c r="K6" s="40">
+      <c r="K6" s="9">
         <v>4211</v>
       </c>
-      <c r="L6" s="40">
+      <c r="L6" s="9">
         <v>5859</v>
       </c>
-      <c r="M6" s="40">
+      <c r="M6" s="9">
         <v>9188</v>
       </c>
-      <c r="N6" s="40">
+      <c r="N6" s="9">
         <v>0</v>
       </c>
-      <c r="O6" s="40">
+      <c r="O6" s="9">
         <v>4472</v>
       </c>
-      <c r="P6" s="40">
+      <c r="P6" s="9">
         <v>46</v>
       </c>
-      <c r="Q6" s="40">
+      <c r="Q6" s="9">
         <v>56</v>
       </c>
-      <c r="R6" s="40">
+      <c r="R6" s="9">
         <v>2678</v>
       </c>
-      <c r="S6" s="40">
+      <c r="S6" s="9">
         <v>73</v>
       </c>
-      <c r="T6" s="40">
+      <c r="T6" s="9">
         <v>71</v>
       </c>
-      <c r="U6" s="40">
+      <c r="U6" s="9">
         <v>83</v>
       </c>
-      <c r="V6" s="40">
+      <c r="V6" s="9">
         <v>1117</v>
       </c>
-      <c r="W6" s="40">
+      <c r="W6" s="9">
         <v>5774</v>
       </c>
-      <c r="X6" s="40">
+      <c r="X6" s="9">
         <v>505</v>
       </c>
-      <c r="Y6" s="40">
+      <c r="Y6" s="9">
         <v>644</v>
       </c>
-      <c r="Z6" s="40">
+      <c r="Z6" s="9">
         <v>222</v>
       </c>
     </row>
-    <row r="7" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="7" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="40">
         <v>10733.5</v>
       </c>
       <c r="C7" s="40">
         <v>13474.909089999999</v>
       </c>
-      <c r="D7" s="40">
+      <c r="D7" s="9">
         <v>391660</v>
       </c>
-      <c r="E7" s="40">
+      <c r="E7" s="9">
         <v>1085153</v>
       </c>
-      <c r="F7" s="40">
+      <c r="F7" s="9">
         <v>251204</v>
       </c>
-      <c r="G7" s="40">
+      <c r="G7" s="9">
         <v>77019</v>
       </c>
-      <c r="H7" s="40">
+      <c r="H7" s="9">
         <v>717</v>
       </c>
-      <c r="I7" s="40">
+      <c r="I7" s="9">
         <v>51566</v>
       </c>
-      <c r="J7" s="40">
+      <c r="J7" s="9">
         <v>370</v>
       </c>
-      <c r="K7" s="40">
+      <c r="K7" s="9">
         <v>3001</v>
       </c>
-      <c r="L7" s="40">
+      <c r="L7" s="9">
         <v>6728</v>
       </c>
-      <c r="M7" s="40">
+      <c r="M7" s="9">
         <v>10977</v>
       </c>
-      <c r="N7" s="40">
+      <c r="N7" s="9">
         <v>0</v>
       </c>
-      <c r="O7" s="40">
+      <c r="O7" s="9">
         <v>5367</v>
       </c>
-      <c r="P7" s="40">
+      <c r="P7" s="9">
         <v>43</v>
       </c>
-      <c r="Q7" s="40">
+      <c r="Q7" s="9">
         <v>38</v>
       </c>
-      <c r="R7" s="40">
+      <c r="R7" s="9">
         <v>2636</v>
       </c>
-      <c r="S7" s="40">
+      <c r="S7" s="9">
         <v>57</v>
       </c>
-      <c r="T7" s="40">
+      <c r="T7" s="9">
         <v>101</v>
       </c>
-      <c r="U7" s="40">
+      <c r="U7" s="9">
         <v>111</v>
       </c>
-      <c r="V7" s="40">
+      <c r="V7" s="9">
         <v>1605</v>
       </c>
-      <c r="W7" s="40">
+      <c r="W7" s="9">
         <v>5234</v>
       </c>
-      <c r="X7" s="40">
+      <c r="X7" s="9">
         <v>606</v>
       </c>
-      <c r="Y7" s="40">
+      <c r="Y7" s="9">
         <v>567</v>
       </c>
-      <c r="Z7" s="40">
+      <c r="Z7" s="9">
         <v>304</v>
       </c>
     </row>
-    <row r="8" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="8" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="40">
         <v>13475</v>
       </c>
       <c r="C8" s="40">
         <v>16179.6</v>
       </c>
-      <c r="D8" s="40">
+      <c r="D8" s="9">
         <v>355138</v>
       </c>
-      <c r="E8" s="40">
+      <c r="E8" s="9">
         <v>1208427</v>
       </c>
-      <c r="F8" s="40">
+      <c r="F8" s="9">
         <v>284206</v>
       </c>
-      <c r="G8" s="40">
+      <c r="G8" s="9">
         <v>112737</v>
       </c>
-      <c r="H8" s="40">
+      <c r="H8" s="9">
         <v>1160</v>
       </c>
-      <c r="I8" s="40">
+      <c r="I8" s="9">
         <v>55292</v>
       </c>
-      <c r="J8" s="40">
+      <c r="J8" s="9">
         <v>399</v>
       </c>
-      <c r="K8" s="40">
+      <c r="K8" s="9">
         <v>2355</v>
       </c>
-      <c r="L8" s="40">
+      <c r="L8" s="9">
         <v>6427</v>
       </c>
-      <c r="M8" s="40">
+      <c r="M8" s="9">
         <v>14340</v>
       </c>
-      <c r="N8" s="40">
+      <c r="N8" s="9">
         <v>0</v>
       </c>
-      <c r="O8" s="40">
+      <c r="O8" s="9">
         <v>7008</v>
       </c>
-      <c r="P8" s="40">
+      <c r="P8" s="9">
         <v>67</v>
       </c>
-      <c r="Q8" s="40">
+      <c r="Q8" s="9">
         <v>60</v>
       </c>
-      <c r="R8" s="40">
+      <c r="R8" s="9">
         <v>2992</v>
       </c>
-      <c r="S8" s="40">
+      <c r="S8" s="9">
         <v>71</v>
       </c>
-      <c r="T8" s="40">
+      <c r="T8" s="9">
         <v>216</v>
       </c>
-      <c r="U8" s="40">
+      <c r="U8" s="9">
         <v>197</v>
       </c>
-      <c r="V8" s="40">
+      <c r="V8" s="9">
         <v>2484</v>
       </c>
-      <c r="W8" s="40">
+      <c r="W8" s="9">
         <v>5448</v>
       </c>
-      <c r="X8" s="40">
+      <c r="X8" s="9">
         <v>795</v>
       </c>
-      <c r="Y8" s="40">
+      <c r="Y8" s="9">
         <v>591</v>
       </c>
-      <c r="Z8" s="40">
+      <c r="Z8" s="9">
         <v>349</v>
       </c>
     </row>
-    <row r="9" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="9" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="40">
         <v>16179.63636</v>
       </c>
       <c r="C9" s="40">
         <v>18796</v>
       </c>
-      <c r="D9" s="40">
+      <c r="D9" s="9">
         <v>384611</v>
       </c>
-      <c r="E9" s="40">
+      <c r="E9" s="9">
         <v>1312069</v>
       </c>
-      <c r="F9" s="40">
+      <c r="F9" s="9">
         <v>235644</v>
       </c>
-      <c r="G9" s="40">
+      <c r="G9" s="9">
         <v>130216</v>
       </c>
-      <c r="H9" s="40">
+      <c r="H9" s="9">
         <v>2271</v>
       </c>
-      <c r="I9" s="40">
+      <c r="I9" s="9">
         <v>59813</v>
       </c>
-      <c r="J9" s="40">
+      <c r="J9" s="9">
         <v>420</v>
       </c>
-      <c r="K9" s="40">
+      <c r="K9" s="9">
         <v>1878</v>
       </c>
-      <c r="L9" s="40">
+      <c r="L9" s="9">
         <v>6415</v>
       </c>
-      <c r="M9" s="40">
+      <c r="M9" s="9">
         <v>23137</v>
       </c>
-      <c r="N9" s="40">
+      <c r="N9" s="9">
         <v>0</v>
       </c>
-      <c r="O9" s="40">
+      <c r="O9" s="9">
         <v>8344</v>
       </c>
-      <c r="P9" s="40">
+      <c r="P9" s="9">
         <v>58</v>
       </c>
-      <c r="Q9" s="40">
+      <c r="Q9" s="9">
         <v>61</v>
       </c>
-      <c r="R9" s="40">
+      <c r="R9" s="9">
         <v>2935</v>
       </c>
-      <c r="S9" s="40">
+      <c r="S9" s="9">
         <v>53</v>
       </c>
-      <c r="T9" s="40">
+      <c r="T9" s="9">
         <v>402</v>
       </c>
-      <c r="U9" s="40">
+      <c r="U9" s="9">
         <v>241</v>
       </c>
-      <c r="V9" s="40">
+      <c r="V9" s="9">
         <v>3066</v>
       </c>
-      <c r="W9" s="40">
+      <c r="W9" s="9">
         <v>5004</v>
       </c>
-      <c r="X9" s="40">
+      <c r="X9" s="9">
         <v>961</v>
       </c>
-      <c r="Y9" s="40">
+      <c r="Y9" s="9">
         <v>512</v>
       </c>
-      <c r="Z9" s="40">
+      <c r="Z9" s="9">
         <v>382</v>
       </c>
     </row>
-    <row r="10" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="10" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="40">
         <v>18796.25</v>
       </c>
       <c r="C10" s="40">
         <v>21836.727269999999</v>
       </c>
-      <c r="D10" s="40">
+      <c r="D10" s="9">
         <v>456076</v>
       </c>
-      <c r="E10" s="40">
+      <c r="E10" s="9">
         <v>1470727</v>
       </c>
-      <c r="F10" s="40">
+      <c r="F10" s="9">
         <v>203461</v>
       </c>
-      <c r="G10" s="40">
+      <c r="G10" s="9">
         <v>164557</v>
       </c>
-      <c r="H10" s="40">
+      <c r="H10" s="9">
         <v>3505</v>
       </c>
-      <c r="I10" s="40">
+      <c r="I10" s="9">
         <v>68767</v>
       </c>
-      <c r="J10" s="40">
+      <c r="J10" s="9">
         <v>500</v>
       </c>
-      <c r="K10" s="40">
+      <c r="K10" s="9">
         <v>1758</v>
       </c>
-      <c r="L10" s="40">
+      <c r="L10" s="9">
         <v>6619</v>
       </c>
-      <c r="M10" s="40">
+      <c r="M10" s="9">
         <v>33509</v>
       </c>
-      <c r="N10" s="40">
+      <c r="N10" s="9">
         <v>0</v>
       </c>
-      <c r="O10" s="40">
+      <c r="O10" s="9">
         <v>10262</v>
       </c>
-      <c r="P10" s="40">
+      <c r="P10" s="9">
         <v>72</v>
       </c>
-      <c r="Q10" s="40">
+      <c r="Q10" s="9">
         <v>90</v>
       </c>
-      <c r="R10" s="40">
+      <c r="R10" s="9">
         <v>3061</v>
       </c>
-      <c r="S10" s="40">
+      <c r="S10" s="9">
         <v>72</v>
       </c>
-      <c r="T10" s="40">
+      <c r="T10" s="9">
         <v>514</v>
       </c>
-      <c r="U10" s="40">
+      <c r="U10" s="9">
         <v>303</v>
       </c>
-      <c r="V10" s="40">
+      <c r="V10" s="9">
         <v>4001</v>
       </c>
-      <c r="W10" s="40">
+      <c r="W10" s="9">
         <v>5282</v>
       </c>
-      <c r="X10" s="40">
+      <c r="X10" s="9">
         <v>1409</v>
       </c>
-      <c r="Y10" s="40">
+      <c r="Y10" s="9">
         <v>549</v>
       </c>
-      <c r="Z10" s="40">
+      <c r="Z10" s="9">
         <v>481</v>
       </c>
     </row>
-    <row r="11" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="11" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="40">
         <v>21836.799999999999</v>
       </c>
       <c r="C11" s="40">
         <v>26136.799999999999</v>
       </c>
-      <c r="D11" s="40">
+      <c r="D11" s="9">
         <v>547046</v>
       </c>
-      <c r="E11" s="40">
+      <c r="E11" s="9">
         <v>1671894</v>
       </c>
-      <c r="F11" s="40">
+      <c r="F11" s="9">
         <v>188953</v>
       </c>
-      <c r="G11" s="40">
+      <c r="G11" s="9">
         <v>214606</v>
       </c>
-      <c r="H11" s="40">
+      <c r="H11" s="9">
         <v>5415</v>
       </c>
-      <c r="I11" s="40">
+      <c r="I11" s="9">
         <v>82411</v>
       </c>
-      <c r="J11" s="40">
+      <c r="J11" s="9">
         <v>756</v>
       </c>
-      <c r="K11" s="40">
+      <c r="K11" s="9">
         <v>1694</v>
       </c>
-      <c r="L11" s="40">
+      <c r="L11" s="9">
         <v>6670</v>
       </c>
-      <c r="M11" s="40">
+      <c r="M11" s="9">
         <v>49509</v>
       </c>
-      <c r="N11" s="40">
+      <c r="N11" s="9">
         <v>0</v>
       </c>
-      <c r="O11" s="40">
+      <c r="O11" s="9">
         <v>14611</v>
       </c>
-      <c r="P11" s="40">
+      <c r="P11" s="9">
         <v>96</v>
       </c>
-      <c r="Q11" s="40">
+      <c r="Q11" s="9">
         <v>159</v>
       </c>
-      <c r="R11" s="40">
+      <c r="R11" s="9">
         <v>3764</v>
       </c>
-      <c r="S11" s="40">
+      <c r="S11" s="9">
         <v>90</v>
       </c>
-      <c r="T11" s="40">
+      <c r="T11" s="9">
         <v>713</v>
       </c>
-      <c r="U11" s="40">
+      <c r="U11" s="9">
         <v>495</v>
       </c>
-      <c r="V11" s="40">
+      <c r="V11" s="9">
         <v>5681</v>
       </c>
-      <c r="W11" s="40">
+      <c r="W11" s="9">
         <v>6263</v>
       </c>
-      <c r="X11" s="40">
+      <c r="X11" s="9">
         <v>2018</v>
       </c>
-      <c r="Y11" s="40">
+      <c r="Y11" s="9">
         <v>630</v>
       </c>
-      <c r="Z11" s="40">
+      <c r="Z11" s="9">
         <v>784</v>
       </c>
     </row>
-    <row r="12" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="12" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="21" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="42">
         <v>26137</v>
       </c>
       <c r="C12" s="40">
         <v>34466.5</v>
       </c>
-      <c r="D12" s="40">
+      <c r="D12" s="9">
         <v>712972</v>
       </c>
-      <c r="E12" s="40">
+      <c r="E12" s="9">
         <v>1942264</v>
       </c>
-      <c r="F12" s="40">
+      <c r="F12" s="9">
         <v>183551</v>
       </c>
-      <c r="G12" s="40">
+      <c r="G12" s="9">
         <v>272023</v>
       </c>
-      <c r="H12" s="40">
+      <c r="H12" s="9">
         <v>10071</v>
       </c>
-      <c r="I12" s="40">
+      <c r="I12" s="9">
         <v>105717</v>
       </c>
-      <c r="J12" s="40">
+      <c r="J12" s="9">
         <v>1335</v>
       </c>
-      <c r="K12" s="40">
+      <c r="K12" s="9">
         <v>2124</v>
       </c>
-      <c r="L12" s="40">
+      <c r="L12" s="9">
         <v>6695</v>
       </c>
-      <c r="M12" s="40">
+      <c r="M12" s="9">
         <v>79929</v>
       </c>
-      <c r="N12" s="40">
+      <c r="N12" s="9">
         <v>0</v>
       </c>
-      <c r="O12" s="40">
+      <c r="O12" s="9">
         <v>23951</v>
       </c>
-      <c r="P12" s="40">
+      <c r="P12" s="9">
         <v>142</v>
       </c>
-      <c r="Q12" s="40">
+      <c r="Q12" s="9">
         <v>309</v>
       </c>
-      <c r="R12" s="40">
+      <c r="R12" s="9">
         <v>5296</v>
       </c>
-      <c r="S12" s="40">
+      <c r="S12" s="9">
         <v>125</v>
       </c>
-      <c r="T12" s="40">
+      <c r="T12" s="9">
         <v>1214</v>
       </c>
-      <c r="U12" s="40">
+      <c r="U12" s="9">
         <v>799</v>
       </c>
-      <c r="V12" s="40">
+      <c r="V12" s="9">
         <v>8978</v>
       </c>
-      <c r="W12" s="40">
+      <c r="W12" s="9">
         <v>8251</v>
       </c>
-      <c r="X12" s="40">
+      <c r="X12" s="9">
         <v>3352</v>
       </c>
-      <c r="Y12" s="40">
+      <c r="Y12" s="9">
         <v>829</v>
       </c>
-      <c r="Z12" s="40">
+      <c r="Z12" s="9">
         <v>1717</v>
       </c>
     </row>
-    <row r="13" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="23" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="41">
         <v>34466.666669999999</v>
       </c>
       <c r="C13" s="11"/>
-      <c r="D13" s="40">
+      <c r="D13" s="9">
         <v>1292036</v>
       </c>
-      <c r="E13" s="40">
+      <c r="E13" s="9">
         <v>2446436</v>
       </c>
-      <c r="F13" s="40">
+      <c r="F13" s="9">
         <v>170119</v>
       </c>
-      <c r="G13" s="40">
+      <c r="G13" s="9">
         <v>255435</v>
       </c>
-      <c r="H13" s="40">
+      <c r="H13" s="9">
         <v>37613</v>
       </c>
-      <c r="I13" s="40">
+      <c r="I13" s="9">
         <v>197205</v>
       </c>
-      <c r="J13" s="40">
+      <c r="J13" s="9">
         <v>4518</v>
       </c>
-      <c r="K13" s="40">
+      <c r="K13" s="9">
         <v>2803</v>
       </c>
-      <c r="L13" s="40">
+      <c r="L13" s="9">
         <v>6820</v>
       </c>
-      <c r="M13" s="40">
+      <c r="M13" s="9">
         <v>201650</v>
       </c>
-      <c r="N13" s="40">
+      <c r="N13" s="9">
         <v>5660</v>
       </c>
-      <c r="O13" s="40">
+      <c r="O13" s="9">
         <v>51082</v>
       </c>
-      <c r="P13" s="40">
+      <c r="P13" s="9">
         <v>545</v>
       </c>
-      <c r="Q13" s="40">
+      <c r="Q13" s="9">
         <v>2978</v>
       </c>
-      <c r="R13" s="40">
+      <c r="R13" s="9">
         <v>6691</v>
       </c>
-      <c r="S13" s="40">
+      <c r="S13" s="9">
         <v>486</v>
       </c>
-      <c r="T13" s="40">
+      <c r="T13" s="9">
         <v>3713</v>
       </c>
-      <c r="U13" s="40">
+      <c r="U13" s="9">
         <v>1900</v>
       </c>
-      <c r="V13" s="40">
+      <c r="V13" s="9">
         <v>17821</v>
       </c>
-      <c r="W13" s="40">
+      <c r="W13" s="9">
         <v>10897</v>
       </c>
-      <c r="X13" s="40">
+      <c r="X13" s="9">
         <v>9390</v>
       </c>
-      <c r="Y13" s="40">
+      <c r="Y13" s="9">
         <v>1320</v>
       </c>
-      <c r="Z13" s="40">
+      <c r="Z13" s="9">
         <v>4536</v>
       </c>
     </row>
-    <row r="14" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1">
+    <row r="14" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="D14" s="46">
+      <c r="D14" s="13">
         <v>4869341</v>
       </c>
-      <c r="E14" s="46">
+      <c r="E14" s="13">
         <v>12983981</v>
       </c>
-      <c r="F14" s="46">
+      <c r="F14" s="13">
         <v>1926257</v>
       </c>
-      <c r="G14" s="46">
+      <c r="G14" s="13">
         <v>1297871</v>
       </c>
-      <c r="H14" s="46">
+      <c r="H14" s="13">
         <v>62528</v>
       </c>
-      <c r="I14" s="46">
+      <c r="I14" s="13">
         <v>706666</v>
       </c>
-      <c r="J14" s="46">
+      <c r="J14" s="13">
         <v>9781</v>
       </c>
-      <c r="K14" s="46">
+      <c r="K14" s="13">
         <v>32332</v>
       </c>
-      <c r="L14" s="46">
+      <c r="L14" s="13">
         <v>56388</v>
       </c>
-      <c r="M14" s="46">
+      <c r="M14" s="13">
         <v>434394</v>
       </c>
-      <c r="N14" s="46">
+      <c r="N14" s="13">
         <v>5660</v>
       </c>
-      <c r="O14" s="46">
+      <c r="O14" s="13">
         <v>131471</v>
       </c>
-      <c r="P14" s="46">
+      <c r="P14" s="13">
         <v>1216</v>
       </c>
-      <c r="Q14" s="46">
+      <c r="Q14" s="13">
         <v>3893</v>
       </c>
-      <c r="R14" s="46">
+      <c r="R14" s="13">
         <v>34454</v>
       </c>
-      <c r="S14" s="46">
+      <c r="S14" s="13">
         <v>1222</v>
       </c>
-      <c r="T14" s="46">
+      <c r="T14" s="13">
         <v>7029</v>
       </c>
-      <c r="U14" s="46">
+      <c r="U14" s="13">
         <v>4213</v>
       </c>
-      <c r="V14" s="46">
+      <c r="V14" s="13">
         <v>45671</v>
       </c>
-      <c r="W14" s="46">
+      <c r="W14" s="13">
         <v>62840</v>
       </c>
-      <c r="X14" s="46">
+      <c r="X14" s="13">
         <v>19602</v>
       </c>
-      <c r="Y14" s="46">
+      <c r="Y14" s="13">
         <v>6680</v>
       </c>
-      <c r="Z14" s="46">
+      <c r="Z14" s="13">
         <v>9180</v>
       </c>
     </row>
-    <row r="15" spans="1:26">
-[...17 lines deleted...]
-    <row r="17" spans="1:1">
+    <row r="15" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A15" s="61" t="s">
+        <v>75</v>
+      </c>
+      <c r="B15" s="61"/>
+      <c r="C15" s="61"/>
+      <c r="D15" s="61"/>
+      <c r="E15" s="61"/>
+      <c r="F15" s="61"/>
+    </row>
+    <row r="16" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A16" s="57" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" s="57"/>
+      <c r="C16" s="57"/>
+      <c r="D16" s="57"/>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A17" s="26" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:D16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A9BE0386-C132-46F4-952F-BB02B4F677F7}">
   <dimension ref="A1:Z20"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="A15" sqref="A15:F15"/>
+    <sheetView showGridLines="0" topLeftCell="N1" workbookViewId="0">
+      <selection activeCell="X15" sqref="X15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="24" width="20.7109375" style="27" customWidth="1"/>
     <col min="25" max="25" width="21.7109375" style="27" customWidth="1"/>
     <col min="26" max="27" width="20.7109375" style="27" customWidth="1"/>
     <col min="28" max="16384" width="11.42578125" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="66.75" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A2" s="16"/>
+    <row r="1" spans="1:26" ht="66.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:26" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="16" t="s">
+        <v>46</v>
+      </c>
       <c r="Z2" s="3" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:26" s="17" customFormat="1" ht="63.75">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" s="17" customFormat="1" ht="63.75" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>14</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>21</v>
       </c>
       <c r="J3" s="4" t="s">
         <v>13</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>22</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>16</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4" t="s">
         <v>18</v>
       </c>
       <c r="Q3" s="4" t="s">
         <v>15</v>
       </c>
       <c r="R3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="S3" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="T3" s="4" t="s">
         <v>17</v>
       </c>
       <c r="U3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="V3" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="W3" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="X3" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="Y3" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="Z3" s="4" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="4" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="4" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="18" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="40">
         <v>1989</v>
       </c>
-      <c r="D4" s="47">
+      <c r="D4" s="7">
         <v>123437552</v>
       </c>
-      <c r="E4" s="47">
+      <c r="E4" s="7">
         <v>14875699</v>
       </c>
-      <c r="F4" s="47">
+      <c r="F4" s="7">
         <v>16270108</v>
       </c>
-      <c r="G4" s="47">
+      <c r="G4" s="7">
         <v>88454</v>
       </c>
-      <c r="H4" s="47">
+      <c r="H4" s="7">
         <v>1024174</v>
       </c>
-      <c r="I4" s="47">
+      <c r="I4" s="7">
         <v>514300</v>
       </c>
-      <c r="J4" s="47">
+      <c r="J4" s="7">
         <v>56207</v>
       </c>
-      <c r="K4" s="47">
+      <c r="K4" s="7">
         <v>20132497</v>
       </c>
-      <c r="L4" s="47">
+      <c r="L4" s="7">
         <v>606089</v>
       </c>
-      <c r="M4" s="47">
+      <c r="M4" s="7">
         <v>115698</v>
       </c>
-      <c r="N4" s="47">
+      <c r="N4" s="7">
         <v>0</v>
       </c>
-      <c r="O4" s="47">
+      <c r="O4" s="7">
         <v>1059504</v>
       </c>
-      <c r="P4" s="47">
+      <c r="P4" s="7">
         <v>2471835</v>
       </c>
-      <c r="Q4" s="47">
+      <c r="Q4" s="7">
         <v>195970</v>
       </c>
-      <c r="R4" s="47">
+      <c r="R4" s="7">
         <v>1222349</v>
       </c>
-      <c r="S4" s="47">
+      <c r="S4" s="7">
         <v>1270725</v>
       </c>
-      <c r="T4" s="47">
+      <c r="T4" s="7">
         <v>1802</v>
       </c>
-      <c r="U4" s="47">
+      <c r="U4" s="7">
         <v>29387</v>
       </c>
-      <c r="V4" s="47">
+      <c r="V4" s="7">
         <v>63206</v>
       </c>
-      <c r="W4" s="47">
+      <c r="W4" s="7">
         <v>12581892</v>
       </c>
-      <c r="X4" s="47">
+      <c r="X4" s="7">
         <v>214793</v>
       </c>
-      <c r="Y4" s="47">
+      <c r="Y4" s="7">
         <v>955043</v>
       </c>
-      <c r="Z4" s="47">
+      <c r="Z4" s="7">
         <v>849799</v>
       </c>
     </row>
-    <row r="5" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="5" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="21" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="40">
         <v>1989.1111109999999</v>
       </c>
       <c r="C5" s="40">
         <v>7343</v>
       </c>
-      <c r="D5" s="48">
+      <c r="D5" s="9">
         <v>217311076</v>
       </c>
-      <c r="E5" s="48">
+      <c r="E5" s="9">
         <v>30227070</v>
       </c>
-      <c r="F5" s="48">
+      <c r="F5" s="9">
         <v>83629994</v>
       </c>
-      <c r="G5" s="48">
+      <c r="G5" s="9">
         <v>1359012</v>
       </c>
-      <c r="H5" s="48">
+      <c r="H5" s="9">
         <v>78717</v>
       </c>
-      <c r="I5" s="48">
+      <c r="I5" s="9">
         <v>2465025</v>
       </c>
-      <c r="J5" s="48">
+      <c r="J5" s="9">
         <v>703317</v>
       </c>
-      <c r="K5" s="48">
+      <c r="K5" s="9">
         <v>36053400</v>
       </c>
-      <c r="L5" s="48">
+      <c r="L5" s="9">
         <v>2336900</v>
       </c>
-      <c r="M5" s="48">
+      <c r="M5" s="9">
         <v>215419</v>
       </c>
-      <c r="N5" s="48">
+      <c r="N5" s="9">
         <v>0</v>
       </c>
-      <c r="O5" s="48">
+      <c r="O5" s="9">
         <v>1543375</v>
       </c>
-      <c r="P5" s="48">
+      <c r="P5" s="9">
         <v>838913</v>
       </c>
-      <c r="Q5" s="48">
+      <c r="Q5" s="9">
         <v>31527</v>
       </c>
-      <c r="R5" s="48">
+      <c r="R5" s="9">
         <v>2188156</v>
       </c>
-      <c r="S5" s="48">
+      <c r="S5" s="9">
         <v>1745252</v>
       </c>
-      <c r="T5" s="48">
+      <c r="T5" s="9">
         <v>2985</v>
       </c>
-      <c r="U5" s="48">
+      <c r="U5" s="9">
         <v>46396</v>
       </c>
-      <c r="V5" s="48">
+      <c r="V5" s="9">
         <v>174843</v>
       </c>
-      <c r="W5" s="48">
+      <c r="W5" s="9">
         <v>15535616</v>
       </c>
-      <c r="X5" s="48">
+      <c r="X5" s="9">
         <v>284421</v>
       </c>
-      <c r="Y5" s="48">
+      <c r="Y5" s="9">
         <v>1718877</v>
       </c>
-      <c r="Z5" s="48">
+      <c r="Z5" s="9">
         <v>569629</v>
       </c>
     </row>
-    <row r="6" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="6" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="40">
         <v>7343.1111110000002</v>
       </c>
       <c r="C6" s="40">
         <v>10733.42857</v>
       </c>
-      <c r="D6" s="48">
+      <c r="D6" s="9">
         <v>306365104</v>
       </c>
-      <c r="E6" s="48">
+      <c r="E6" s="9">
         <v>45019371</v>
       </c>
-      <c r="F6" s="48">
+      <c r="F6" s="9">
         <v>141875444</v>
       </c>
-      <c r="G6" s="48">
+      <c r="G6" s="9">
         <v>3809088</v>
       </c>
-      <c r="H6" s="48">
+      <c r="H6" s="9">
         <v>86053</v>
       </c>
-      <c r="I6" s="48">
+      <c r="I6" s="9">
         <v>3452075</v>
       </c>
-      <c r="J6" s="48">
+      <c r="J6" s="9">
         <v>711651</v>
       </c>
-      <c r="K6" s="48">
+      <c r="K6" s="9">
         <v>18840266</v>
       </c>
-      <c r="L6" s="48">
+      <c r="L6" s="9">
         <v>4982556</v>
       </c>
-      <c r="M6" s="48">
+      <c r="M6" s="9">
         <v>231887</v>
       </c>
-      <c r="N6" s="48">
+      <c r="N6" s="9">
         <v>0</v>
       </c>
-      <c r="O6" s="48">
+      <c r="O6" s="9">
         <v>1953249</v>
       </c>
-      <c r="P6" s="48">
+      <c r="P6" s="9">
         <v>462443</v>
       </c>
-      <c r="Q6" s="48">
+      <c r="Q6" s="9">
         <v>46383</v>
       </c>
-      <c r="R6" s="48">
+      <c r="R6" s="9">
         <v>2001525</v>
       </c>
-      <c r="S6" s="48">
+      <c r="S6" s="9">
         <v>697593</v>
       </c>
-      <c r="T6" s="48">
+      <c r="T6" s="9">
         <v>3338</v>
       </c>
-      <c r="U6" s="48">
+      <c r="U6" s="9">
         <v>67187</v>
       </c>
-      <c r="V6" s="48">
+      <c r="V6" s="9">
         <v>298402</v>
       </c>
-      <c r="W6" s="48">
+      <c r="W6" s="9">
         <v>15403876</v>
       </c>
-      <c r="X6" s="48">
+      <c r="X6" s="9">
         <v>401283</v>
       </c>
-      <c r="Y6" s="48">
+      <c r="Y6" s="9">
         <v>1689124</v>
       </c>
-      <c r="Z6" s="48">
+      <c r="Z6" s="9">
         <v>382313</v>
       </c>
     </row>
-    <row r="7" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="7" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="40">
         <v>10733.5</v>
       </c>
       <c r="C7" s="40">
         <v>13474.909089999999</v>
       </c>
-      <c r="D7" s="48">
+      <c r="D7" s="9">
         <v>361551664</v>
       </c>
-      <c r="E7" s="48">
+      <c r="E7" s="9">
         <v>57285080</v>
       </c>
-      <c r="F7" s="48">
+      <c r="F7" s="9">
         <v>186776989</v>
       </c>
-      <c r="G7" s="48">
+      <c r="G7" s="9">
         <v>6653957</v>
       </c>
-      <c r="H7" s="48">
+      <c r="H7" s="9">
         <v>111747</v>
       </c>
-      <c r="I7" s="48">
+      <c r="I7" s="9">
         <v>4282982</v>
       </c>
-      <c r="J7" s="48">
+      <c r="J7" s="9">
         <v>706044</v>
       </c>
-      <c r="K7" s="48">
+      <c r="K7" s="9">
         <v>12899272</v>
       </c>
-      <c r="L7" s="48">
+      <c r="L7" s="9">
         <v>5881830</v>
       </c>
-      <c r="M7" s="48">
+      <c r="M7" s="9">
         <v>251788</v>
       </c>
-      <c r="N7" s="48">
+      <c r="N7" s="9">
         <v>0</v>
       </c>
-      <c r="O7" s="48">
+      <c r="O7" s="9">
         <v>2375733</v>
       </c>
-      <c r="P7" s="48">
+      <c r="P7" s="9">
         <v>793762</v>
       </c>
-      <c r="Q7" s="48">
+      <c r="Q7" s="9">
         <v>32957</v>
       </c>
-      <c r="R7" s="48">
+      <c r="R7" s="9">
         <v>1967265</v>
       </c>
-      <c r="S7" s="48">
+      <c r="S7" s="9">
         <v>651738</v>
       </c>
-      <c r="T7" s="48">
+      <c r="T7" s="9">
         <v>4930</v>
       </c>
-      <c r="U7" s="48">
+      <c r="U7" s="9">
         <v>65026</v>
       </c>
-      <c r="V7" s="48">
+      <c r="V7" s="9">
         <v>434248</v>
       </c>
-      <c r="W7" s="48">
+      <c r="W7" s="9">
         <v>13781414</v>
       </c>
-      <c r="X7" s="48">
+      <c r="X7" s="9">
         <v>531401</v>
       </c>
-      <c r="Y7" s="48">
+      <c r="Y7" s="9">
         <v>1465042</v>
       </c>
-      <c r="Z7" s="48">
+      <c r="Z7" s="9">
         <v>604345</v>
       </c>
     </row>
-    <row r="8" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="8" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="40">
         <v>13475</v>
       </c>
       <c r="C8" s="40">
         <v>16179.6</v>
       </c>
-      <c r="D8" s="48">
+      <c r="D8" s="9">
         <v>338640395</v>
       </c>
-      <c r="E8" s="48">
+      <c r="E8" s="9">
         <v>67099450</v>
       </c>
-      <c r="F8" s="48">
+      <c r="F8" s="9">
         <v>231704909</v>
       </c>
-      <c r="G8" s="48">
+      <c r="G8" s="9">
         <v>10574369</v>
       </c>
-      <c r="H8" s="48">
+      <c r="H8" s="9">
         <v>165163</v>
       </c>
-      <c r="I8" s="48">
+      <c r="I8" s="9">
         <v>5228335</v>
       </c>
-      <c r="J8" s="48">
+      <c r="J8" s="9">
         <v>685934</v>
       </c>
-      <c r="K8" s="48">
+      <c r="K8" s="9">
         <v>9952856</v>
       </c>
-      <c r="L8" s="48">
+      <c r="L8" s="9">
         <v>5945378</v>
       </c>
-      <c r="M8" s="48">
+      <c r="M8" s="9">
         <v>365020</v>
       </c>
-      <c r="N8" s="48">
+      <c r="N8" s="9">
         <v>0</v>
       </c>
-      <c r="O8" s="48">
+      <c r="O8" s="9">
         <v>3078880</v>
       </c>
-      <c r="P8" s="48">
+      <c r="P8" s="9">
         <v>1145621</v>
       </c>
-      <c r="Q8" s="48">
+      <c r="Q8" s="9">
         <v>66503</v>
       </c>
-      <c r="R8" s="48">
+      <c r="R8" s="9">
         <v>2081169</v>
       </c>
-      <c r="S8" s="48">
+      <c r="S8" s="9">
         <v>760461</v>
       </c>
-      <c r="T8" s="48">
+      <c r="T8" s="9">
         <v>41967</v>
       </c>
-      <c r="U8" s="48">
+      <c r="U8" s="9">
         <v>120126</v>
       </c>
-      <c r="V8" s="48">
+      <c r="V8" s="9">
         <v>670799</v>
       </c>
-      <c r="W8" s="48">
+      <c r="W8" s="9">
         <v>14141173</v>
       </c>
-      <c r="X8" s="48">
+      <c r="X8" s="9">
         <v>660344</v>
       </c>
-      <c r="Y8" s="48">
+      <c r="Y8" s="9">
         <v>1534668</v>
       </c>
-      <c r="Z8" s="48">
+      <c r="Z8" s="9">
         <v>752971</v>
       </c>
     </row>
-    <row r="9" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="9" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="40">
         <v>16179.63636</v>
       </c>
       <c r="C9" s="40">
         <v>18796</v>
       </c>
-      <c r="D9" s="48">
+      <c r="D9" s="9">
         <v>367592583</v>
       </c>
-      <c r="E9" s="48">
+      <c r="E9" s="9">
         <v>79457742</v>
       </c>
-      <c r="F9" s="48">
+      <c r="F9" s="9">
         <v>212311697</v>
       </c>
-      <c r="G9" s="48">
+      <c r="G9" s="9">
         <v>12812863</v>
       </c>
-      <c r="H9" s="48">
+      <c r="H9" s="9">
         <v>383531</v>
       </c>
-      <c r="I9" s="48">
+      <c r="I9" s="9">
         <v>5909018</v>
       </c>
-      <c r="J9" s="48">
+      <c r="J9" s="9">
         <v>883535</v>
       </c>
-      <c r="K9" s="48">
+      <c r="K9" s="9">
         <v>7727154</v>
       </c>
-      <c r="L9" s="48">
+      <c r="L9" s="9">
         <v>5953793</v>
       </c>
-      <c r="M9" s="48">
+      <c r="M9" s="9">
         <v>646547</v>
       </c>
-      <c r="N9" s="48">
+      <c r="N9" s="9">
         <v>0</v>
       </c>
-      <c r="O9" s="48">
+      <c r="O9" s="9">
         <v>3755853</v>
       </c>
-      <c r="P9" s="48">
+      <c r="P9" s="9">
         <v>195123</v>
       </c>
-      <c r="Q9" s="48">
+      <c r="Q9" s="9">
         <v>70872</v>
       </c>
-      <c r="R9" s="48">
+      <c r="R9" s="9">
         <v>2096774</v>
       </c>
-      <c r="S9" s="48">
+      <c r="S9" s="9">
         <v>708662</v>
       </c>
-      <c r="T9" s="48">
+      <c r="T9" s="9">
         <v>141645</v>
       </c>
-      <c r="U9" s="48">
+      <c r="U9" s="9">
         <v>133415</v>
       </c>
-      <c r="V9" s="48">
+      <c r="V9" s="9">
         <v>832721</v>
       </c>
-      <c r="W9" s="48">
+      <c r="W9" s="9">
         <v>12911051</v>
       </c>
-      <c r="X9" s="48">
+      <c r="X9" s="9">
         <v>806086</v>
       </c>
-      <c r="Y9" s="48">
+      <c r="Y9" s="9">
         <v>1288352</v>
       </c>
-      <c r="Z9" s="48">
+      <c r="Z9" s="9">
         <v>721763</v>
       </c>
     </row>
-    <row r="10" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="10" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="40">
         <v>18796.25</v>
       </c>
       <c r="C10" s="40">
         <v>21836.727269999999</v>
       </c>
-      <c r="D10" s="48">
+      <c r="D10" s="9">
         <v>460282867</v>
       </c>
-      <c r="E10" s="48">
+      <c r="E10" s="9">
         <v>103339080</v>
       </c>
-      <c r="F10" s="48">
+      <c r="F10" s="9">
         <v>203088432</v>
       </c>
-      <c r="G10" s="48">
+      <c r="G10" s="9">
         <v>17073871</v>
       </c>
-      <c r="H10" s="48">
+      <c r="H10" s="9">
         <v>853459</v>
       </c>
-      <c r="I10" s="48">
+      <c r="I10" s="9">
         <v>7634497</v>
       </c>
-      <c r="J10" s="48">
+      <c r="J10" s="9">
         <v>1477587</v>
       </c>
-      <c r="K10" s="48">
+      <c r="K10" s="9">
         <v>7119853</v>
       </c>
-      <c r="L10" s="48">
+      <c r="L10" s="9">
         <v>6110238</v>
       </c>
-      <c r="M10" s="48">
+      <c r="M10" s="9">
         <v>1114123</v>
       </c>
-      <c r="N10" s="48">
+      <c r="N10" s="9">
         <v>0</v>
       </c>
-      <c r="O10" s="48">
+      <c r="O10" s="9">
         <v>4773298</v>
       </c>
-      <c r="P10" s="48">
+      <c r="P10" s="9">
         <v>886900</v>
       </c>
-      <c r="Q10" s="48">
+      <c r="Q10" s="9">
         <v>121053</v>
       </c>
-      <c r="R10" s="48">
+      <c r="R10" s="9">
         <v>2215909</v>
       </c>
-      <c r="S10" s="48">
+      <c r="S10" s="9">
         <v>795962</v>
       </c>
-      <c r="T10" s="48">
+      <c r="T10" s="9">
         <v>269064</v>
       </c>
-      <c r="U10" s="48">
+      <c r="U10" s="9">
         <v>172018</v>
       </c>
-      <c r="V10" s="48">
+      <c r="V10" s="9">
         <v>1096915</v>
       </c>
-      <c r="W10" s="48">
+      <c r="W10" s="9">
         <v>13636659</v>
       </c>
-      <c r="X10" s="48">
+      <c r="X10" s="9">
         <v>1203081</v>
       </c>
-      <c r="Y10" s="48">
+      <c r="Y10" s="9">
         <v>1407827</v>
       </c>
-      <c r="Z10" s="48">
+      <c r="Z10" s="9">
         <v>966398</v>
       </c>
     </row>
-    <row r="11" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="11" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="40">
         <v>21836.799999999999</v>
       </c>
       <c r="C11" s="40">
         <v>26136.799999999999</v>
       </c>
-      <c r="D11" s="48">
+      <c r="D11" s="9">
         <v>588512173</v>
       </c>
-      <c r="E11" s="48">
+      <c r="E11" s="9">
         <v>148048148</v>
       </c>
-      <c r="F11" s="48">
+      <c r="F11" s="9">
         <v>211168263</v>
       </c>
-      <c r="G11" s="48">
+      <c r="G11" s="9">
         <v>23705928</v>
       </c>
-      <c r="H11" s="48">
+      <c r="H11" s="9">
         <v>1604553</v>
       </c>
-      <c r="I11" s="48">
+      <c r="I11" s="9">
         <v>10879602</v>
       </c>
-      <c r="J11" s="48">
+      <c r="J11" s="9">
         <v>1982287</v>
       </c>
-      <c r="K11" s="48">
+      <c r="K11" s="9">
         <v>6595284</v>
       </c>
-      <c r="L11" s="48">
+      <c r="L11" s="9">
         <v>6084007</v>
       </c>
-      <c r="M11" s="48">
+      <c r="M11" s="9">
         <v>2006184</v>
       </c>
-      <c r="N11" s="48">
+      <c r="N11" s="9">
         <v>0</v>
       </c>
-      <c r="O11" s="48">
+      <c r="O11" s="9">
         <v>6837029</v>
       </c>
-      <c r="P11" s="48">
+      <c r="P11" s="9">
         <v>1090638</v>
       </c>
-      <c r="Q11" s="48">
+      <c r="Q11" s="9">
         <v>197920</v>
       </c>
-      <c r="R11" s="48">
+      <c r="R11" s="9">
         <v>2784388</v>
       </c>
-      <c r="S11" s="48">
+      <c r="S11" s="9">
         <v>854985</v>
       </c>
-      <c r="T11" s="48">
+      <c r="T11" s="9">
         <v>461347</v>
       </c>
-      <c r="U11" s="48">
+      <c r="U11" s="9">
         <v>282069</v>
       </c>
-      <c r="V11" s="48">
+      <c r="V11" s="9">
         <v>1583639</v>
       </c>
-      <c r="W11" s="48">
+      <c r="W11" s="9">
         <v>16282274</v>
       </c>
-      <c r="X11" s="48">
+      <c r="X11" s="9">
         <v>1762594</v>
       </c>
-      <c r="Y11" s="48">
+      <c r="Y11" s="9">
         <v>1564239</v>
       </c>
-      <c r="Z11" s="48">
+      <c r="Z11" s="9">
         <v>1367020</v>
       </c>
     </row>
-    <row r="12" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="12" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="21" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="42">
         <v>26137</v>
       </c>
       <c r="C12" s="40">
         <v>34466.5</v>
       </c>
-      <c r="D12" s="48">
+      <c r="D12" s="9">
         <v>864196568</v>
       </c>
-      <c r="E12" s="48">
+      <c r="E12" s="9">
         <v>262933242</v>
       </c>
-      <c r="F12" s="48">
+      <c r="F12" s="9">
         <v>226564106</v>
       </c>
-      <c r="G12" s="48">
+      <c r="G12" s="9">
         <v>33194756</v>
       </c>
-      <c r="H12" s="48">
+      <c r="H12" s="9">
         <v>4414450</v>
       </c>
-      <c r="I12" s="48">
+      <c r="I12" s="9">
         <v>17968811</v>
       </c>
-      <c r="J12" s="48">
+      <c r="J12" s="9">
         <v>5269274</v>
       </c>
-      <c r="K12" s="48">
+      <c r="K12" s="9">
         <v>8199193</v>
       </c>
-      <c r="L12" s="48">
+      <c r="L12" s="9">
         <v>6303354</v>
       </c>
-      <c r="M12" s="48">
+      <c r="M12" s="9">
         <v>4478652</v>
       </c>
-      <c r="N12" s="48">
+      <c r="N12" s="9">
         <v>0</v>
       </c>
-      <c r="O12" s="48">
+      <c r="O12" s="9">
         <v>11563241</v>
       </c>
-      <c r="P12" s="48">
+      <c r="P12" s="9">
         <v>1961481</v>
       </c>
-      <c r="Q12" s="48">
+      <c r="Q12" s="9">
         <v>446142</v>
       </c>
-      <c r="R12" s="48">
+      <c r="R12" s="9">
         <v>3952098</v>
       </c>
-      <c r="S12" s="48">
+      <c r="S12" s="9">
         <v>1466334</v>
       </c>
-      <c r="T12" s="48">
+      <c r="T12" s="9">
         <v>1157124</v>
       </c>
-      <c r="U12" s="48">
+      <c r="U12" s="9">
         <v>561747</v>
       </c>
-      <c r="V12" s="48">
+      <c r="V12" s="9">
         <v>2555857</v>
       </c>
-      <c r="W12" s="48">
+      <c r="W12" s="9">
         <v>21366143</v>
       </c>
-      <c r="X12" s="48">
+      <c r="X12" s="9">
         <v>3167617</v>
       </c>
-      <c r="Y12" s="48">
+      <c r="Y12" s="9">
         <v>2035819</v>
       </c>
-      <c r="Z12" s="48">
+      <c r="Z12" s="9">
         <v>2663943</v>
       </c>
     </row>
-    <row r="13" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="23" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="41">
         <v>34466.666669999999</v>
       </c>
       <c r="C13" s="11"/>
-      <c r="D13" s="48">
+      <c r="D13" s="9">
         <v>2392005623</v>
       </c>
-      <c r="E13" s="48">
+      <c r="E13" s="9">
         <v>4801698147</v>
       </c>
-      <c r="F13" s="48">
+      <c r="F13" s="9">
         <v>228802402</v>
       </c>
-      <c r="G13" s="48">
+      <c r="G13" s="9">
         <v>39330253</v>
       </c>
-      <c r="H13" s="48">
+      <c r="H13" s="9">
         <v>206107487</v>
       </c>
-      <c r="I13" s="48">
+      <c r="I13" s="9">
         <v>52584714</v>
       </c>
-      <c r="J13" s="48">
+      <c r="J13" s="9">
         <v>92732246</v>
       </c>
-      <c r="K13" s="48">
+      <c r="K13" s="9">
         <v>10004261</v>
       </c>
-      <c r="L13" s="48">
+      <c r="L13" s="9">
         <v>6304286</v>
       </c>
-      <c r="M13" s="48">
+      <c r="M13" s="9">
         <v>57617977</v>
       </c>
-      <c r="N13" s="48">
+      <c r="N13" s="9">
         <v>43946149</v>
       </c>
-      <c r="O13" s="48">
+      <c r="O13" s="9">
         <v>25331129</v>
       </c>
-      <c r="P13" s="48">
+      <c r="P13" s="9">
         <v>12945927</v>
       </c>
-      <c r="Q13" s="48">
+      <c r="Q13" s="9">
         <v>33142602</v>
       </c>
-      <c r="R13" s="48">
+      <c r="R13" s="9">
         <v>5222453</v>
       </c>
-      <c r="S13" s="48">
+      <c r="S13" s="9">
         <v>10711644</v>
       </c>
-      <c r="T13" s="48">
+      <c r="T13" s="9">
         <v>6836648</v>
       </c>
-      <c r="U13" s="48">
+      <c r="U13" s="9">
         <v>2301754</v>
       </c>
-      <c r="V13" s="48">
+      <c r="V13" s="9">
         <v>5247756</v>
       </c>
-      <c r="W13" s="48">
+      <c r="W13" s="9">
         <v>28024535</v>
       </c>
-      <c r="X13" s="48">
+      <c r="X13" s="9">
         <v>11514254</v>
       </c>
-      <c r="Y13" s="48">
+      <c r="Y13" s="9">
         <v>3034402</v>
       </c>
-      <c r="Z13" s="48">
+      <c r="Z13" s="9">
         <v>13105437</v>
       </c>
     </row>
-    <row r="14" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1">
+    <row r="14" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="13"/>
       <c r="C14" s="13"/>
-      <c r="D14" s="49">
+      <c r="D14" s="13">
         <v>6019895605</v>
       </c>
-      <c r="E14" s="49">
+      <c r="E14" s="13">
         <v>5609983029</v>
       </c>
-      <c r="F14" s="49">
+      <c r="F14" s="13">
         <v>1742192344</v>
       </c>
-      <c r="G14" s="49">
+      <c r="G14" s="13">
         <v>148602551</v>
       </c>
-      <c r="H14" s="49">
+      <c r="H14" s="13">
         <v>214829334</v>
       </c>
-      <c r="I14" s="49">
+      <c r="I14" s="13">
         <v>110919359</v>
       </c>
-      <c r="J14" s="49">
+      <c r="J14" s="13">
         <v>105208082</v>
       </c>
-      <c r="K14" s="49">
+      <c r="K14" s="13">
         <v>137524036</v>
       </c>
-      <c r="L14" s="49">
+      <c r="L14" s="13">
         <v>50508431</v>
       </c>
-      <c r="M14" s="49">
+      <c r="M14" s="13">
         <v>67043295</v>
       </c>
-      <c r="N14" s="49">
+      <c r="N14" s="13">
         <v>43946149</v>
       </c>
-      <c r="O14" s="49">
+      <c r="O14" s="13">
         <v>62271291</v>
       </c>
-      <c r="P14" s="49">
+      <c r="P14" s="13">
         <v>22792643</v>
       </c>
-      <c r="Q14" s="49">
+      <c r="Q14" s="13">
         <v>34351929</v>
       </c>
-      <c r="R14" s="49">
+      <c r="R14" s="13">
         <v>25732086</v>
       </c>
-      <c r="S14" s="49">
+      <c r="S14" s="13">
         <v>19663356</v>
       </c>
-      <c r="T14" s="49">
+      <c r="T14" s="13">
         <v>8920850</v>
       </c>
-      <c r="U14" s="49">
+      <c r="U14" s="13">
         <v>3779125</v>
       </c>
-      <c r="V14" s="49">
+      <c r="V14" s="13">
         <v>12958386</v>
       </c>
-      <c r="W14" s="49">
+      <c r="W14" s="13">
         <v>163664633</v>
       </c>
-      <c r="X14" s="49">
+      <c r="X14" s="13">
         <v>20545874</v>
       </c>
-      <c r="Y14" s="49">
+      <c r="Y14" s="13">
         <v>16693393</v>
       </c>
-      <c r="Z14" s="49">
+      <c r="Z14" s="13">
         <v>21983618</v>
       </c>
     </row>
-    <row r="15" spans="1:26">
-[...10 lines deleted...]
-      <c r="A16" s="51" t="s">
+    <row r="15" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A15" s="61" t="s">
+        <v>75</v>
+      </c>
+      <c r="B15" s="61"/>
+      <c r="C15" s="61"/>
+      <c r="D15" s="61"/>
+      <c r="E15" s="61"/>
+      <c r="F15" s="61"/>
+    </row>
+    <row r="16" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A16" s="57" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" s="57"/>
+      <c r="C16" s="57"/>
+      <c r="D16" s="57"/>
+    </row>
+    <row r="17" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A17" s="26" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="X20" s="44"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A15:F15"/>
+    <mergeCell ref="A16:D16"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1BC2A896-8443-4D4A-AC22-809DF2261E8A}">
+  <dimension ref="A1:Z17"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="D14" sqref="D14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="24" width="20.7109375" style="27" customWidth="1"/>
+    <col min="25" max="25" width="21.7109375" style="27" customWidth="1"/>
+    <col min="26" max="27" width="20.7109375" style="27" customWidth="1"/>
+    <col min="28" max="16384" width="11.42578125" style="27"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:26" ht="66.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:26" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="16" t="s">
+        <v>46</v>
+      </c>
+      <c r="Z2" s="3" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" s="17" customFormat="1" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="E3" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="F3" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="G3" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="H3" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="J3" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="K3" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="M3" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="N3" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="O3" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="P3" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q3" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="R3" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="S3" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="T3" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="U3" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="V3" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="W3" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="X3" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="Y3" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z3" s="4" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="7"/>
+      <c r="C4" s="40">
+        <v>1972</v>
+      </c>
+      <c r="D4" s="49">
+        <v>127404</v>
+      </c>
+      <c r="E4" s="49">
+        <v>337610</v>
+      </c>
+      <c r="F4" s="49">
+        <v>41115</v>
+      </c>
+      <c r="G4" s="49">
+        <v>1984</v>
+      </c>
+      <c r="H4" s="49">
+        <v>1110</v>
+      </c>
+      <c r="I4" s="49">
+        <v>12175</v>
+      </c>
+      <c r="J4" s="49">
+        <v>299</v>
+      </c>
+      <c r="K4" s="49">
+        <v>5030</v>
+      </c>
+      <c r="L4" s="49">
+        <v>106</v>
+      </c>
+      <c r="M4" s="49">
+        <v>4394</v>
+      </c>
+      <c r="N4" s="49">
+        <v>0</v>
+      </c>
+      <c r="O4" s="49">
+        <v>2796</v>
+      </c>
+      <c r="P4" s="49">
+        <v>77</v>
+      </c>
+      <c r="Q4" s="49">
+        <v>107</v>
+      </c>
+      <c r="R4" s="49">
+        <v>1864</v>
+      </c>
+      <c r="S4" s="49">
+        <v>90</v>
+      </c>
+      <c r="T4" s="49">
+        <v>49</v>
+      </c>
+      <c r="U4" s="49">
+        <v>28</v>
+      </c>
+      <c r="V4" s="49">
+        <v>257</v>
+      </c>
+      <c r="W4" s="49">
+        <v>1907</v>
+      </c>
+      <c r="X4" s="49">
+        <v>222</v>
+      </c>
+      <c r="Y4" s="49">
+        <v>303</v>
+      </c>
+      <c r="Z4" s="49">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="40">
+        <v>1972.1666667</v>
+      </c>
+      <c r="C5" s="40">
+        <v>7636.6</v>
+      </c>
+      <c r="D5" s="40">
+        <v>246694</v>
+      </c>
+      <c r="E5" s="40">
+        <v>653470</v>
+      </c>
+      <c r="F5" s="40">
+        <v>164975</v>
+      </c>
+      <c r="G5" s="40">
+        <v>21465</v>
+      </c>
+      <c r="H5" s="40">
+        <v>1088</v>
+      </c>
+      <c r="I5" s="40">
+        <v>31788</v>
+      </c>
+      <c r="J5" s="40">
+        <v>893</v>
+      </c>
+      <c r="K5" s="40">
+        <v>8854</v>
+      </c>
+      <c r="L5" s="40">
+        <v>286</v>
+      </c>
+      <c r="M5" s="40">
+        <v>7093</v>
+      </c>
+      <c r="N5" s="40">
+        <v>0</v>
+      </c>
+      <c r="O5" s="40">
+        <v>3906</v>
+      </c>
+      <c r="P5" s="40">
+        <v>39</v>
+      </c>
+      <c r="Q5" s="40">
+        <v>72</v>
+      </c>
+      <c r="R5" s="40">
+        <v>3337</v>
+      </c>
+      <c r="S5" s="40">
+        <v>106</v>
+      </c>
+      <c r="T5" s="40">
+        <v>52</v>
+      </c>
+      <c r="U5" s="40">
+        <v>58</v>
+      </c>
+      <c r="V5" s="40">
+        <v>778</v>
+      </c>
+      <c r="W5" s="40">
+        <v>2441</v>
+      </c>
+      <c r="X5" s="40">
+        <v>443</v>
+      </c>
+      <c r="Y5" s="40">
+        <v>504</v>
+      </c>
+      <c r="Z5" s="40">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B6" s="40">
+        <v>7636.6666667</v>
+      </c>
+      <c r="C6" s="40">
+        <v>11249.25</v>
+      </c>
+      <c r="D6" s="40">
+        <v>358928</v>
+      </c>
+      <c r="E6" s="40">
+        <v>963168</v>
+      </c>
+      <c r="F6" s="40">
+        <v>229520</v>
+      </c>
+      <c r="G6" s="40">
+        <v>50532</v>
+      </c>
+      <c r="H6" s="40">
+        <v>1132</v>
+      </c>
+      <c r="I6" s="40">
+        <v>44684</v>
+      </c>
+      <c r="J6" s="40">
+        <v>456</v>
+      </c>
+      <c r="K6" s="40">
+        <v>4910</v>
+      </c>
+      <c r="L6" s="40">
+        <v>365</v>
+      </c>
+      <c r="M6" s="40">
+        <v>8504</v>
+      </c>
+      <c r="N6" s="40">
+        <v>0</v>
+      </c>
+      <c r="O6" s="40">
+        <v>4925</v>
+      </c>
+      <c r="P6" s="40">
+        <v>38</v>
+      </c>
+      <c r="Q6" s="40">
+        <v>52</v>
+      </c>
+      <c r="R6" s="40">
+        <v>3231</v>
+      </c>
+      <c r="S6" s="40">
+        <v>69</v>
+      </c>
+      <c r="T6" s="40">
+        <v>103</v>
+      </c>
+      <c r="U6" s="40">
+        <v>76</v>
+      </c>
+      <c r="V6" s="40">
+        <v>1486</v>
+      </c>
+      <c r="W6" s="40">
+        <v>2470</v>
+      </c>
+      <c r="X6" s="40">
+        <v>550</v>
+      </c>
+      <c r="Y6" s="40">
+        <v>496</v>
+      </c>
+      <c r="Z6" s="40">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="40">
+        <v>11249.333333</v>
+      </c>
+      <c r="C7" s="40">
+        <v>14130.666667</v>
+      </c>
+      <c r="D7" s="40">
+        <v>414364</v>
+      </c>
+      <c r="E7" s="40">
+        <v>1164079</v>
+      </c>
+      <c r="F7" s="40">
+        <v>261902</v>
+      </c>
+      <c r="G7" s="40">
+        <v>79459</v>
+      </c>
+      <c r="H7" s="40">
+        <v>1525</v>
+      </c>
+      <c r="I7" s="40">
+        <v>52460</v>
+      </c>
+      <c r="J7" s="40">
+        <v>423</v>
+      </c>
+      <c r="K7" s="40">
+        <v>3280</v>
+      </c>
+      <c r="L7" s="40">
+        <v>1013</v>
+      </c>
+      <c r="M7" s="40">
+        <v>10429</v>
+      </c>
+      <c r="N7" s="40">
+        <v>0</v>
+      </c>
+      <c r="O7" s="40">
+        <v>5696</v>
+      </c>
+      <c r="P7" s="40">
+        <v>41</v>
+      </c>
+      <c r="Q7" s="40">
+        <v>55</v>
+      </c>
+      <c r="R7" s="40">
+        <v>2911</v>
+      </c>
+      <c r="S7" s="40">
+        <v>64</v>
+      </c>
+      <c r="T7" s="40">
+        <v>145</v>
+      </c>
+      <c r="U7" s="40">
+        <v>145</v>
+      </c>
+      <c r="V7" s="40">
+        <v>2242</v>
+      </c>
+      <c r="W7" s="40">
+        <v>2360</v>
+      </c>
+      <c r="X7" s="40">
+        <v>626</v>
+      </c>
+      <c r="Y7" s="40">
+        <v>377</v>
+      </c>
+      <c r="Z7" s="40">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="40">
+        <v>14130.75</v>
+      </c>
+      <c r="C8" s="40">
+        <v>16881.333332999999</v>
+      </c>
+      <c r="D8" s="40">
+        <v>379223</v>
+      </c>
+      <c r="E8" s="40">
+        <v>1315157</v>
+      </c>
+      <c r="F8" s="40">
+        <v>277872</v>
+      </c>
+      <c r="G8" s="40">
+        <v>112787</v>
+      </c>
+      <c r="H8" s="40">
+        <v>2408</v>
+      </c>
+      <c r="I8" s="40">
+        <v>56235</v>
+      </c>
+      <c r="J8" s="40">
+        <v>405</v>
+      </c>
+      <c r="K8" s="40">
+        <v>2601</v>
+      </c>
+      <c r="L8" s="40">
+        <v>2371</v>
+      </c>
+      <c r="M8" s="40">
+        <v>14471</v>
+      </c>
+      <c r="N8" s="40">
+        <v>0</v>
+      </c>
+      <c r="O8" s="40">
+        <v>7068</v>
+      </c>
+      <c r="P8" s="40">
+        <v>44</v>
+      </c>
+      <c r="Q8" s="40">
         <v>62</v>
       </c>
-      <c r="B16" s="51"/>
-[...3 lines deleted...]
-    <row r="17" spans="1:24">
+      <c r="R8" s="40">
+        <v>3010</v>
+      </c>
+      <c r="S8" s="40">
+        <v>56</v>
+      </c>
+      <c r="T8" s="40">
+        <v>302</v>
+      </c>
+      <c r="U8" s="40">
+        <v>191</v>
+      </c>
+      <c r="V8" s="40">
+        <v>3190</v>
+      </c>
+      <c r="W8" s="40">
+        <v>2473</v>
+      </c>
+      <c r="X8" s="40">
+        <v>828</v>
+      </c>
+      <c r="Y8" s="40">
+        <v>337</v>
+      </c>
+      <c r="Z8" s="40">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="40">
+        <v>16881.400000000001</v>
+      </c>
+      <c r="C9" s="40">
+        <v>19601.25</v>
+      </c>
+      <c r="D9" s="40">
+        <v>414559</v>
+      </c>
+      <c r="E9" s="40">
+        <v>1431698</v>
+      </c>
+      <c r="F9" s="40">
+        <v>233441</v>
+      </c>
+      <c r="G9" s="40">
+        <v>131211</v>
+      </c>
+      <c r="H9" s="40">
+        <v>4294</v>
+      </c>
+      <c r="I9" s="40">
+        <v>62635</v>
+      </c>
+      <c r="J9" s="40">
+        <v>458</v>
+      </c>
+      <c r="K9" s="40">
+        <v>2106</v>
+      </c>
+      <c r="L9" s="40">
+        <v>2742</v>
+      </c>
+      <c r="M9" s="40">
+        <v>22532</v>
+      </c>
+      <c r="N9" s="40">
+        <v>0</v>
+      </c>
+      <c r="O9" s="40">
+        <v>8253</v>
+      </c>
+      <c r="P9" s="40">
+        <v>46</v>
+      </c>
+      <c r="Q9" s="40">
+        <v>77</v>
+      </c>
+      <c r="R9" s="40">
+        <v>2829</v>
+      </c>
+      <c r="S9" s="40">
+        <v>57</v>
+      </c>
+      <c r="T9" s="40">
+        <v>486</v>
+      </c>
+      <c r="U9" s="40">
+        <v>238</v>
+      </c>
+      <c r="V9" s="40">
+        <v>3478</v>
+      </c>
+      <c r="W9" s="40">
+        <v>2453</v>
+      </c>
+      <c r="X9" s="40">
+        <v>997</v>
+      </c>
+      <c r="Y9" s="40">
+        <v>371</v>
+      </c>
+      <c r="Z9" s="40">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="40">
+        <v>19601.333332999999</v>
+      </c>
+      <c r="C10" s="40">
+        <v>22764.888889000002</v>
+      </c>
+      <c r="D10" s="40">
+        <v>490352</v>
+      </c>
+      <c r="E10" s="40">
+        <v>1614677</v>
+      </c>
+      <c r="F10" s="40">
+        <v>201886</v>
+      </c>
+      <c r="G10" s="40">
+        <v>167113</v>
+      </c>
+      <c r="H10" s="40">
+        <v>6374</v>
+      </c>
+      <c r="I10" s="40">
+        <v>71791</v>
+      </c>
+      <c r="J10" s="40">
+        <v>503</v>
+      </c>
+      <c r="K10" s="40">
+        <v>1913</v>
+      </c>
+      <c r="L10" s="40">
+        <v>2705</v>
+      </c>
+      <c r="M10" s="40">
+        <v>32437</v>
+      </c>
+      <c r="N10" s="40">
+        <v>0</v>
+      </c>
+      <c r="O10" s="40">
+        <v>10274</v>
+      </c>
+      <c r="P10" s="40">
+        <v>65</v>
+      </c>
+      <c r="Q10" s="40">
+        <v>108</v>
+      </c>
+      <c r="R10" s="40">
+        <v>3029</v>
+      </c>
+      <c r="S10" s="40">
+        <v>62</v>
+      </c>
+      <c r="T10" s="40">
+        <v>638</v>
+      </c>
+      <c r="U10" s="40">
+        <v>377</v>
+      </c>
+      <c r="V10" s="40">
+        <v>4299</v>
+      </c>
+      <c r="W10" s="40">
+        <v>2706</v>
+      </c>
+      <c r="X10" s="40">
+        <v>1466</v>
+      </c>
+      <c r="Y10" s="40">
+        <v>373</v>
+      </c>
+      <c r="Z10" s="40">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="40">
+        <v>22765</v>
+      </c>
+      <c r="C11" s="40">
+        <v>27310.799999999999</v>
+      </c>
+      <c r="D11" s="40">
+        <v>586732</v>
+      </c>
+      <c r="E11" s="40">
+        <v>1852774</v>
+      </c>
+      <c r="F11" s="40">
+        <v>189442</v>
+      </c>
+      <c r="G11" s="40">
+        <v>219453</v>
+      </c>
+      <c r="H11" s="40">
+        <v>9910</v>
+      </c>
+      <c r="I11" s="40">
+        <v>87896</v>
+      </c>
+      <c r="J11" s="40">
+        <v>801</v>
+      </c>
+      <c r="K11" s="40">
+        <v>1939</v>
+      </c>
+      <c r="L11" s="40">
+        <v>2792</v>
+      </c>
+      <c r="M11" s="40">
+        <v>48412</v>
+      </c>
+      <c r="N11" s="40">
+        <v>0</v>
+      </c>
+      <c r="O11" s="40">
+        <v>14994</v>
+      </c>
+      <c r="P11" s="40">
+        <v>73</v>
+      </c>
+      <c r="Q11" s="40">
+        <v>173</v>
+      </c>
+      <c r="R11" s="40">
+        <v>3671</v>
+      </c>
+      <c r="S11" s="40">
+        <v>72</v>
+      </c>
+      <c r="T11" s="40">
+        <v>895</v>
+      </c>
+      <c r="U11" s="40">
+        <v>560</v>
+      </c>
+      <c r="V11" s="40">
+        <v>6282</v>
+      </c>
+      <c r="W11" s="40">
+        <v>3274</v>
+      </c>
+      <c r="X11" s="40">
+        <v>2141</v>
+      </c>
+      <c r="Y11" s="40">
+        <v>418</v>
+      </c>
+      <c r="Z11" s="40">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="42">
+        <v>27311</v>
+      </c>
+      <c r="C12" s="40">
+        <v>35876</v>
+      </c>
+      <c r="D12" s="40">
+        <v>770627</v>
+      </c>
+      <c r="E12" s="40">
+        <v>2148926</v>
+      </c>
+      <c r="F12" s="40">
+        <v>177173</v>
+      </c>
+      <c r="G12" s="40">
+        <v>274319</v>
+      </c>
+      <c r="H12" s="40">
+        <v>17323</v>
+      </c>
+      <c r="I12" s="40">
+        <v>113223</v>
+      </c>
+      <c r="J12" s="40">
+        <v>1326</v>
+      </c>
+      <c r="K12" s="40">
+        <v>2242</v>
+      </c>
+      <c r="L12" s="40">
+        <v>1499</v>
+      </c>
+      <c r="M12" s="40">
+        <v>78832</v>
+      </c>
+      <c r="N12" s="40">
+        <v>0</v>
+      </c>
+      <c r="O12" s="40">
+        <v>23640</v>
+      </c>
+      <c r="P12" s="40">
+        <v>144</v>
+      </c>
+      <c r="Q12" s="40">
+        <v>360</v>
+      </c>
+      <c r="R12" s="40">
+        <v>4788</v>
+      </c>
+      <c r="S12" s="40">
+        <v>130</v>
+      </c>
+      <c r="T12" s="40">
+        <v>1284</v>
+      </c>
+      <c r="U12" s="40">
+        <v>842</v>
+      </c>
+      <c r="V12" s="40">
+        <v>9579</v>
+      </c>
+      <c r="W12" s="40">
+        <v>4307</v>
+      </c>
+      <c r="X12" s="40">
+        <v>3567</v>
+      </c>
+      <c r="Y12" s="40">
+        <v>517</v>
+      </c>
+      <c r="Z12" s="40">
+        <v>2346</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="41">
+        <v>35876.25</v>
+      </c>
+      <c r="C13" s="11"/>
+      <c r="D13" s="40">
+        <v>1357114</v>
+      </c>
+      <c r="E13" s="40">
+        <v>2731622</v>
+      </c>
+      <c r="F13" s="40">
+        <v>168876</v>
+      </c>
+      <c r="G13" s="40">
+        <v>261275</v>
+      </c>
+      <c r="H13" s="40">
+        <v>55851</v>
+      </c>
+      <c r="I13" s="40">
+        <v>216658</v>
+      </c>
+      <c r="J13" s="40">
+        <v>4594</v>
+      </c>
+      <c r="K13" s="40">
+        <v>2898</v>
+      </c>
+      <c r="L13" s="40">
+        <v>387</v>
+      </c>
+      <c r="M13" s="40">
+        <v>206072</v>
+      </c>
+      <c r="N13" s="40">
+        <v>7008</v>
+      </c>
+      <c r="O13" s="40">
+        <v>50137</v>
+      </c>
+      <c r="P13" s="40">
+        <v>443</v>
+      </c>
+      <c r="Q13" s="40">
+        <v>3661</v>
+      </c>
+      <c r="R13" s="40">
+        <v>6501</v>
+      </c>
+      <c r="S13" s="40">
+        <v>452</v>
+      </c>
+      <c r="T13" s="40">
+        <v>4050</v>
+      </c>
+      <c r="U13" s="40">
+        <v>2065</v>
+      </c>
+      <c r="V13" s="40">
+        <v>19299</v>
+      </c>
+      <c r="W13" s="40">
+        <v>6246</v>
+      </c>
+      <c r="X13" s="40">
+        <v>10412</v>
+      </c>
+      <c r="Y13" s="40">
+        <v>803</v>
+      </c>
+      <c r="Z13" s="40">
+        <v>5864</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="C14" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="D14" s="50">
+        <v>5145997</v>
+      </c>
+      <c r="E14" s="50">
+        <v>14213181</v>
+      </c>
+      <c r="F14" s="50">
+        <v>1946202</v>
+      </c>
+      <c r="G14" s="50">
+        <v>1319598</v>
+      </c>
+      <c r="H14" s="51">
+        <v>101015</v>
+      </c>
+      <c r="I14" s="50">
+        <v>749545</v>
+      </c>
+      <c r="J14" s="51">
+        <v>10158</v>
+      </c>
+      <c r="K14" s="51">
+        <v>35773</v>
+      </c>
+      <c r="L14" s="50">
+        <v>14266</v>
+      </c>
+      <c r="M14" s="51">
+        <v>433176</v>
+      </c>
+      <c r="N14" s="51">
+        <v>7008</v>
+      </c>
+      <c r="O14" s="50">
+        <v>131689</v>
+      </c>
+      <c r="P14" s="51">
+        <v>1010</v>
+      </c>
+      <c r="Q14" s="51">
+        <v>4727</v>
+      </c>
+      <c r="R14" s="50">
+        <v>35171</v>
+      </c>
+      <c r="S14" s="50">
+        <v>1158</v>
+      </c>
+      <c r="T14" s="51">
+        <v>8004</v>
+      </c>
+      <c r="U14" s="50">
+        <v>4580</v>
+      </c>
+      <c r="V14" s="50">
+        <v>50890</v>
+      </c>
+      <c r="W14" s="50">
+        <v>30637</v>
+      </c>
+      <c r="X14" s="50">
+        <v>21252</v>
+      </c>
+      <c r="Y14" s="50">
+        <v>4499</v>
+      </c>
+      <c r="Z14" s="51">
+        <v>11090</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A15" s="61" t="s">
+        <v>75</v>
+      </c>
+      <c r="B15" s="61"/>
+      <c r="C15" s="61"/>
+      <c r="D15" s="61"/>
+      <c r="E15" s="61"/>
+      <c r="F15" s="61"/>
+    </row>
+    <row r="16" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A16" s="57" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" s="57"/>
+      <c r="C16" s="57"/>
+      <c r="D16" s="57"/>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A17" s="26" t="s">
+        <v>64</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A15:F15"/>
+    <mergeCell ref="A16:D16"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{81FC99DA-DBAA-4D1A-BC17-95F3CEC1BBD3}">
+  <dimension ref="A1:Z17"/>
+  <sheetViews>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <selection activeCell="A15" sqref="A15:F15"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="24" width="20.7109375" style="27" customWidth="1"/>
+    <col min="25" max="25" width="21.7109375" style="27" customWidth="1"/>
+    <col min="26" max="27" width="20.7109375" style="27" customWidth="1"/>
+    <col min="28" max="16384" width="11.42578125" style="27"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:26" ht="66.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:26" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="16"/>
+      <c r="Z2" s="3" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" s="17" customFormat="1" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A3" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="E3" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="F3" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="G3" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="H3" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="J3" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="K3" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="L3" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="M3" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="N3" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="O3" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="P3" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q3" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="R3" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="S3" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="T3" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="U3" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="V3" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="W3" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="X3" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="Y3" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="Z3" s="4" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="7"/>
+      <c r="C4" s="40">
+        <v>1972</v>
+      </c>
+      <c r="D4" s="46">
+        <v>124519281</v>
+      </c>
+      <c r="E4" s="46">
+        <v>18882892</v>
+      </c>
+      <c r="F4" s="46">
+        <v>18120401</v>
+      </c>
+      <c r="G4" s="46">
+        <v>91130</v>
+      </c>
+      <c r="H4" s="46">
+        <v>1205187</v>
+      </c>
+      <c r="I4" s="46">
+        <v>500718</v>
+      </c>
+      <c r="J4" s="46">
+        <v>53594</v>
+      </c>
+      <c r="K4" s="46">
+        <v>21906061</v>
+      </c>
+      <c r="L4" s="46">
+        <v>83123</v>
+      </c>
+      <c r="M4" s="46">
+        <v>102829</v>
+      </c>
+      <c r="N4" s="46">
+        <v>0</v>
+      </c>
+      <c r="O4" s="46">
+        <v>1139739</v>
+      </c>
+      <c r="P4" s="46">
+        <v>1556101</v>
+      </c>
+      <c r="Q4" s="46">
+        <v>317408</v>
+      </c>
+      <c r="R4" s="46">
+        <v>1806086</v>
+      </c>
+      <c r="S4" s="46">
+        <v>1380162</v>
+      </c>
+      <c r="T4" s="46">
+        <v>9462</v>
+      </c>
+      <c r="U4" s="46">
+        <v>39483</v>
+      </c>
+      <c r="V4" s="46">
+        <v>120920</v>
+      </c>
+      <c r="W4" s="46">
+        <v>4867103</v>
+      </c>
+      <c r="X4" s="46">
+        <v>231508</v>
+      </c>
+      <c r="Y4" s="46">
+        <v>783245</v>
+      </c>
+      <c r="Z4" s="46">
+        <v>744498</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="40">
+        <v>1972.1666667</v>
+      </c>
+      <c r="C5" s="40">
+        <v>7636.6</v>
+      </c>
+      <c r="D5" s="47">
+        <v>228192289</v>
+      </c>
+      <c r="E5" s="47">
+        <v>37499750</v>
+      </c>
+      <c r="F5" s="47">
+        <v>94611194</v>
+      </c>
+      <c r="G5" s="47">
+        <v>1448268</v>
+      </c>
+      <c r="H5" s="47">
+        <v>108805</v>
+      </c>
+      <c r="I5" s="47">
+        <v>2540610</v>
+      </c>
+      <c r="J5" s="47">
+        <v>739796</v>
+      </c>
+      <c r="K5" s="47">
+        <v>41596029</v>
+      </c>
+      <c r="L5" s="47">
+        <v>277660</v>
+      </c>
+      <c r="M5" s="47">
+        <v>216606</v>
+      </c>
+      <c r="N5" s="47">
+        <v>0</v>
+      </c>
+      <c r="O5" s="47">
+        <v>1714541</v>
+      </c>
+      <c r="P5" s="47">
+        <v>397162</v>
+      </c>
+      <c r="Q5" s="47">
+        <v>33558</v>
+      </c>
+      <c r="R5" s="47">
+        <v>3312711</v>
+      </c>
+      <c r="S5" s="47">
+        <v>1883625</v>
+      </c>
+      <c r="T5" s="47">
+        <v>5891</v>
+      </c>
+      <c r="U5" s="47">
+        <v>45355</v>
+      </c>
+      <c r="V5" s="47">
+        <v>347511</v>
+      </c>
+      <c r="W5" s="47">
+        <v>6378309</v>
+      </c>
+      <c r="X5" s="47">
+        <v>376224</v>
+      </c>
+      <c r="Y5" s="47">
+        <v>1346969</v>
+      </c>
+      <c r="Z5" s="47">
+        <v>278594</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B6" s="40">
+        <v>7636.6666667</v>
+      </c>
+      <c r="C6" s="40">
+        <v>11249.25</v>
+      </c>
+      <c r="D6" s="47">
+        <v>318844482</v>
+      </c>
+      <c r="E6" s="47">
+        <v>54319009</v>
+      </c>
+      <c r="F6" s="47">
+        <v>157459361</v>
+      </c>
+      <c r="G6" s="47">
+        <v>4102213</v>
+      </c>
+      <c r="H6" s="47">
+        <v>126035</v>
+      </c>
+      <c r="I6" s="47">
+        <v>3381129</v>
+      </c>
+      <c r="J6" s="47">
+        <v>764880</v>
+      </c>
+      <c r="K6" s="47">
+        <v>22256466</v>
+      </c>
+      <c r="L6" s="47">
+        <v>454588</v>
+      </c>
+      <c r="M6" s="47">
+        <v>236039</v>
+      </c>
+      <c r="N6" s="47">
+        <v>0</v>
+      </c>
+      <c r="O6" s="47">
+        <v>2250304</v>
+      </c>
+      <c r="P6" s="47">
+        <v>345450</v>
+      </c>
+      <c r="Q6" s="47">
+        <v>39424</v>
+      </c>
+      <c r="R6" s="47">
+        <v>3134055</v>
+      </c>
+      <c r="S6" s="47">
+        <v>776158</v>
+      </c>
+      <c r="T6" s="47">
+        <v>6894</v>
+      </c>
+      <c r="U6" s="47">
+        <v>48615</v>
+      </c>
+      <c r="V6" s="47">
+        <v>667278</v>
+      </c>
+      <c r="W6" s="47">
+        <v>6590625</v>
+      </c>
+      <c r="X6" s="47">
+        <v>450957</v>
+      </c>
+      <c r="Y6" s="47">
+        <v>1334620</v>
+      </c>
+      <c r="Z6" s="47">
+        <v>380180</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" s="40">
+        <v>11249.333333</v>
+      </c>
+      <c r="C7" s="40">
+        <v>14130.666667</v>
+      </c>
+      <c r="D7" s="47">
+        <v>395984439</v>
+      </c>
+      <c r="E7" s="47">
+        <v>70420681</v>
+      </c>
+      <c r="F7" s="47">
+        <v>203669498</v>
+      </c>
+      <c r="G7" s="47">
+        <v>7080445</v>
+      </c>
+      <c r="H7" s="47">
+        <v>167752</v>
+      </c>
+      <c r="I7" s="47">
+        <v>4298483</v>
+      </c>
+      <c r="J7" s="47">
+        <v>746546</v>
+      </c>
+      <c r="K7" s="47">
+        <v>14578018</v>
+      </c>
+      <c r="L7" s="47">
+        <v>1227909</v>
+      </c>
+      <c r="M7" s="47">
+        <v>252768</v>
+      </c>
+      <c r="N7" s="47">
+        <v>0</v>
+      </c>
+      <c r="O7" s="47">
+        <v>2695993</v>
+      </c>
+      <c r="P7" s="47">
+        <v>234835</v>
+      </c>
+      <c r="Q7" s="47">
+        <v>69188</v>
+      </c>
+      <c r="R7" s="47">
+        <v>2754700</v>
+      </c>
+      <c r="S7" s="47">
+        <v>365161</v>
+      </c>
+      <c r="T7" s="47">
+        <v>10552</v>
+      </c>
+      <c r="U7" s="47">
+        <v>83843</v>
+      </c>
+      <c r="V7" s="47">
+        <v>1006880</v>
+      </c>
+      <c r="W7" s="47">
+        <v>6141588</v>
+      </c>
+      <c r="X7" s="47">
+        <v>509071</v>
+      </c>
+      <c r="Y7" s="47">
+        <v>964721</v>
+      </c>
+      <c r="Z7" s="47">
+        <v>493953</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B8" s="40">
+        <v>14130.75</v>
+      </c>
+      <c r="C8" s="40">
+        <v>16881.333332999999</v>
+      </c>
+      <c r="D8" s="47">
+        <v>372077115</v>
+      </c>
+      <c r="E8" s="47">
+        <v>84924583</v>
+      </c>
+      <c r="F8" s="47">
+        <v>235168185</v>
+      </c>
+      <c r="G8" s="47">
+        <v>10839932</v>
+      </c>
+      <c r="H8" s="47">
+        <v>271080</v>
+      </c>
+      <c r="I8" s="47">
+        <v>5149356</v>
+      </c>
+      <c r="J8" s="47">
+        <v>788252</v>
+      </c>
+      <c r="K8" s="47">
+        <v>11218685</v>
+      </c>
+      <c r="L8" s="47">
+        <v>2380915</v>
+      </c>
+      <c r="M8" s="47">
+        <v>378115</v>
+      </c>
+      <c r="N8" s="47">
+        <v>0</v>
+      </c>
+      <c r="O8" s="47">
+        <v>3359234</v>
+      </c>
+      <c r="P8" s="47">
+        <v>330191</v>
+      </c>
+      <c r="Q8" s="47">
+        <v>58972</v>
+      </c>
+      <c r="R8" s="47">
+        <v>2718308</v>
+      </c>
+      <c r="S8" s="47">
+        <v>353384</v>
+      </c>
+      <c r="T8" s="47">
+        <v>62302</v>
+      </c>
+      <c r="U8" s="47">
+        <v>101648</v>
+      </c>
+      <c r="V8" s="47">
+        <v>1429842</v>
+      </c>
+      <c r="W8" s="47">
+        <v>6516495</v>
+      </c>
+      <c r="X8" s="47">
+        <v>644364</v>
+      </c>
+      <c r="Y8" s="47">
+        <v>879130</v>
+      </c>
+      <c r="Z8" s="47">
+        <v>445936</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="40">
+        <v>16881.400000000001</v>
+      </c>
+      <c r="C9" s="40">
+        <v>19601.25</v>
+      </c>
+      <c r="D9" s="47">
+        <v>406531820</v>
+      </c>
+      <c r="E9" s="47">
+        <v>101455399</v>
+      </c>
+      <c r="F9" s="47">
+        <v>217083659</v>
+      </c>
+      <c r="G9" s="47">
+        <v>13310483</v>
+      </c>
+      <c r="H9" s="47">
+        <v>689151</v>
+      </c>
+      <c r="I9" s="47">
+        <v>6055482</v>
+      </c>
+      <c r="J9" s="47">
+        <v>957859</v>
+      </c>
+      <c r="K9" s="47">
+        <v>8839100</v>
+      </c>
+      <c r="L9" s="47">
+        <v>2880948</v>
+      </c>
+      <c r="M9" s="47">
+        <v>642660</v>
+      </c>
+      <c r="N9" s="47">
+        <v>0</v>
+      </c>
+      <c r="O9" s="47">
+        <v>3940487</v>
+      </c>
+      <c r="P9" s="47">
+        <v>714284</v>
+      </c>
+      <c r="Q9" s="47">
+        <v>115498</v>
+      </c>
+      <c r="R9" s="47">
+        <v>2535489</v>
+      </c>
+      <c r="S9" s="47">
+        <v>568499</v>
+      </c>
+      <c r="T9" s="47">
+        <v>182341</v>
+      </c>
+      <c r="U9" s="47">
+        <v>132210</v>
+      </c>
+      <c r="V9" s="47">
+        <v>1573719</v>
+      </c>
+      <c r="W9" s="47">
+        <v>6434909</v>
+      </c>
+      <c r="X9" s="47">
+        <v>798994</v>
+      </c>
+      <c r="Y9" s="47">
+        <v>938544</v>
+      </c>
+      <c r="Z9" s="47">
+        <v>667594</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="40">
+        <v>19601.333332999999</v>
+      </c>
+      <c r="C10" s="40">
+        <v>22764.888889000002</v>
+      </c>
+      <c r="D10" s="47">
+        <v>505762096</v>
+      </c>
+      <c r="E10" s="47">
+        <v>133943431</v>
+      </c>
+      <c r="F10" s="47">
+        <v>206240732</v>
+      </c>
+      <c r="G10" s="47">
+        <v>17838124</v>
+      </c>
+      <c r="H10" s="47">
+        <v>1372092</v>
+      </c>
+      <c r="I10" s="47">
+        <v>7867476</v>
+      </c>
+      <c r="J10" s="47">
+        <v>1177480</v>
+      </c>
+      <c r="K10" s="47">
+        <v>7957751</v>
+      </c>
+      <c r="L10" s="47">
+        <v>2590377</v>
+      </c>
+      <c r="M10" s="47">
+        <v>1104090</v>
+      </c>
+      <c r="N10" s="47">
+        <v>0</v>
+      </c>
+      <c r="O10" s="47">
+        <v>5014895</v>
+      </c>
+      <c r="P10" s="47">
+        <v>404272</v>
+      </c>
+      <c r="Q10" s="47">
+        <v>104250</v>
+      </c>
+      <c r="R10" s="47">
+        <v>2675848</v>
+      </c>
+      <c r="S10" s="47">
+        <v>607699</v>
+      </c>
+      <c r="T10" s="47">
+        <v>354138</v>
+      </c>
+      <c r="U10" s="47">
+        <v>255005</v>
+      </c>
+      <c r="V10" s="47">
+        <v>1969076</v>
+      </c>
+      <c r="W10" s="47">
+        <v>7126480</v>
+      </c>
+      <c r="X10" s="47">
+        <v>1194586</v>
+      </c>
+      <c r="Y10" s="47">
+        <v>909177</v>
+      </c>
+      <c r="Z10" s="47">
+        <v>815048</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="21" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="40">
+        <v>22765</v>
+      </c>
+      <c r="C11" s="40">
+        <v>27310.799999999999</v>
+      </c>
+      <c r="D11" s="47">
+        <v>646876484</v>
+      </c>
+      <c r="E11" s="47">
+        <v>197426960</v>
+      </c>
+      <c r="F11" s="47">
+        <v>214838075</v>
+      </c>
+      <c r="G11" s="47">
+        <v>24958344</v>
+      </c>
+      <c r="H11" s="47">
+        <v>2997328</v>
+      </c>
+      <c r="I11" s="47">
+        <v>11709720</v>
+      </c>
+      <c r="J11" s="47">
+        <v>2291707</v>
+      </c>
+      <c r="K11" s="47">
+        <v>8149012</v>
+      </c>
+      <c r="L11" s="47">
+        <v>2443454</v>
+      </c>
+      <c r="M11" s="47">
+        <v>2050798</v>
+      </c>
+      <c r="N11" s="47">
+        <v>0</v>
+      </c>
+      <c r="O11" s="47">
+        <v>7554397</v>
+      </c>
+      <c r="P11" s="47">
+        <v>678509</v>
+      </c>
+      <c r="Q11" s="47">
+        <v>220752</v>
+      </c>
+      <c r="R11" s="47">
+        <v>3354581</v>
+      </c>
+      <c r="S11" s="47">
+        <v>719880</v>
+      </c>
+      <c r="T11" s="47">
+        <v>677794</v>
+      </c>
+      <c r="U11" s="47">
+        <v>358860</v>
+      </c>
+      <c r="V11" s="47">
+        <v>2897352</v>
+      </c>
+      <c r="W11" s="47">
+        <v>8505648</v>
+      </c>
+      <c r="X11" s="47">
+        <v>1823193</v>
+      </c>
+      <c r="Y11" s="47">
+        <v>1051401</v>
+      </c>
+      <c r="Z11" s="47">
+        <v>1004321</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="42">
+        <v>27311</v>
+      </c>
+      <c r="C12" s="40">
+        <v>35876</v>
+      </c>
+      <c r="D12" s="47">
+        <v>957647211</v>
+      </c>
+      <c r="E12" s="47">
+        <v>341295022</v>
+      </c>
+      <c r="F12" s="47">
+        <v>220421485</v>
+      </c>
+      <c r="G12" s="47">
+        <v>34345406</v>
+      </c>
+      <c r="H12" s="47">
+        <v>7367958</v>
+      </c>
+      <c r="I12" s="47">
+        <v>19194097</v>
+      </c>
+      <c r="J12" s="47">
+        <v>5006472</v>
+      </c>
+      <c r="K12" s="47">
+        <v>9267991</v>
+      </c>
+      <c r="L12" s="47">
+        <v>1212124</v>
+      </c>
+      <c r="M12" s="47">
+        <v>4277341</v>
+      </c>
+      <c r="N12" s="47">
+        <v>0</v>
+      </c>
+      <c r="O12" s="47">
+        <v>12143891</v>
+      </c>
+      <c r="P12" s="47">
+        <v>1275048</v>
+      </c>
+      <c r="Q12" s="47">
+        <v>554696</v>
+      </c>
+      <c r="R12" s="47">
+        <v>4338484</v>
+      </c>
+      <c r="S12" s="47">
+        <v>1408898</v>
+      </c>
+      <c r="T12" s="47">
+        <v>1253820</v>
+      </c>
+      <c r="U12" s="47">
+        <v>561130</v>
+      </c>
+      <c r="V12" s="47">
+        <v>4463104</v>
+      </c>
+      <c r="W12" s="47">
+        <v>11257601</v>
+      </c>
+      <c r="X12" s="47">
+        <v>3222266</v>
+      </c>
+      <c r="Y12" s="47">
+        <v>1267912</v>
+      </c>
+      <c r="Z12" s="47">
+        <v>2813113</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="41">
+        <v>35876.25</v>
+      </c>
+      <c r="C13" s="11"/>
+      <c r="D13" s="47">
+        <v>2550907036</v>
+      </c>
+      <c r="E13" s="47">
+        <v>6608105019</v>
+      </c>
+      <c r="F13" s="47">
+        <v>227962341</v>
+      </c>
+      <c r="G13" s="47">
+        <v>41172261</v>
+      </c>
+      <c r="H13" s="47">
+        <v>261447844</v>
+      </c>
+      <c r="I13" s="47">
+        <v>58497465</v>
+      </c>
+      <c r="J13" s="47">
+        <v>105033589</v>
+      </c>
+      <c r="K13" s="47">
+        <v>11217138</v>
+      </c>
+      <c r="L13" s="47">
+        <v>556335</v>
+      </c>
+      <c r="M13" s="47">
+        <v>56633277</v>
+      </c>
+      <c r="N13" s="47">
+        <v>84165954</v>
+      </c>
+      <c r="O13" s="47">
+        <v>26350705</v>
+      </c>
+      <c r="P13" s="47">
+        <v>10129394</v>
+      </c>
+      <c r="Q13" s="47">
+        <v>143090829</v>
+      </c>
+      <c r="R13" s="47">
+        <v>5944654</v>
+      </c>
+      <c r="S13" s="47">
+        <v>8347594</v>
+      </c>
+      <c r="T13" s="47">
+        <v>8243720</v>
+      </c>
+      <c r="U13" s="47">
+        <v>2340886</v>
+      </c>
+      <c r="V13" s="47">
+        <v>9277598</v>
+      </c>
+      <c r="W13" s="47">
+        <v>16337490</v>
+      </c>
+      <c r="X13" s="47">
+        <v>11956305</v>
+      </c>
+      <c r="Y13" s="47">
+        <v>1888088</v>
+      </c>
+      <c r="Z13" s="47">
+        <v>13013889</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" s="53" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="45"/>
+      <c r="C14" s="45"/>
+      <c r="D14" s="48">
+        <v>6507342253</v>
+      </c>
+      <c r="E14" s="48">
+        <v>7648272746</v>
+      </c>
+      <c r="F14" s="48">
+        <v>1795574931</v>
+      </c>
+      <c r="G14" s="48">
+        <v>155186606</v>
+      </c>
+      <c r="H14" s="48">
+        <v>275753232</v>
+      </c>
+      <c r="I14" s="48">
+        <v>119194536</v>
+      </c>
+      <c r="J14" s="48">
+        <v>117560175</v>
+      </c>
+      <c r="K14" s="48">
+        <v>156986251</v>
+      </c>
+      <c r="L14" s="48">
+        <v>14107433</v>
+      </c>
+      <c r="M14" s="48">
+        <v>65894523</v>
+      </c>
+      <c r="N14" s="48">
+        <v>84165954</v>
+      </c>
+      <c r="O14" s="48">
+        <v>66164186</v>
+      </c>
+      <c r="P14" s="48">
+        <v>16065246</v>
+      </c>
+      <c r="Q14" s="48">
+        <v>144604575</v>
+      </c>
+      <c r="R14" s="48">
+        <v>32574916</v>
+      </c>
+      <c r="S14" s="48">
+        <v>16411060</v>
+      </c>
+      <c r="T14" s="48">
+        <v>10806914</v>
+      </c>
+      <c r="U14" s="48">
+        <v>3967035</v>
+      </c>
+      <c r="V14" s="48">
+        <v>23753280</v>
+      </c>
+      <c r="W14" s="48">
+        <v>80156248</v>
+      </c>
+      <c r="X14" s="48">
+        <v>21207468</v>
+      </c>
+      <c r="Y14" s="48">
+        <v>11363807</v>
+      </c>
+      <c r="Z14" s="48">
+        <v>20657126</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A15" s="61" t="s">
+        <v>75</v>
+      </c>
+      <c r="B15" s="61"/>
+      <c r="C15" s="61"/>
+      <c r="D15" s="61"/>
+      <c r="E15" s="61"/>
+      <c r="F15" s="61"/>
+    </row>
+    <row r="16" spans="1:26" x14ac:dyDescent="0.25">
+      <c r="A16" s="57" t="s">
         <v>63</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="X20" s="44"/>
+      <c r="B16" s="57"/>
+      <c r="C16" s="57"/>
+      <c r="D16" s="57"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="55" t="s">
+        <v>64</v>
+      </c>
+      <c r="B17" s="54"/>
+      <c r="C17" s="54"/>
+      <c r="D17" s="54"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:D16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B0379AE0-F106-4A7B-A1D0-8918135E357D}">
   <dimension ref="A1:AD17"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="33" customWidth="1"/>
     <col min="2" max="30" width="20.7109375" style="15" customWidth="1"/>
     <col min="31" max="16384" width="11.42578125" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30" ht="64.5" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A2" s="34"/>
+    <row r="1" spans="1:30" ht="64.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:30" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="34" t="s">
+        <v>46</v>
+      </c>
       <c r="AD2" s="39" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:30" s="5" customFormat="1" ht="89.25">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="3" spans="1:30" s="5" customFormat="1" ht="89.25" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>35</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>36</v>
       </c>
       <c r="J3" s="4" t="s">
         <v>13</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>21</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="P3" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Q3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="R3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="S3" s="4" t="s">
         <v>16</v>
       </c>
       <c r="T3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="U3" s="4" t="s">
         <v>18</v>
       </c>
       <c r="V3" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="W3" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>17</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>39</v>
       </c>
       <c r="Z3" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="AA3" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AB3" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="AC3" s="4" t="s">
         <v>37</v>
       </c>
       <c r="AD3" s="4" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="4" spans="1:30" s="35" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="4" spans="1:30" s="35" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="18" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7">
         <v>2.1424000000000003</v>
       </c>
       <c r="D4" s="19">
         <v>82436.815000000002</v>
       </c>
       <c r="E4" s="19">
         <v>21958.107</v>
       </c>
       <c r="F4" s="19">
         <v>17374.699000000001</v>
       </c>
       <c r="G4" s="19">
         <v>11830.588</v>
       </c>
       <c r="H4" s="19">
         <v>42896.067999999999</v>
       </c>
       <c r="I4" s="19">
         <v>113.846</v>
       </c>
@@ -9959,51 +12399,51 @@
       <c r="W4" s="19">
         <v>694.58399999999995</v>
       </c>
       <c r="X4" s="19" t="s">
         <v>41</v>
       </c>
       <c r="Y4" s="19">
         <v>21.335999999999999</v>
       </c>
       <c r="Z4" s="19">
         <v>13.192</v>
       </c>
       <c r="AA4" s="19">
         <v>12.574</v>
       </c>
       <c r="AB4" s="19">
         <v>74.075999999999993</v>
       </c>
       <c r="AC4" s="19">
         <v>11.222</v>
       </c>
       <c r="AD4" s="19">
         <v>1213.104</v>
       </c>
     </row>
-    <row r="5" spans="1:30" s="35" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="5" spans="1:30" s="35" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="36" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="9">
         <v>2.1424000000000003</v>
       </c>
       <c r="C5" s="9">
         <v>6.3369999999999997</v>
       </c>
       <c r="D5" s="22">
         <v>119642.546</v>
       </c>
       <c r="E5" s="22">
         <v>38169.716999999997</v>
       </c>
       <c r="F5" s="22">
         <v>55693.659</v>
       </c>
       <c r="G5" s="22">
         <v>48849.771999999997</v>
       </c>
       <c r="H5" s="22">
         <v>23003.505000000001</v>
       </c>
       <c r="I5" s="22">
@@ -10051,51 +12491,51 @@
       <c r="W5" s="22">
         <v>131.37299999999999</v>
       </c>
       <c r="X5" s="22" t="s">
         <v>41</v>
       </c>
       <c r="Y5" s="22">
         <v>23.311</v>
       </c>
       <c r="Z5" s="22">
         <v>48.869</v>
       </c>
       <c r="AA5" s="22">
         <v>36.784999999999997</v>
       </c>
       <c r="AB5" s="22">
         <v>133.91999999999999</v>
       </c>
       <c r="AC5" s="22">
         <v>28.635999999999999</v>
       </c>
       <c r="AD5" s="22">
         <v>241.72800000000001</v>
       </c>
     </row>
-    <row r="6" spans="1:30" s="35" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="6" spans="1:30" s="35" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="9">
         <v>6.3369999999999997</v>
       </c>
       <c r="C6" s="9">
         <v>9.0746666666666691</v>
       </c>
       <c r="D6" s="22">
         <v>176953.959</v>
       </c>
       <c r="E6" s="22">
         <v>57501.517999999996</v>
       </c>
       <c r="F6" s="22">
         <v>111532.40700000001</v>
       </c>
       <c r="G6" s="22">
         <v>93592.644</v>
       </c>
       <c r="H6" s="22">
         <v>24934.845000000001</v>
       </c>
       <c r="I6" s="22">
@@ -10143,51 +12583,51 @@
       <c r="W6" s="22">
         <v>161.72499999999999</v>
       </c>
       <c r="X6" s="22" t="s">
         <v>41</v>
       </c>
       <c r="Y6" s="22">
         <v>44.319000000000003</v>
       </c>
       <c r="Z6" s="22">
         <v>19.041</v>
       </c>
       <c r="AA6" s="22">
         <v>10.523</v>
       </c>
       <c r="AB6" s="22">
         <v>83.15</v>
       </c>
       <c r="AC6" s="22">
         <v>22.798999999999999</v>
       </c>
       <c r="AD6" s="22">
         <v>204.74</v>
       </c>
     </row>
-    <row r="7" spans="1:30" s="35" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="7" spans="1:30" s="35" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="9">
         <v>9.0746666666666691</v>
       </c>
       <c r="C7" s="9">
         <v>11.291</v>
       </c>
       <c r="D7" s="22">
         <v>217493.826</v>
       </c>
       <c r="E7" s="22">
         <v>69676.812000000005</v>
       </c>
       <c r="F7" s="22">
         <v>145410.44899999999</v>
       </c>
       <c r="G7" s="22">
         <v>130230.118</v>
       </c>
       <c r="H7" s="22">
         <v>26554.636999999999</v>
       </c>
       <c r="I7" s="22">
@@ -10235,51 +12675,51 @@
       <c r="W7" s="22">
         <v>154.71100000000001</v>
       </c>
       <c r="X7" s="22" t="s">
         <v>41</v>
       </c>
       <c r="Y7" s="22">
         <v>54.432000000000002</v>
       </c>
       <c r="Z7" s="22">
         <v>52.968000000000004</v>
       </c>
       <c r="AA7" s="22">
         <v>14.763</v>
       </c>
       <c r="AB7" s="22">
         <v>97.557000000000002</v>
       </c>
       <c r="AC7" s="22">
         <v>22.58</v>
       </c>
       <c r="AD7" s="22">
         <v>303.15800000000002</v>
       </c>
     </row>
-    <row r="8" spans="1:30" s="35" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="8" spans="1:30" s="35" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="9">
         <v>11.291</v>
       </c>
       <c r="C8" s="9">
         <v>13.489000000000001</v>
       </c>
       <c r="D8" s="22">
         <v>217697.92199999999</v>
       </c>
       <c r="E8" s="22">
         <v>75450.013000000006</v>
       </c>
       <c r="F8" s="22">
         <v>177724.64600000001</v>
       </c>
       <c r="G8" s="22">
         <v>165213.06400000001</v>
       </c>
       <c r="H8" s="22">
         <v>30973.262999999999</v>
       </c>
       <c r="I8" s="22">
@@ -10327,51 +12767,51 @@
       <c r="W8" s="22">
         <v>134.14099999999999</v>
       </c>
       <c r="X8" s="22">
         <v>17.012</v>
       </c>
       <c r="Y8" s="22">
         <v>87.001000000000005</v>
       </c>
       <c r="Z8" s="22">
         <v>40.012</v>
       </c>
       <c r="AA8" s="22">
         <v>33.496000000000002</v>
       </c>
       <c r="AB8" s="22">
         <v>68.728999999999999</v>
       </c>
       <c r="AC8" s="22">
         <v>20.280999999999999</v>
       </c>
       <c r="AD8" s="22">
         <v>353.714</v>
       </c>
     </row>
-    <row r="9" spans="1:30" s="35" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="9" spans="1:30" s="35" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="9">
         <v>13.489000000000001</v>
       </c>
       <c r="C9" s="9">
         <v>15.67</v>
       </c>
       <c r="D9" s="22">
         <v>253253.83300000001</v>
       </c>
       <c r="E9" s="22">
         <v>91375.228000000003</v>
       </c>
       <c r="F9" s="22">
         <v>204575.45</v>
       </c>
       <c r="G9" s="22">
         <v>155795.95199999999</v>
       </c>
       <c r="H9" s="22">
         <v>33134.273999999998</v>
       </c>
       <c r="I9" s="22">
@@ -10419,51 +12859,51 @@
       <c r="W9" s="22">
         <v>168.387</v>
       </c>
       <c r="X9" s="22">
         <v>81.408000000000001</v>
       </c>
       <c r="Y9" s="22">
         <v>55.442</v>
       </c>
       <c r="Z9" s="22">
         <v>67.869</v>
       </c>
       <c r="AA9" s="22">
         <v>5.2759999999999998</v>
       </c>
       <c r="AB9" s="22">
         <v>88.634</v>
       </c>
       <c r="AC9" s="22">
         <v>29.074000000000002</v>
       </c>
       <c r="AD9" s="22">
         <v>295.31200000000001</v>
       </c>
     </row>
-    <row r="10" spans="1:30" s="35" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="10" spans="1:30" s="35" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="9">
         <v>15.67</v>
       </c>
       <c r="C10" s="9">
         <v>18.352</v>
       </c>
       <c r="D10" s="22">
         <v>337021.81900000002</v>
       </c>
       <c r="E10" s="22">
         <v>120522.414</v>
       </c>
       <c r="F10" s="22">
         <v>240714.16699999999</v>
       </c>
       <c r="G10" s="22">
         <v>151801.23199999999</v>
       </c>
       <c r="H10" s="22">
         <v>40695.163</v>
       </c>
       <c r="I10" s="22">
@@ -10511,51 +12951,51 @@
       <c r="W10" s="22">
         <v>283.31</v>
       </c>
       <c r="X10" s="22">
         <v>124.21299999999999</v>
       </c>
       <c r="Y10" s="22">
         <v>127.455</v>
       </c>
       <c r="Z10" s="22">
         <v>80.632999999999996</v>
       </c>
       <c r="AA10" s="22">
         <v>28.312000000000001</v>
       </c>
       <c r="AB10" s="22">
         <v>94.18</v>
       </c>
       <c r="AC10" s="22">
         <v>40.192999999999998</v>
       </c>
       <c r="AD10" s="22">
         <v>383.411</v>
       </c>
     </row>
-    <row r="11" spans="1:30" s="35" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="11" spans="1:30" s="35" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="9">
         <v>18.352</v>
       </c>
       <c r="C11" s="9">
         <v>22.143000000000001</v>
       </c>
       <c r="D11" s="22">
         <v>466245.05800000002</v>
       </c>
       <c r="E11" s="22">
         <v>169067.63399999999</v>
       </c>
       <c r="F11" s="22">
         <v>280997.36900000001</v>
       </c>
       <c r="G11" s="22">
         <v>151223.37599999999</v>
       </c>
       <c r="H11" s="22">
         <v>56768.983</v>
       </c>
       <c r="I11" s="22">
@@ -10603,51 +13043,51 @@
       <c r="W11" s="22">
         <v>357.04</v>
       </c>
       <c r="X11" s="22">
         <v>186.01599999999999</v>
       </c>
       <c r="Y11" s="22">
         <v>167.303</v>
       </c>
       <c r="Z11" s="22">
         <v>146.96700000000001</v>
       </c>
       <c r="AA11" s="22">
         <v>45.988999999999997</v>
       </c>
       <c r="AB11" s="22">
         <v>112.373</v>
       </c>
       <c r="AC11" s="22">
         <v>48.402000000000001</v>
       </c>
       <c r="AD11" s="22">
         <v>611.19500000000005</v>
       </c>
     </row>
-    <row r="12" spans="1:30" s="35" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="12" spans="1:30" s="35" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="37" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="9">
         <v>22.143000000000001</v>
       </c>
       <c r="C12" s="9">
         <v>29.332999999999998</v>
       </c>
       <c r="D12" s="22">
         <v>726808.65500000003</v>
       </c>
       <c r="E12" s="22">
         <v>288696.815</v>
       </c>
       <c r="F12" s="22">
         <v>332099.43099999998</v>
       </c>
       <c r="G12" s="22">
         <v>152050.842</v>
       </c>
       <c r="H12" s="22">
         <v>95769.358999999997</v>
       </c>
       <c r="I12" s="22">
@@ -10695,51 +13135,51 @@
       <c r="W12" s="22">
         <v>494.202</v>
       </c>
       <c r="X12" s="22">
         <v>362.15600000000001</v>
       </c>
       <c r="Y12" s="22">
         <v>273.15300000000002</v>
       </c>
       <c r="Z12" s="22">
         <v>256.935</v>
       </c>
       <c r="AA12" s="22">
         <v>151.95699999999999</v>
       </c>
       <c r="AB12" s="22">
         <v>116.429</v>
       </c>
       <c r="AC12" s="22">
         <v>72.731999999999999</v>
       </c>
       <c r="AD12" s="22">
         <v>1207.182</v>
       </c>
     </row>
-    <row r="13" spans="1:30" s="35" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:30" s="35" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="38" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="11">
         <v>29.332999999999998</v>
       </c>
       <c r="C13" s="11"/>
       <c r="D13" s="24">
         <v>2144100.736</v>
       </c>
       <c r="E13" s="24">
         <v>2735889.9180000001</v>
       </c>
       <c r="F13" s="24">
         <v>387138.326</v>
       </c>
       <c r="G13" s="24">
         <v>125024.18</v>
       </c>
       <c r="H13" s="24">
         <v>551512.821</v>
       </c>
       <c r="I13" s="24">
         <v>39295.982000000004</v>
       </c>
@@ -10785,53 +13225,53 @@
       <c r="W13" s="24">
         <v>3213.4349999999999</v>
       </c>
       <c r="X13" s="24">
         <v>2698.6460000000002</v>
       </c>
       <c r="Y13" s="24">
         <v>2492.268</v>
       </c>
       <c r="Z13" s="24">
         <v>1691.12</v>
       </c>
       <c r="AA13" s="24">
         <v>839.79600000000005</v>
       </c>
       <c r="AB13" s="24">
         <v>158.38200000000001</v>
       </c>
       <c r="AC13" s="24">
         <v>56.399000000000001</v>
       </c>
       <c r="AD13" s="24">
         <v>7659.5730000000003</v>
       </c>
     </row>
-    <row r="14" spans="1:30" s="35" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1">
+    <row r="14" spans="1:30" s="35" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="12" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B14" s="13"/>
       <c r="C14" s="13"/>
       <c r="D14" s="25">
         <v>4741655.1689999998</v>
       </c>
       <c r="E14" s="25">
         <v>3668308.176</v>
       </c>
       <c r="F14" s="25">
         <v>1953260.6030000001</v>
       </c>
       <c r="G14" s="25">
         <v>1185611.7679999999</v>
       </c>
       <c r="H14" s="25">
         <v>926242.91800000006</v>
       </c>
       <c r="I14" s="25">
         <v>151939.93600000002</v>
       </c>
       <c r="J14" s="25">
         <v>116322.951</v>
       </c>
       <c r="K14" s="25">
@@ -10873,59 +13313,59 @@
       <c r="W14" s="25">
         <v>5792.9079999999994</v>
       </c>
       <c r="X14" s="25">
         <v>3469.451</v>
       </c>
       <c r="Y14" s="25">
         <v>3346.02</v>
       </c>
       <c r="Z14" s="25">
         <v>2417.6059999999998</v>
       </c>
       <c r="AA14" s="25">
         <v>1179.471</v>
       </c>
       <c r="AB14" s="25">
         <v>1027.4299999999998</v>
       </c>
       <c r="AC14" s="25">
         <v>352.31799999999998</v>
       </c>
       <c r="AD14" s="25">
         <v>12473.117</v>
       </c>
     </row>
-    <row r="15" spans="1:30">
-[...7 lines deleted...]
-      <c r="F15" s="52"/>
+    <row r="15" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="A15" s="58" t="s">
+        <v>47</v>
+      </c>
+      <c r="B15" s="58"/>
+      <c r="C15" s="58"/>
+      <c r="D15" s="58"/>
+      <c r="E15" s="58"/>
+      <c r="F15" s="58"/>
       <c r="G15" s="15" t="s">
         <v>1</v>
       </c>
       <c r="H15" s="15" t="s">
         <v>1</v>
       </c>
       <c r="I15" s="15" t="s">
         <v>1</v>
       </c>
       <c r="J15" s="15" t="s">
         <v>1</v>
       </c>
       <c r="K15" s="15" t="s">
         <v>1</v>
       </c>
       <c r="L15" s="15" t="s">
         <v>1</v>
       </c>
       <c r="M15" s="15" t="s">
         <v>1</v>
       </c>
       <c r="N15" s="15" t="s">
         <v>1</v>
       </c>
       <c r="O15" s="15" t="s">
@@ -10952,119 +13392,122 @@
       <c r="V15" s="15" t="s">
         <v>1</v>
       </c>
       <c r="W15" s="15" t="s">
         <v>1</v>
       </c>
       <c r="X15" s="15" t="s">
         <v>1</v>
       </c>
       <c r="Y15" s="15" t="s">
         <v>1</v>
       </c>
       <c r="Z15" s="15" t="s">
         <v>1</v>
       </c>
       <c r="AA15" s="15" t="s">
         <v>1</v>
       </c>
       <c r="AB15" s="15" t="s">
         <v>1</v>
       </c>
       <c r="AC15" s="15" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="16" spans="1:30">
-[...7 lines deleted...]
-    <row r="17" spans="1:1">
+    <row r="16" spans="1:30" x14ac:dyDescent="0.2">
+      <c r="A16" s="59" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" s="59"/>
+      <c r="C16" s="59"/>
+      <c r="D16" s="59"/>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A17" s="26" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:D16"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.35433070866141736" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;F&amp;A&amp;D&amp;T</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BA676F5F-B4CC-44DA-AC3F-AF3B310F1B12}">
   <dimension ref="A1:AE17"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="31" width="20.7109375" style="1" customWidth="1"/>
     <col min="32" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" ht="76.5" customHeight="1"/>
-    <row r="2" spans="1:31" ht="17.25" customHeight="1" thickBot="1">
+    <row r="1" spans="1:31" ht="76.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:31" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="1" t="s">
+        <v>46</v>
+      </c>
       <c r="AE2" s="3" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="3" spans="1:31" s="5" customFormat="1" ht="89.25">
+    <row r="3" spans="1:31" s="5" customFormat="1" ht="89.25" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>35</v>
       </c>
       <c r="G3" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>36</v>
       </c>
       <c r="J3" s="4" t="s">
         <v>14</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>21</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>13</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>12</v>
       </c>
@@ -11083,63 +13526,63 @@
       <c r="T3" s="4" t="s">
         <v>16</v>
       </c>
       <c r="U3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="V3" s="4" t="s">
         <v>18</v>
       </c>
       <c r="W3" s="4" t="s">
         <v>15</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Z3" s="4" t="s">
         <v>17</v>
       </c>
       <c r="AA3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="AB3" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="AC3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="AD3" s="4" t="s">
         <v>37</v>
       </c>
       <c r="AE3" s="4" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="4" spans="1:31" s="30" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="4" spans="1:31" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="18" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7">
         <v>2.2080000000000002</v>
       </c>
       <c r="D4" s="7">
         <v>6.1269999999999998</v>
       </c>
       <c r="E4" s="7">
         <v>11.92</v>
       </c>
       <c r="F4" s="7">
         <v>2.6389999999999998</v>
       </c>
       <c r="G4" s="7">
         <v>6.6000000000000003E-2</v>
       </c>
       <c r="H4" s="7">
         <v>253.797</v>
       </c>
       <c r="I4" s="7">
         <v>0.09</v>
       </c>
@@ -11188,51 +13631,51 @@
       <c r="X4" s="7">
         <v>0.13600000000000001</v>
       </c>
       <c r="Y4" s="7">
         <v>19.841000000000001</v>
       </c>
       <c r="Z4" s="7">
         <v>8.2000000000000003E-2</v>
       </c>
       <c r="AA4" s="7">
         <v>1.9E-2</v>
       </c>
       <c r="AB4" s="7">
         <v>34.131</v>
       </c>
       <c r="AC4" s="7" t="s">
         <v>41</v>
       </c>
       <c r="AD4" s="7">
         <v>108.608</v>
       </c>
       <c r="AE4" s="7">
         <v>0.08</v>
       </c>
     </row>
-    <row r="5" spans="1:31" s="30" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="5" spans="1:31" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="21" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="9">
         <v>2.2080000000000002</v>
       </c>
       <c r="C5" s="9">
         <v>6.4850000000000003</v>
       </c>
       <c r="D5" s="9">
         <v>9.9329999999999998</v>
       </c>
       <c r="E5" s="9">
         <v>27.829000000000001</v>
       </c>
       <c r="F5" s="9">
         <v>23.231000000000002</v>
       </c>
       <c r="G5" s="9">
         <v>0.13500000000000001</v>
       </c>
       <c r="H5" s="9">
         <v>448.01600000000002</v>
       </c>
       <c r="I5" s="9">
@@ -11283,51 +13726,51 @@
       <c r="X5" s="9">
         <v>0.20100000000000001</v>
       </c>
       <c r="Y5" s="9">
         <v>16.016999999999999</v>
       </c>
       <c r="Z5" s="9">
         <v>5.6000000000000001E-2</v>
       </c>
       <c r="AA5" s="9">
         <v>2.8000000000000001E-2</v>
       </c>
       <c r="AB5" s="9">
         <v>124.96899999999999</v>
       </c>
       <c r="AC5" s="9">
         <v>4.3999999999999997E-2</v>
       </c>
       <c r="AD5" s="9">
         <v>186.76</v>
       </c>
       <c r="AE5" s="9">
         <v>7.2999999999999995E-2</v>
       </c>
     </row>
-    <row r="6" spans="1:31" s="30" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="6" spans="1:31" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="9">
         <v>6.4850000000000003</v>
       </c>
       <c r="C6" s="9">
         <v>9.2946666666666697</v>
       </c>
       <c r="D6" s="9">
         <v>12.909000000000001</v>
       </c>
       <c r="E6" s="9">
         <v>41.777000000000001</v>
       </c>
       <c r="F6" s="9">
         <v>53.978999999999999</v>
       </c>
       <c r="G6" s="9">
         <v>0.124</v>
       </c>
       <c r="H6" s="9">
         <v>672.12800000000004</v>
       </c>
       <c r="I6" s="9">
@@ -11378,51 +13821,51 @@
       <c r="X6" s="9">
         <v>0.23499999999999999</v>
       </c>
       <c r="Y6" s="9">
         <v>17.423999999999999</v>
       </c>
       <c r="Z6" s="9">
         <v>5.7000000000000002E-2</v>
       </c>
       <c r="AA6" s="9">
         <v>2.8000000000000001E-2</v>
       </c>
       <c r="AB6" s="9">
         <v>194.73599999999999</v>
       </c>
       <c r="AC6" s="9">
         <v>3.5999999999999997E-2</v>
       </c>
       <c r="AD6" s="9">
         <v>293.99099999999999</v>
       </c>
       <c r="AE6" s="9">
         <v>8.4000000000000005E-2</v>
       </c>
     </row>
-    <row r="7" spans="1:31" s="30" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="7" spans="1:31" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="9">
         <v>9.2946666666666697</v>
       </c>
       <c r="C7" s="9">
         <v>11.541</v>
       </c>
       <c r="D7" s="9">
         <v>15.398</v>
       </c>
       <c r="E7" s="9">
         <v>46.506999999999998</v>
       </c>
       <c r="F7" s="9">
         <v>81.966999999999999</v>
       </c>
       <c r="G7" s="9">
         <v>0.106</v>
       </c>
       <c r="H7" s="9">
         <v>769.56399999999996</v>
       </c>
       <c r="I7" s="9">
@@ -11473,51 +13916,51 @@
       <c r="X7" s="9">
         <v>0.25</v>
       </c>
       <c r="Y7" s="9">
         <v>17.483000000000001</v>
       </c>
       <c r="Z7" s="9">
         <v>6.7000000000000004E-2</v>
       </c>
       <c r="AA7" s="9">
         <v>5.2999999999999999E-2</v>
       </c>
       <c r="AB7" s="9">
         <v>231.98599999999999</v>
       </c>
       <c r="AC7" s="9">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="AD7" s="9">
         <v>326.346</v>
       </c>
       <c r="AE7" s="9">
         <v>7.5999999999999998E-2</v>
       </c>
     </row>
-    <row r="8" spans="1:31" s="30" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="8" spans="1:31" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="9">
         <v>11.541</v>
       </c>
       <c r="C8" s="9">
         <v>13.8473333333333</v>
       </c>
       <c r="D8" s="9">
         <v>18.818000000000001</v>
       </c>
       <c r="E8" s="9">
         <v>51.732999999999997</v>
       </c>
       <c r="F8" s="9">
         <v>120.221</v>
       </c>
       <c r="G8" s="9">
         <v>0.122</v>
       </c>
       <c r="H8" s="9">
         <v>840.08500000000004</v>
       </c>
       <c r="I8" s="9">
@@ -11568,51 +14011,51 @@
       <c r="X8" s="9">
         <v>0.32900000000000001</v>
       </c>
       <c r="Y8" s="9">
         <v>20.082999999999998</v>
       </c>
       <c r="Z8" s="9">
         <v>8.5999999999999993E-2</v>
       </c>
       <c r="AA8" s="9">
         <v>7.4999999999999997E-2</v>
       </c>
       <c r="AB8" s="9">
         <v>267.84399999999999</v>
       </c>
       <c r="AC8" s="9">
         <v>3.1E-2</v>
       </c>
       <c r="AD8" s="9">
         <v>291.69499999999999</v>
       </c>
       <c r="AE8" s="9">
         <v>8.7999999999999995E-2</v>
       </c>
     </row>
-    <row r="9" spans="1:31" s="30" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="9" spans="1:31" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="9">
         <v>13.8473333333333</v>
       </c>
       <c r="C9" s="9">
         <v>16.097000000000001</v>
       </c>
       <c r="D9" s="9">
         <v>23.443000000000001</v>
       </c>
       <c r="E9" s="9">
         <v>55.622</v>
       </c>
       <c r="F9" s="9">
         <v>141.36600000000001</v>
       </c>
       <c r="G9" s="9">
         <v>0.14699999999999999</v>
       </c>
       <c r="H9" s="9">
         <v>920.42700000000002</v>
       </c>
       <c r="I9" s="9">
@@ -11663,51 +14106,51 @@
       <c r="X9" s="9">
         <v>0.40799999999999997</v>
       </c>
       <c r="Y9" s="9">
         <v>20.992000000000001</v>
       </c>
       <c r="Z9" s="9">
         <v>7.2999999999999995E-2</v>
       </c>
       <c r="AA9" s="9">
         <v>0.11700000000000001</v>
       </c>
       <c r="AB9" s="9">
         <v>223.316</v>
       </c>
       <c r="AC9" s="9">
         <v>5.3999999999999999E-2</v>
       </c>
       <c r="AD9" s="9">
         <v>325.13099999999997</v>
       </c>
       <c r="AE9" s="9">
         <v>0.105</v>
       </c>
     </row>
-    <row r="10" spans="1:31" s="30" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="10" spans="1:31" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="9">
         <v>16.097000000000001</v>
       </c>
       <c r="C10" s="9">
         <v>18.809000000000001</v>
       </c>
       <c r="D10" s="9">
         <v>31.998999999999999</v>
       </c>
       <c r="E10" s="9">
         <v>66.668999999999997</v>
       </c>
       <c r="F10" s="9">
         <v>180.988</v>
       </c>
       <c r="G10" s="9">
         <v>0.16900000000000001</v>
       </c>
       <c r="H10" s="9">
         <v>1060.4760000000001</v>
       </c>
       <c r="I10" s="9">
@@ -11758,51 +14201,51 @@
       <c r="X10" s="9">
         <v>0.55900000000000005</v>
       </c>
       <c r="Y10" s="9">
         <v>24.343</v>
       </c>
       <c r="Z10" s="9">
         <v>0.1</v>
       </c>
       <c r="AA10" s="9">
         <v>0.14299999999999999</v>
       </c>
       <c r="AB10" s="9">
         <v>194.548</v>
       </c>
       <c r="AC10" s="9">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="AD10" s="9">
         <v>377.34</v>
       </c>
       <c r="AE10" s="9">
         <v>0.127</v>
       </c>
     </row>
-    <row r="11" spans="1:31" s="30" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="11" spans="1:31" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="9">
         <v>18.809000000000001</v>
       </c>
       <c r="C11" s="9">
         <v>22.661999999999999</v>
       </c>
       <c r="D11" s="9">
         <v>47.503999999999998</v>
       </c>
       <c r="E11" s="9">
         <v>82.635999999999996</v>
       </c>
       <c r="F11" s="9">
         <v>234.96299999999999</v>
       </c>
       <c r="G11" s="9">
         <v>0.23100000000000001</v>
       </c>
       <c r="H11" s="9">
         <v>1259.116</v>
       </c>
       <c r="I11" s="9">
@@ -11853,51 +14296,51 @@
       <c r="X11" s="9">
         <v>0.75800000000000001</v>
       </c>
       <c r="Y11" s="9">
         <v>31.867000000000001</v>
       </c>
       <c r="Z11" s="9">
         <v>0.154</v>
       </c>
       <c r="AA11" s="9">
         <v>0.25900000000000001</v>
       </c>
       <c r="AB11" s="9">
         <v>174.91300000000001</v>
       </c>
       <c r="AC11" s="9">
         <v>0.06</v>
       </c>
       <c r="AD11" s="9">
         <v>468.16199999999998</v>
       </c>
       <c r="AE11" s="9">
         <v>0.187</v>
       </c>
     </row>
-    <row r="12" spans="1:31" s="30" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="12" spans="1:31" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="21" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="9">
         <v>22.661999999999999</v>
       </c>
       <c r="C12" s="9">
         <v>30.064499999999999</v>
       </c>
       <c r="D12" s="9">
         <v>78.206999999999994</v>
       </c>
       <c r="E12" s="9">
         <v>105.379</v>
       </c>
       <c r="F12" s="9">
         <v>297.09199999999998</v>
       </c>
       <c r="G12" s="9">
         <v>0.26400000000000001</v>
       </c>
       <c r="H12" s="9">
         <v>1543.8240000000001</v>
       </c>
       <c r="I12" s="9">
@@ -11948,51 +14391,51 @@
       <c r="X12" s="9">
         <v>1.2929999999999999</v>
       </c>
       <c r="Y12" s="9">
         <v>48.81</v>
       </c>
       <c r="Z12" s="9">
         <v>0.21099999999999999</v>
       </c>
       <c r="AA12" s="9">
         <v>0.48099999999999998</v>
       </c>
       <c r="AB12" s="9">
         <v>165.00200000000001</v>
       </c>
       <c r="AC12" s="9">
         <v>0.253</v>
       </c>
       <c r="AD12" s="9">
         <v>632.44299999999998</v>
       </c>
       <c r="AE12" s="9">
         <v>0.26800000000000002</v>
       </c>
     </row>
-    <row r="13" spans="1:31" s="30" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:31" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="23" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="11">
         <v>30.064499999999999</v>
       </c>
       <c r="C13" s="11"/>
       <c r="D13" s="11">
         <v>194.28899999999999</v>
       </c>
       <c r="E13" s="11">
         <v>191.375</v>
       </c>
       <c r="F13" s="11">
         <v>276.38200000000001</v>
       </c>
       <c r="G13" s="11">
         <v>0.372</v>
       </c>
       <c r="H13" s="11">
         <v>2135.9850000000001</v>
       </c>
       <c r="I13" s="11">
         <v>0.33500000000000002</v>
       </c>
@@ -12041,53 +14484,53 @@
       <c r="X13" s="11">
         <v>4.3250000000000002</v>
       </c>
       <c r="Y13" s="11">
         <v>173.583</v>
       </c>
       <c r="Z13" s="11">
         <v>0.90900000000000003</v>
       </c>
       <c r="AA13" s="11">
         <v>1.496</v>
       </c>
       <c r="AB13" s="11">
         <v>137.20699999999999</v>
       </c>
       <c r="AC13" s="11">
         <v>1</v>
       </c>
       <c r="AD13" s="11">
         <v>1186.3810000000001</v>
       </c>
       <c r="AE13" s="11">
         <v>0.745</v>
       </c>
     </row>
-    <row r="14" spans="1:31" ht="26.25" thickBot="1">
+    <row r="14" spans="1:31" ht="26.25" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A14" s="12" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>1</v>
       </c>
       <c r="D14" s="13">
         <v>438.62699999999995</v>
       </c>
       <c r="E14" s="13">
         <v>681.447</v>
       </c>
       <c r="F14" s="13">
         <v>1412.828</v>
       </c>
       <c r="G14" s="13">
         <v>1.7360000000000002</v>
       </c>
       <c r="H14" s="13">
         <v>9903.4180000000015</v>
       </c>
       <c r="I14" s="13">
         <v>2.1720000000000002</v>
       </c>
@@ -12136,128 +14579,131 @@
       <c r="X14" s="13">
         <v>8.4939999999999998</v>
       </c>
       <c r="Y14" s="13">
         <v>390.44299999999998</v>
       </c>
       <c r="Z14" s="13">
         <v>1.7949999999999999</v>
       </c>
       <c r="AA14" s="13">
         <v>2.6989999999999998</v>
       </c>
       <c r="AB14" s="13">
         <v>1748.652</v>
       </c>
       <c r="AC14" s="13">
         <v>1.538</v>
       </c>
       <c r="AD14" s="13">
         <v>4196.857</v>
       </c>
       <c r="AE14" s="13">
         <v>1.8330000000000002</v>
       </c>
     </row>
-    <row r="15" spans="1:31">
-[...15 lines deleted...]
-    <row r="17" spans="1:1">
+    <row r="15" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="A15" s="60" t="s">
+        <v>47</v>
+      </c>
+      <c r="B15" s="60"/>
+      <c r="C15" s="60"/>
+      <c r="D15" s="60"/>
+    </row>
+    <row r="16" spans="1:31" x14ac:dyDescent="0.2">
+      <c r="A16" s="57" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" s="57"/>
+      <c r="C16" s="57"/>
+      <c r="D16" s="57"/>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A17" s="26" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A15:D15"/>
     <mergeCell ref="A16:D16"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.35433070866141736" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;F&amp;A&amp;D&amp;T</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{01815A58-3621-4384-9F7B-D23C61899B16}">
   <dimension ref="A1:AE17"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="31" width="20.7109375" style="29" customWidth="1"/>
     <col min="32" max="16384" width="11.42578125" style="29"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" ht="60.75" customHeight="1"/>
-    <row r="2" spans="1:31" s="30" customFormat="1" ht="17.25" customHeight="1" thickBot="1">
+    <row r="1" spans="1:31" ht="60.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:31" s="30" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="30" t="s">
+        <v>46</v>
+      </c>
       <c r="AD2" s="31"/>
       <c r="AE2" s="31" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:31" s="5" customFormat="1" ht="89.25">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="3" spans="1:31" s="5" customFormat="1" ht="89.25" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>35</v>
       </c>
       <c r="G3" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>36</v>
       </c>
       <c r="J3" s="4" t="s">
         <v>14</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>21</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>13</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>12</v>
       </c>
@@ -12276,63 +14722,63 @@
       <c r="T3" s="4" t="s">
         <v>16</v>
       </c>
       <c r="U3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="V3" s="4" t="s">
         <v>18</v>
       </c>
       <c r="W3" s="4" t="s">
         <v>15</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>19</v>
       </c>
       <c r="Z3" s="4" t="s">
         <v>17</v>
       </c>
       <c r="AA3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="AB3" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="AC3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="AD3" s="4" t="s">
         <v>37</v>
       </c>
       <c r="AE3" s="4" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="4" spans="1:31" s="30" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="4" spans="1:31" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="18" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7">
         <v>2.2080000000000002</v>
       </c>
       <c r="D4" s="19">
         <v>94136.167000000001</v>
       </c>
       <c r="E4" s="19">
         <v>10160.495999999999</v>
       </c>
       <c r="F4" s="19">
         <v>13623.069</v>
       </c>
       <c r="G4" s="19">
         <v>11465.721</v>
       </c>
       <c r="H4" s="19">
         <v>38765.593000000001</v>
       </c>
       <c r="I4" s="19">
         <v>112.377</v>
       </c>
@@ -12381,51 +14827,51 @@
       <c r="X4" s="19">
         <v>88.826999999999998</v>
       </c>
       <c r="Y4" s="19">
         <v>469.69099999999997</v>
       </c>
       <c r="Z4" s="19">
         <v>6.1609999999999996</v>
       </c>
       <c r="AA4" s="19">
         <v>31.974</v>
       </c>
       <c r="AB4" s="19">
         <v>96.600999999999999</v>
       </c>
       <c r="AC4" s="19" t="s">
         <v>41</v>
       </c>
       <c r="AD4" s="19">
         <v>14.776999999999999</v>
       </c>
       <c r="AE4" s="19">
         <v>558.63499999999999</v>
       </c>
     </row>
-    <row r="5" spans="1:31" s="30" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="5" spans="1:31" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="21" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="9">
         <v>2.2080000000000002</v>
       </c>
       <c r="C5" s="9">
         <v>6.4850000000000003</v>
       </c>
       <c r="D5" s="22">
         <v>140648.361</v>
       </c>
       <c r="E5" s="22">
         <v>21316.218000000001</v>
       </c>
       <c r="F5" s="22">
         <v>56316.082999999999</v>
       </c>
       <c r="G5" s="22">
         <v>36940.303</v>
       </c>
       <c r="H5" s="22">
         <v>20740.571</v>
       </c>
       <c r="I5" s="22">
@@ -12476,51 +14922,51 @@
       <c r="X5" s="22">
         <v>131.97399999999999</v>
       </c>
       <c r="Y5" s="22">
         <v>223.96199999999999</v>
       </c>
       <c r="Z5" s="22">
         <v>6.617</v>
       </c>
       <c r="AA5" s="22">
         <v>27.917000000000002</v>
       </c>
       <c r="AB5" s="22">
         <v>309.19200000000001</v>
       </c>
       <c r="AC5" s="22">
         <v>23.588999999999999</v>
       </c>
       <c r="AD5" s="22">
         <v>26.056999999999999</v>
       </c>
       <c r="AE5" s="22">
         <v>183.38</v>
       </c>
     </row>
-    <row r="6" spans="1:31" s="30" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="6" spans="1:31" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="9">
         <v>6.4850000000000003</v>
       </c>
       <c r="C6" s="9">
         <v>9.2946666666666697</v>
       </c>
       <c r="D6" s="22">
         <v>204983.185</v>
       </c>
       <c r="E6" s="22">
         <v>32187.787</v>
       </c>
       <c r="F6" s="22">
         <v>103874.93</v>
       </c>
       <c r="G6" s="22">
         <v>72686.172000000006</v>
       </c>
       <c r="H6" s="22">
         <v>22311.968000000001</v>
       </c>
       <c r="I6" s="22">
@@ -12571,51 +15017,51 @@
       <c r="X6" s="22">
         <v>142.92400000000001</v>
       </c>
       <c r="Y6" s="22">
         <v>128.27799999999999</v>
       </c>
       <c r="Z6" s="22">
         <v>10.361000000000001</v>
       </c>
       <c r="AA6" s="22">
         <v>22.626999999999999</v>
       </c>
       <c r="AB6" s="22">
         <v>171.589</v>
       </c>
       <c r="AC6" s="22">
         <v>12.843</v>
       </c>
       <c r="AD6" s="22">
         <v>18.167000000000002</v>
       </c>
       <c r="AE6" s="22">
         <v>281.59399999999999</v>
       </c>
     </row>
-    <row r="7" spans="1:31" s="30" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="7" spans="1:31" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="9">
         <v>9.2946666666666697</v>
       </c>
       <c r="C7" s="9">
         <v>11.541</v>
       </c>
       <c r="D7" s="22">
         <v>248539.296</v>
       </c>
       <c r="E7" s="22">
         <v>38082.237999999998</v>
       </c>
       <c r="F7" s="22">
         <v>139871.63399999999</v>
       </c>
       <c r="G7" s="22">
         <v>95238.888000000006</v>
       </c>
       <c r="H7" s="22">
         <v>23379.683000000001</v>
       </c>
       <c r="I7" s="22">
@@ -12666,51 +15112,51 @@
       <c r="X7" s="22">
         <v>148.083</v>
       </c>
       <c r="Y7" s="22">
         <v>137.47399999999999</v>
       </c>
       <c r="Z7" s="22">
         <v>16.977</v>
       </c>
       <c r="AA7" s="22">
         <v>40.484999999999999</v>
       </c>
       <c r="AB7" s="22">
         <v>143.43299999999999</v>
       </c>
       <c r="AC7" s="22">
         <v>13.188000000000001</v>
       </c>
       <c r="AD7" s="22">
         <v>20.439</v>
       </c>
       <c r="AE7" s="22">
         <v>157.25899999999999</v>
       </c>
     </row>
-    <row r="8" spans="1:31" s="30" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="8" spans="1:31" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="9">
         <v>11.541</v>
       </c>
       <c r="C8" s="9">
         <v>13.8473333333333</v>
       </c>
       <c r="D8" s="22">
         <v>243352.87599999999</v>
       </c>
       <c r="E8" s="22">
         <v>44695.565999999999</v>
       </c>
       <c r="F8" s="22">
         <v>175330.397</v>
       </c>
       <c r="G8" s="22">
         <v>114871.234</v>
       </c>
       <c r="H8" s="22">
         <v>28211.406999999999</v>
       </c>
       <c r="I8" s="22">
@@ -12761,51 +15207,51 @@
       <c r="X8" s="22">
         <v>170.83199999999999</v>
       </c>
       <c r="Y8" s="22">
         <v>120.066</v>
       </c>
       <c r="Z8" s="22">
         <v>46.886000000000003</v>
       </c>
       <c r="AA8" s="22">
         <v>41.319000000000003</v>
       </c>
       <c r="AB8" s="22">
         <v>145.76</v>
       </c>
       <c r="AC8" s="22">
         <v>29.72</v>
       </c>
       <c r="AD8" s="22">
         <v>19.885999999999999</v>
       </c>
       <c r="AE8" s="22">
         <v>231.30799999999999</v>
       </c>
     </row>
-    <row r="9" spans="1:31" s="30" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="9" spans="1:31" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="9">
         <v>13.8473333333333</v>
       </c>
       <c r="C9" s="9">
         <v>16.097000000000001</v>
       </c>
       <c r="D9" s="22">
         <v>274768.19</v>
       </c>
       <c r="E9" s="22">
         <v>49604.050999999999</v>
       </c>
       <c r="F9" s="22">
         <v>158055.23699999999</v>
       </c>
       <c r="G9" s="22">
         <v>124389.726</v>
       </c>
       <c r="H9" s="22">
         <v>30288.285</v>
       </c>
       <c r="I9" s="22">
@@ -12856,51 +15302,51 @@
       <c r="X9" s="22">
         <v>200.58199999999999</v>
       </c>
       <c r="Y9" s="22">
         <v>161.297</v>
       </c>
       <c r="Z9" s="22">
         <v>84.033000000000001</v>
       </c>
       <c r="AA9" s="22">
         <v>58.600999999999999</v>
       </c>
       <c r="AB9" s="22">
         <v>82.453999999999994</v>
       </c>
       <c r="AC9" s="22">
         <v>45.265000000000001</v>
       </c>
       <c r="AD9" s="22">
         <v>20.530999999999999</v>
       </c>
       <c r="AE9" s="22">
         <v>279.11599999999999</v>
       </c>
     </row>
-    <row r="10" spans="1:31" s="30" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="10" spans="1:31" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="9">
         <v>16.097000000000001</v>
       </c>
       <c r="C10" s="9">
         <v>18.809000000000001</v>
       </c>
       <c r="D10" s="22">
         <v>342965.69400000002</v>
       </c>
       <c r="E10" s="22">
         <v>64809.116999999998</v>
       </c>
       <c r="F10" s="22">
         <v>149986.42199999999</v>
       </c>
       <c r="G10" s="22">
         <v>139653.22899999999</v>
       </c>
       <c r="H10" s="22">
         <v>36871.714</v>
       </c>
       <c r="I10" s="22">
@@ -12951,51 +15397,51 @@
       <c r="X10" s="22">
         <v>310.62099999999998</v>
       </c>
       <c r="Y10" s="22">
         <v>247.33699999999999</v>
       </c>
       <c r="Z10" s="22">
         <v>135.571</v>
       </c>
       <c r="AA10" s="22">
         <v>110.944</v>
       </c>
       <c r="AB10" s="22">
         <v>107.053</v>
       </c>
       <c r="AC10" s="22">
         <v>18.981000000000002</v>
       </c>
       <c r="AD10" s="22">
         <v>23.257000000000001</v>
       </c>
       <c r="AE10" s="22">
         <v>348.34</v>
       </c>
     </row>
-    <row r="11" spans="1:31" s="30" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="11" spans="1:31" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="9">
         <v>18.809000000000001</v>
       </c>
       <c r="C11" s="9">
         <v>22.661999999999999</v>
       </c>
       <c r="D11" s="22">
         <v>465406.804</v>
       </c>
       <c r="E11" s="22">
         <v>94183.695999999996</v>
       </c>
       <c r="F11" s="22">
         <v>148875.06099999999</v>
       </c>
       <c r="G11" s="22">
         <v>157262.62899999999</v>
       </c>
       <c r="H11" s="22">
         <v>52030.404000000002</v>
       </c>
       <c r="I11" s="22">
@@ -13046,51 +15492,51 @@
       <c r="X11" s="22">
         <v>431.57600000000002</v>
       </c>
       <c r="Y11" s="22">
         <v>229.149</v>
       </c>
       <c r="Z11" s="22">
         <v>206.12700000000001</v>
       </c>
       <c r="AA11" s="22">
         <v>150.083</v>
       </c>
       <c r="AB11" s="22">
         <v>181.36500000000001</v>
       </c>
       <c r="AC11" s="22">
         <v>42.604999999999997</v>
       </c>
       <c r="AD11" s="22">
         <v>27.192</v>
       </c>
       <c r="AE11" s="22">
         <v>569.24800000000005</v>
       </c>
     </row>
-    <row r="12" spans="1:31" s="30" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="12" spans="1:31" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="21" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="9">
         <v>22.661999999999999</v>
       </c>
       <c r="C12" s="9">
         <v>30.064499999999999</v>
       </c>
       <c r="D12" s="22">
         <v>722400.93500000006</v>
       </c>
       <c r="E12" s="22">
         <v>169185.60500000001</v>
       </c>
       <c r="F12" s="22">
         <v>152379.96599999999</v>
       </c>
       <c r="G12" s="22">
         <v>178985.08499999999</v>
       </c>
       <c r="H12" s="22">
         <v>86731.985000000001</v>
       </c>
       <c r="I12" s="22">
@@ -13141,51 +15587,51 @@
       <c r="X12" s="22">
         <v>820.86800000000005</v>
       </c>
       <c r="Y12" s="22">
         <v>426.68299999999999</v>
       </c>
       <c r="Z12" s="22">
         <v>391.47300000000001</v>
       </c>
       <c r="AA12" s="22">
         <v>328.50900000000001</v>
       </c>
       <c r="AB12" s="22">
         <v>124.47</v>
       </c>
       <c r="AC12" s="22">
         <v>125.255</v>
       </c>
       <c r="AD12" s="22">
         <v>39.540999999999997</v>
       </c>
       <c r="AE12" s="22">
         <v>1035.7449999999999</v>
       </c>
     </row>
-    <row r="13" spans="1:31" s="30" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:31" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="23" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="11">
         <v>30.064499999999999</v>
       </c>
       <c r="C13" s="11"/>
       <c r="D13" s="24">
         <v>2123008.81</v>
       </c>
       <c r="E13" s="24">
         <v>2822875.6639999999</v>
       </c>
       <c r="F13" s="24">
         <v>133875.32800000001</v>
       </c>
       <c r="G13" s="24">
         <v>204188.663</v>
       </c>
       <c r="H13" s="24">
         <v>498525.26699999999</v>
       </c>
       <c r="I13" s="24">
         <v>39077.741000000002</v>
       </c>
@@ -13234,51 +15680,51 @@
       <c r="X13" s="24">
         <v>3528.511</v>
       </c>
       <c r="Y13" s="24">
         <v>3622.3820000000001</v>
       </c>
       <c r="Z13" s="24">
         <v>2739.0459999999998</v>
       </c>
       <c r="AA13" s="24">
         <v>1785.9059999999999</v>
       </c>
       <c r="AB13" s="24">
         <v>223.93700000000001</v>
       </c>
       <c r="AC13" s="24">
         <v>672.33199999999999</v>
       </c>
       <c r="AD13" s="24">
         <v>36.805</v>
       </c>
       <c r="AE13" s="24">
         <v>8012.9930000000004</v>
       </c>
     </row>
-    <row r="14" spans="1:31" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1">
+    <row r="14" spans="1:31" s="30" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>1</v>
       </c>
       <c r="D14" s="25">
         <v>4860210.318</v>
       </c>
       <c r="E14" s="25">
         <v>3347100.4380000001</v>
       </c>
       <c r="F14" s="25">
         <v>1232188.1269999999</v>
       </c>
       <c r="G14" s="25">
         <v>1135681.6499999999</v>
       </c>
       <c r="H14" s="25">
         <v>837856.87700000009</v>
       </c>
       <c r="I14" s="25">
@@ -13329,124 +15775,124 @@
       <c r="X14" s="25">
         <v>5974.7979999999998</v>
       </c>
       <c r="Y14" s="25">
         <v>5766.3189999999995</v>
       </c>
       <c r="Z14" s="25">
         <v>3643.2519999999995</v>
       </c>
       <c r="AA14" s="25">
         <v>2598.3649999999998</v>
       </c>
       <c r="AB14" s="25">
         <v>1585.8539999999998</v>
       </c>
       <c r="AC14" s="25">
         <v>983.77800000000002</v>
       </c>
       <c r="AD14" s="25">
         <v>246.65200000000002</v>
       </c>
       <c r="AE14" s="25">
         <v>11657.618</v>
       </c>
     </row>
-    <row r="15" spans="1:31">
+    <row r="15" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A15" s="32" t="s">
-        <v>46</v>
-[...10 lines deleted...]
-    <row r="17" spans="1:1">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="16" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A16" s="59" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" s="59"/>
+      <c r="C16" s="59"/>
+      <c r="D16" s="59"/>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A17" s="26" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A16:D16"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.35433070866141736" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;F&amp;A&amp;D&amp;T</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F0B77F43-0AB2-451A-B2BC-1C930A791A1D}">
   <dimension ref="A1:AC17"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="29" width="20.7109375" style="27" customWidth="1"/>
     <col min="30" max="16384" width="11.42578125" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29" ht="66.75" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A2" s="1"/>
+    <row r="1" spans="1:29" ht="66.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:29" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="1" t="s">
+        <v>46</v>
+      </c>
       <c r="AC2" s="3" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="3" spans="1:29" s="17" customFormat="1" ht="89.25">
+    <row r="3" spans="1:29" s="17" customFormat="1" ht="89.25" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>34</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>45</v>
       </c>
       <c r="J3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>14</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>21</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>13</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>22</v>
       </c>
@@ -13462,60 +15908,60 @@
       <c r="S3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="T3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="U3" s="4" t="s">
         <v>18</v>
       </c>
       <c r="V3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="W3" s="4" t="s">
         <v>15</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>17</v>
       </c>
       <c r="Z3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="AA3" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="AB3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="AC3" s="4" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="4" spans="1:29" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="4" spans="1:29" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="18" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7">
         <v>1.806</v>
       </c>
       <c r="D4" s="7">
         <v>105.254</v>
       </c>
       <c r="E4" s="7">
         <v>245.62</v>
       </c>
       <c r="F4" s="7">
         <v>29.893000000000001</v>
       </c>
       <c r="G4" s="7">
         <v>7.7279999999999998</v>
       </c>
       <c r="H4" s="7">
         <v>0.96699999999999997</v>
       </c>
       <c r="I4" s="7">
         <v>6.5060000000000002</v>
       </c>
@@ -13558,51 +16004,51 @@
       <c r="V4" s="7">
         <v>0.63700000000000001</v>
       </c>
       <c r="W4" s="7">
         <v>0.04</v>
       </c>
       <c r="X4" s="7">
         <v>0.14000000000000001</v>
       </c>
       <c r="Y4" s="7">
         <v>3.2000000000000001E-2</v>
       </c>
       <c r="Z4" s="7">
         <v>1.9E-2</v>
       </c>
       <c r="AA4" s="7">
         <v>6.5000000000000002E-2</v>
       </c>
       <c r="AB4" s="7">
         <v>1.6E-2</v>
       </c>
       <c r="AC4" s="7">
         <v>0.11</v>
       </c>
     </row>
-    <row r="5" spans="1:29" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="5" spans="1:29" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="21" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="9">
         <v>1.806</v>
       </c>
       <c r="C5" s="9">
         <v>6.3674999999999997</v>
       </c>
       <c r="D5" s="9">
         <v>188.99600000000001</v>
       </c>
       <c r="E5" s="9">
         <v>446.99900000000002</v>
       </c>
       <c r="F5" s="9">
         <v>122.387</v>
       </c>
       <c r="G5" s="9">
         <v>25.875</v>
       </c>
       <c r="H5" s="9">
         <v>2.8210000000000002</v>
       </c>
       <c r="I5" s="9">
@@ -13647,51 +16093,51 @@
       <c r="V5" s="9">
         <v>0.67300000000000004</v>
       </c>
       <c r="W5" s="9">
         <v>2.3E-2</v>
       </c>
       <c r="X5" s="9">
         <v>0.26700000000000002</v>
       </c>
       <c r="Y5" s="9">
         <v>4.2999999999999997E-2</v>
       </c>
       <c r="Z5" s="9">
         <v>3.5999999999999997E-2</v>
       </c>
       <c r="AA5" s="9">
         <v>0.14799999999999999</v>
       </c>
       <c r="AB5" s="9">
         <v>3.6999999999999998E-2</v>
       </c>
       <c r="AC5" s="9">
         <v>9.5000000000000001E-2</v>
       </c>
     </row>
-    <row r="6" spans="1:29" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="6" spans="1:29" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="9">
         <v>6.3674999999999997</v>
       </c>
       <c r="C6" s="9">
         <v>9.2650000000000006</v>
       </c>
       <c r="D6" s="9">
         <v>297.25</v>
       </c>
       <c r="E6" s="9">
         <v>674.27499999999998</v>
       </c>
       <c r="F6" s="9">
         <v>198.792</v>
       </c>
       <c r="G6" s="9">
         <v>53.176000000000002</v>
       </c>
       <c r="H6" s="9">
         <v>2.2829999999999999</v>
       </c>
       <c r="I6" s="9">
@@ -13736,51 +16182,51 @@
       <c r="V6" s="9">
         <v>0.79400000000000004</v>
       </c>
       <c r="W6" s="9">
         <v>1.7000000000000001E-2</v>
       </c>
       <c r="X6" s="9">
         <v>0.31</v>
       </c>
       <c r="Y6" s="9">
         <v>5.8000000000000003E-2</v>
       </c>
       <c r="Z6" s="9">
         <v>4.2000000000000003E-2</v>
       </c>
       <c r="AA6" s="9">
         <v>0.16</v>
       </c>
       <c r="AB6" s="9">
         <v>3.7999999999999999E-2</v>
       </c>
       <c r="AC6" s="9">
         <v>9.6000000000000002E-2</v>
       </c>
     </row>
-    <row r="7" spans="1:29" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="7" spans="1:29" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="9">
         <v>9.2650000000000006</v>
       </c>
       <c r="C7" s="9">
         <v>11.58</v>
       </c>
       <c r="D7" s="9">
         <v>316.76900000000001</v>
       </c>
       <c r="E7" s="9">
         <v>774.94299999999998</v>
       </c>
       <c r="F7" s="9">
         <v>240.55500000000001</v>
       </c>
       <c r="G7" s="9">
         <v>70.668999999999997</v>
       </c>
       <c r="H7" s="9">
         <v>4.048</v>
       </c>
       <c r="I7" s="9">
@@ -13825,51 +16271,51 @@
       <c r="V7" s="9">
         <v>0.96699999999999997</v>
       </c>
       <c r="W7" s="9">
         <v>1.6E-2</v>
       </c>
       <c r="X7" s="9">
         <v>0.35499999999999998</v>
       </c>
       <c r="Y7" s="9">
         <v>6.5000000000000002E-2</v>
       </c>
       <c r="Z7" s="9">
         <v>0.06</v>
       </c>
       <c r="AA7" s="9">
         <v>0.16800000000000001</v>
       </c>
       <c r="AB7" s="9">
         <v>3.6999999999999998E-2</v>
       </c>
       <c r="AC7" s="9">
         <v>0.104</v>
       </c>
     </row>
-    <row r="8" spans="1:29" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="8" spans="1:29" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="9">
         <v>11.58</v>
       </c>
       <c r="C8" s="9">
         <v>13.864000000000001</v>
       </c>
       <c r="D8" s="9">
         <v>286.83</v>
       </c>
       <c r="E8" s="9">
         <v>852.46699999999998</v>
       </c>
       <c r="F8" s="9">
         <v>265.70499999999998</v>
       </c>
       <c r="G8" s="9">
         <v>85.906999999999996</v>
       </c>
       <c r="H8" s="9">
         <v>10.954000000000001</v>
       </c>
       <c r="I8" s="9">
@@ -13914,51 +16360,51 @@
       <c r="V8" s="9">
         <v>1.07</v>
       </c>
       <c r="W8" s="9">
         <v>1.6E-2</v>
       </c>
       <c r="X8" s="9">
         <v>0.42599999999999999</v>
       </c>
       <c r="Y8" s="9">
         <v>0.17799999999999999</v>
       </c>
       <c r="Z8" s="9">
         <v>6.8000000000000005E-2</v>
       </c>
       <c r="AA8" s="9">
         <v>0.182</v>
       </c>
       <c r="AB8" s="9">
         <v>3.4000000000000002E-2</v>
       </c>
       <c r="AC8" s="9">
         <v>0.12</v>
       </c>
     </row>
-    <row r="9" spans="1:29" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="9" spans="1:29" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="9">
         <v>13.864000000000001</v>
       </c>
       <c r="C9" s="9">
         <v>16.084399999999999</v>
       </c>
       <c r="D9" s="9">
         <v>309.13799999999998</v>
       </c>
       <c r="E9" s="9">
         <v>935.96900000000005</v>
       </c>
       <c r="F9" s="9">
         <v>217.227</v>
       </c>
       <c r="G9" s="9">
         <v>95.650999999999996</v>
       </c>
       <c r="H9" s="9">
         <v>20.645</v>
       </c>
       <c r="I9" s="9">
@@ -14003,51 +16449,51 @@
       <c r="V9" s="9">
         <v>1.103</v>
       </c>
       <c r="W9" s="9">
         <v>2.8000000000000001E-2</v>
       </c>
       <c r="X9" s="9">
         <v>0.51700000000000002</v>
       </c>
       <c r="Y9" s="9">
         <v>0.30599999999999999</v>
       </c>
       <c r="Z9" s="9">
         <v>0.125</v>
       </c>
       <c r="AA9" s="9">
         <v>0.216</v>
       </c>
       <c r="AB9" s="9">
         <v>3.3000000000000002E-2</v>
       </c>
       <c r="AC9" s="9">
         <v>0.124</v>
       </c>
     </row>
-    <row r="10" spans="1:29" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="10" spans="1:29" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="9">
         <v>16.084399999999999</v>
       </c>
       <c r="C10" s="9">
         <v>18.792000000000002</v>
       </c>
       <c r="D10" s="9">
         <v>380.07100000000003</v>
       </c>
       <c r="E10" s="9">
         <v>1105.8789999999999</v>
       </c>
       <c r="F10" s="9">
         <v>189.983</v>
       </c>
       <c r="G10" s="9">
         <v>111.31100000000001</v>
       </c>
       <c r="H10" s="9">
         <v>31.88</v>
       </c>
       <c r="I10" s="9">
@@ -14092,51 +16538,51 @@
       <c r="V10" s="9">
         <v>1.2130000000000001</v>
       </c>
       <c r="W10" s="9">
         <v>3.9E-2</v>
       </c>
       <c r="X10" s="9">
         <v>0.67900000000000005</v>
       </c>
       <c r="Y10" s="9">
         <v>0.44700000000000001</v>
       </c>
       <c r="Z10" s="9">
         <v>0.189</v>
       </c>
       <c r="AA10" s="9">
         <v>0.23699999999999999</v>
       </c>
       <c r="AB10" s="9">
         <v>4.9000000000000002E-2</v>
       </c>
       <c r="AC10" s="9">
         <v>0.13700000000000001</v>
       </c>
     </row>
-    <row r="11" spans="1:29" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="11" spans="1:29" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="9">
         <v>18.792000000000002</v>
       </c>
       <c r="C11" s="9">
         <v>22.663</v>
       </c>
       <c r="D11" s="9">
         <v>484.209</v>
       </c>
       <c r="E11" s="9">
         <v>1312.175</v>
       </c>
       <c r="F11" s="9">
         <v>173.59399999999999</v>
       </c>
       <c r="G11" s="9">
         <v>126.22799999999999</v>
       </c>
       <c r="H11" s="9">
         <v>45.378999999999998</v>
       </c>
       <c r="I11" s="9">
@@ -14181,51 +16627,51 @@
       <c r="V11" s="9">
         <v>1.429</v>
       </c>
       <c r="W11" s="9">
         <v>0.05</v>
       </c>
       <c r="X11" s="9">
         <v>1.026</v>
       </c>
       <c r="Y11" s="9">
         <v>0.64</v>
       </c>
       <c r="Z11" s="9">
         <v>0.32200000000000001</v>
       </c>
       <c r="AA11" s="9">
         <v>0.32300000000000001</v>
       </c>
       <c r="AB11" s="9">
         <v>6.5000000000000002E-2</v>
       </c>
       <c r="AC11" s="9">
         <v>0.19900000000000001</v>
       </c>
     </row>
-    <row r="12" spans="1:29" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="12" spans="1:29" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="21" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="9">
         <v>22.663</v>
       </c>
       <c r="C12" s="9">
         <v>30.164000000000001</v>
       </c>
       <c r="D12" s="9">
         <v>650.10799999999995</v>
       </c>
       <c r="E12" s="9">
         <v>1596.797</v>
       </c>
       <c r="F12" s="9">
         <v>165.595</v>
       </c>
       <c r="G12" s="9">
         <v>141.471</v>
       </c>
       <c r="H12" s="9">
         <v>71.37</v>
       </c>
       <c r="I12" s="9">
@@ -14270,51 +16716,51 @@
       <c r="V12" s="9">
         <v>1.9650000000000001</v>
       </c>
       <c r="W12" s="9">
         <v>0.128</v>
       </c>
       <c r="X12" s="9">
         <v>1.5549999999999999</v>
       </c>
       <c r="Y12" s="9">
         <v>0.996</v>
       </c>
       <c r="Z12" s="9">
         <v>0.52600000000000002</v>
       </c>
       <c r="AA12" s="9">
         <v>0.38400000000000001</v>
       </c>
       <c r="AB12" s="9">
         <v>0.26400000000000001</v>
       </c>
       <c r="AC12" s="9">
         <v>0.27500000000000002</v>
       </c>
     </row>
-    <row r="13" spans="1:29" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:29" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="23" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="11">
         <v>30.164000000000001</v>
       </c>
       <c r="C13" s="11"/>
       <c r="D13" s="11">
         <v>1208</v>
       </c>
       <c r="E13" s="11">
         <v>2184.4569999999999</v>
       </c>
       <c r="F13" s="11">
         <v>133.124</v>
       </c>
       <c r="G13" s="11">
         <v>149.64599999999999</v>
       </c>
       <c r="H13" s="11">
         <v>174.47</v>
       </c>
       <c r="I13" s="11">
         <v>40.344000000000001</v>
       </c>
@@ -14357,51 +16803,51 @@
       <c r="V13" s="11">
         <v>3.589</v>
       </c>
       <c r="W13" s="11">
         <v>1.35</v>
       </c>
       <c r="X13" s="11">
         <v>4.7430000000000003</v>
       </c>
       <c r="Y13" s="11">
         <v>3.371</v>
       </c>
       <c r="Z13" s="11">
         <v>1.577</v>
       </c>
       <c r="AA13" s="11">
         <v>0.43</v>
       </c>
       <c r="AB13" s="11">
         <v>0.96699999999999997</v>
       </c>
       <c r="AC13" s="11">
         <v>0.80100000000000005</v>
       </c>
     </row>
-    <row r="14" spans="1:29" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1">
+    <row r="14" spans="1:29" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>1</v>
       </c>
       <c r="D14" s="13">
         <v>4226.625</v>
       </c>
       <c r="E14" s="13">
         <v>10129.581</v>
       </c>
       <c r="F14" s="13">
         <v>1736.855</v>
       </c>
       <c r="G14" s="13">
         <v>867.66199999999992</v>
       </c>
       <c r="H14" s="13">
         <v>364.81700000000001</v>
       </c>
       <c r="I14" s="13">
@@ -14446,131 +16892,131 @@
       <c r="V14" s="13">
         <v>13.440000000000001</v>
       </c>
       <c r="W14" s="13">
         <v>1.7070000000000001</v>
       </c>
       <c r="X14" s="13">
         <v>10.018000000000001</v>
       </c>
       <c r="Y14" s="13">
         <v>6.1360000000000001</v>
       </c>
       <c r="Z14" s="13">
         <v>2.964</v>
       </c>
       <c r="AA14" s="13">
         <v>2.3130000000000002</v>
       </c>
       <c r="AB14" s="13">
         <v>1.54</v>
       </c>
       <c r="AC14" s="13">
         <v>2.0610000000000004</v>
       </c>
     </row>
-    <row r="15" spans="1:29">
-[...17 lines deleted...]
-    <row r="17" spans="1:1">
+    <row r="15" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="A15" s="61" t="s">
+        <v>47</v>
+      </c>
+      <c r="B15" s="61"/>
+      <c r="C15" s="61"/>
+      <c r="D15" s="61"/>
+      <c r="E15" s="61"/>
+      <c r="F15" s="61"/>
+    </row>
+    <row r="16" spans="1:29" x14ac:dyDescent="0.25">
+      <c r="A16" s="57" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" s="57"/>
+      <c r="C16" s="57"/>
+      <c r="D16" s="57"/>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A17" s="26" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:D16"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.35433070866141736" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;F&amp;A&amp;D&amp;T</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FECDDA51-D19B-43D3-A755-9B69326BC88D}">
   <dimension ref="A1:AC17"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="29" width="20.7109375" style="1" customWidth="1"/>
     <col min="30" max="16384" width="11.42578125" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29" ht="60" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A2" s="16"/>
+    <row r="1" spans="1:29" ht="60" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:29" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="16" t="s">
+        <v>46</v>
+      </c>
       <c r="AB2" s="15"/>
       <c r="AC2" s="3" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:29" s="17" customFormat="1" ht="89.25">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="3" spans="1:29" s="17" customFormat="1" ht="89.25" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>34</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>45</v>
       </c>
       <c r="J3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>14</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>21</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>13</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>22</v>
       </c>
@@ -14586,60 +17032,60 @@
       <c r="S3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="T3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="U3" s="4" t="s">
         <v>18</v>
       </c>
       <c r="V3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="W3" s="4" t="s">
         <v>15</v>
       </c>
       <c r="X3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>17</v>
       </c>
       <c r="Z3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="AA3" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="AB3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="AC3" s="4" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="4" spans="1:29" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="4" spans="1:29" s="20" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="18" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7">
         <v>1.806</v>
       </c>
       <c r="D4" s="19">
         <v>102726.15300000001</v>
       </c>
       <c r="E4" s="19">
         <v>10091.42</v>
       </c>
       <c r="F4" s="19">
         <v>11568.116</v>
       </c>
       <c r="G4" s="19">
         <v>9850.393</v>
       </c>
       <c r="H4" s="19">
         <v>372.17500000000001</v>
       </c>
       <c r="I4" s="19">
         <v>10713.713</v>
       </c>
@@ -14682,51 +17128,51 @@
       <c r="V4" s="19">
         <v>607.13199999999995</v>
       </c>
       <c r="W4" s="19">
         <v>100.59099999999999</v>
       </c>
       <c r="X4" s="19">
         <v>94.259</v>
       </c>
       <c r="Y4" s="19">
         <v>0.83</v>
       </c>
       <c r="Z4" s="19">
         <v>38.700000000000003</v>
       </c>
       <c r="AA4" s="19">
         <v>76.507000000000005</v>
       </c>
       <c r="AB4" s="19">
         <v>4.0460000000000003</v>
       </c>
       <c r="AC4" s="19" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="5" spans="1:29" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="5" spans="1:29" s="20" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="21" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="9">
         <v>1.806</v>
       </c>
       <c r="C5" s="9">
         <v>6.3674999999999997</v>
       </c>
       <c r="D5" s="22">
         <v>155499.049</v>
       </c>
       <c r="E5" s="22">
         <v>20603.928</v>
       </c>
       <c r="F5" s="22">
         <v>49710.972999999998</v>
       </c>
       <c r="G5" s="22">
         <v>35139.909</v>
       </c>
       <c r="H5" s="22">
         <v>841.60400000000004</v>
       </c>
       <c r="I5" s="22">
@@ -14771,51 +17217,51 @@
       <c r="V5" s="22">
         <v>626.73900000000003</v>
       </c>
       <c r="W5" s="22">
         <v>14.71</v>
       </c>
       <c r="X5" s="22">
         <v>168.56800000000001</v>
       </c>
       <c r="Y5" s="22">
         <v>1.63</v>
       </c>
       <c r="Z5" s="22">
         <v>23.439</v>
       </c>
       <c r="AA5" s="22">
         <v>119</v>
       </c>
       <c r="AB5" s="22">
         <v>54.692</v>
       </c>
       <c r="AC5" s="22">
         <v>535.10900000000004</v>
       </c>
     </row>
-    <row r="6" spans="1:29" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="6" spans="1:29" s="20" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="9">
         <v>6.3674999999999997</v>
       </c>
       <c r="C6" s="9">
         <v>9.2650000000000006</v>
       </c>
       <c r="D6" s="22">
         <v>222908.08900000001</v>
       </c>
       <c r="E6" s="22">
         <v>30751.008999999998</v>
       </c>
       <c r="F6" s="22">
         <v>94292.517999999996</v>
       </c>
       <c r="G6" s="22">
         <v>71215.876999999993</v>
       </c>
       <c r="H6" s="22">
         <v>689.33399999999995</v>
       </c>
       <c r="I6" s="22">
@@ -14860,51 +17306,51 @@
       <c r="V6" s="22">
         <v>719.40899999999999</v>
       </c>
       <c r="W6" s="22">
         <v>16.603999999999999</v>
       </c>
       <c r="X6" s="22">
         <v>196.24799999999999</v>
       </c>
       <c r="Y6" s="22">
         <v>2.2189999999999999</v>
       </c>
       <c r="Z6" s="22">
         <v>25.841999999999999</v>
       </c>
       <c r="AA6" s="22">
         <v>180.65199999999999</v>
       </c>
       <c r="AB6" s="22">
         <v>23.007000000000001</v>
       </c>
       <c r="AC6" s="22">
         <v>483.21100000000001</v>
       </c>
     </row>
-    <row r="7" spans="1:29" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="7" spans="1:29" s="20" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="9">
         <v>9.2650000000000006</v>
       </c>
       <c r="C7" s="9">
         <v>11.58</v>
       </c>
       <c r="D7" s="22">
         <v>253564.98300000001</v>
       </c>
       <c r="E7" s="22">
         <v>36358.684000000001</v>
       </c>
       <c r="F7" s="22">
         <v>131826.46599999999</v>
       </c>
       <c r="G7" s="22">
         <v>93313.091</v>
       </c>
       <c r="H7" s="22">
         <v>835.18499999999995</v>
       </c>
       <c r="I7" s="22">
@@ -14949,51 +17395,51 @@
       <c r="V7" s="22">
         <v>899.19899999999996</v>
       </c>
       <c r="W7" s="22" t="s">
         <v>41</v>
       </c>
       <c r="X7" s="22">
         <v>219.70500000000001</v>
       </c>
       <c r="Y7" s="22">
         <v>3.891</v>
       </c>
       <c r="Z7" s="22">
         <v>48.747</v>
       </c>
       <c r="AA7" s="22">
         <v>176.203</v>
       </c>
       <c r="AB7" s="22">
         <v>32.081000000000003</v>
       </c>
       <c r="AC7" s="22">
         <v>498.45699999999999</v>
       </c>
     </row>
-    <row r="8" spans="1:29" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="8" spans="1:29" s="20" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="9">
         <v>11.58</v>
       </c>
       <c r="C8" s="9">
         <v>13.864000000000001</v>
       </c>
       <c r="D8" s="22">
         <v>245619.264</v>
       </c>
       <c r="E8" s="22">
         <v>42159.457999999999</v>
       </c>
       <c r="F8" s="22">
         <v>160952.29500000001</v>
       </c>
       <c r="G8" s="22">
         <v>112286.762</v>
       </c>
       <c r="H8" s="22">
         <v>1668.393</v>
       </c>
       <c r="I8" s="22">
@@ -15038,51 +17484,51 @@
       <c r="V8" s="22">
         <v>969.59799999999996</v>
       </c>
       <c r="W8" s="22">
         <v>9.1890000000000001</v>
       </c>
       <c r="X8" s="22">
         <v>267.98599999999999</v>
       </c>
       <c r="Y8" s="22">
         <v>29.733000000000001</v>
       </c>
       <c r="Z8" s="22">
         <v>33.546999999999997</v>
       </c>
       <c r="AA8" s="22">
         <v>184.333</v>
       </c>
       <c r="AB8" s="22">
         <v>24.672000000000001</v>
       </c>
       <c r="AC8" s="22">
         <v>457.80200000000002</v>
       </c>
     </row>
-    <row r="9" spans="1:29" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="9" spans="1:29" s="20" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="9">
         <v>13.864000000000001</v>
       </c>
       <c r="C9" s="9">
         <v>16.084399999999999</v>
       </c>
       <c r="D9" s="22">
         <v>269154.69699999999</v>
       </c>
       <c r="E9" s="22">
         <v>48803.822999999997</v>
       </c>
       <c r="F9" s="22">
         <v>145969.64499999999</v>
       </c>
       <c r="G9" s="22">
         <v>120376.1</v>
       </c>
       <c r="H9" s="22">
         <v>3240.248</v>
       </c>
       <c r="I9" s="22">
@@ -15127,51 +17573,51 @@
       <c r="V9" s="22">
         <v>1021.278</v>
       </c>
       <c r="W9" s="22">
         <v>19.5</v>
       </c>
       <c r="X9" s="22">
         <v>291.97000000000003</v>
       </c>
       <c r="Y9" s="22">
         <v>109.652</v>
       </c>
       <c r="Z9" s="22">
         <v>63.173999999999999</v>
       </c>
       <c r="AA9" s="22">
         <v>173.17400000000001</v>
       </c>
       <c r="AB9" s="22">
         <v>22.16</v>
       </c>
       <c r="AC9" s="22">
         <v>699.61500000000001</v>
       </c>
     </row>
-    <row r="10" spans="1:29" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="10" spans="1:29" s="20" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="9">
         <v>16.084399999999999</v>
       </c>
       <c r="C10" s="9">
         <v>18.792000000000002</v>
       </c>
       <c r="D10" s="22">
         <v>348602.94</v>
       </c>
       <c r="E10" s="22">
         <v>66022.322</v>
       </c>
       <c r="F10" s="22">
         <v>142095.69899999999</v>
       </c>
       <c r="G10" s="22">
         <v>135491.014</v>
       </c>
       <c r="H10" s="22">
         <v>6263.8339999999998</v>
       </c>
       <c r="I10" s="22">
@@ -15216,51 +17662,51 @@
       <c r="V10" s="22">
         <v>1127.694</v>
       </c>
       <c r="W10" s="22">
         <v>30.190999999999999</v>
       </c>
       <c r="X10" s="22">
         <v>372.24599999999998</v>
       </c>
       <c r="Y10" s="22">
         <v>155.899</v>
       </c>
       <c r="Z10" s="22">
         <v>91.924000000000007</v>
       </c>
       <c r="AA10" s="22">
         <v>220.059</v>
       </c>
       <c r="AB10" s="22">
         <v>22.65</v>
       </c>
       <c r="AC10" s="22">
         <v>754.49099999999999</v>
       </c>
     </row>
-    <row r="11" spans="1:29" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="11" spans="1:29" s="20" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="9">
         <v>18.792000000000002</v>
       </c>
       <c r="C11" s="9">
         <v>22.663</v>
       </c>
       <c r="D11" s="22">
         <v>483154.47899999999</v>
       </c>
       <c r="E11" s="22">
         <v>97225.914000000004</v>
       </c>
       <c r="F11" s="22">
         <v>145851.90400000001</v>
       </c>
       <c r="G11" s="22">
         <v>150320.609</v>
       </c>
       <c r="H11" s="22">
         <v>13100.788</v>
       </c>
       <c r="I11" s="22">
@@ -15305,51 +17751,51 @@
       <c r="V11" s="22">
         <v>1378.038</v>
       </c>
       <c r="W11" s="22">
         <v>49.651000000000003</v>
       </c>
       <c r="X11" s="22">
         <v>555.97699999999998</v>
       </c>
       <c r="Y11" s="22">
         <v>284.23099999999999</v>
       </c>
       <c r="Z11" s="22">
         <v>185.50800000000001</v>
       </c>
       <c r="AA11" s="22">
         <v>215.63499999999999</v>
       </c>
       <c r="AB11" s="22">
         <v>40.616</v>
       </c>
       <c r="AC11" s="22">
         <v>1248.4000000000001</v>
       </c>
     </row>
-    <row r="12" spans="1:29" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="12" spans="1:29" s="20" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="21" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="9">
         <v>22.663</v>
       </c>
       <c r="C12" s="9">
         <v>30.164000000000001</v>
       </c>
       <c r="D12" s="22">
         <v>742155.22</v>
       </c>
       <c r="E12" s="22">
         <v>176704.49100000001</v>
       </c>
       <c r="F12" s="22">
         <v>152547.47</v>
       </c>
       <c r="G12" s="22">
         <v>170375.58</v>
       </c>
       <c r="H12" s="22">
         <v>34662.271000000001</v>
       </c>
       <c r="I12" s="22">
@@ -15394,51 +17840,51 @@
       <c r="V12" s="22">
         <v>1880.8150000000001</v>
       </c>
       <c r="W12" s="22">
         <v>150.869</v>
       </c>
       <c r="X12" s="22">
         <v>1021.328</v>
       </c>
       <c r="Y12" s="22">
         <v>522.96799999999996</v>
       </c>
       <c r="Z12" s="22">
         <v>317.14800000000002</v>
       </c>
       <c r="AA12" s="22">
         <v>316.53399999999999</v>
       </c>
       <c r="AB12" s="22">
         <v>144.048</v>
       </c>
       <c r="AC12" s="22">
         <v>1220.317</v>
       </c>
     </row>
-    <row r="13" spans="1:29" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:29" s="20" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="23" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="11">
         <v>30.164000000000001</v>
       </c>
       <c r="C13" s="11"/>
       <c r="D13" s="24">
         <v>2153975.8250000002</v>
       </c>
       <c r="E13" s="24">
         <v>2956523.7179999999</v>
       </c>
       <c r="F13" s="24">
         <v>130497.01700000001</v>
       </c>
       <c r="G13" s="24">
         <v>187512.21799999999</v>
       </c>
       <c r="H13" s="24">
         <v>506966.36599999998</v>
       </c>
       <c r="I13" s="24">
         <v>126716.04300000001</v>
       </c>
@@ -15481,51 +17927,51 @@
       <c r="V13" s="24">
         <v>4199.1620000000003</v>
       </c>
       <c r="W13" s="24">
         <v>11718.322</v>
       </c>
       <c r="X13" s="24">
         <v>3949.22</v>
       </c>
       <c r="Y13" s="24">
         <v>3281.0810000000001</v>
       </c>
       <c r="Z13" s="24">
         <v>1837.5930000000001</v>
       </c>
       <c r="AA13" s="24">
         <v>371.96600000000001</v>
       </c>
       <c r="AB13" s="24">
         <v>778.88</v>
       </c>
       <c r="AC13" s="24">
         <v>9879.2019999999993</v>
       </c>
     </row>
-    <row r="14" spans="1:29" s="20" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1">
+    <row r="14" spans="1:29" s="20" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>1</v>
       </c>
       <c r="D14" s="25">
         <v>4977360.699</v>
       </c>
       <c r="E14" s="25">
         <v>3485244.767</v>
       </c>
       <c r="F14" s="25">
         <v>1165312.1030000001</v>
       </c>
       <c r="G14" s="25">
         <v>1085881.5529999998</v>
       </c>
       <c r="H14" s="25">
         <v>568640.19799999997</v>
       </c>
       <c r="I14" s="25">
@@ -15570,190 +18016,190 @@
       <c r="V14" s="25">
         <v>13429.064000000002</v>
       </c>
       <c r="W14" s="25">
         <v>12109.627</v>
       </c>
       <c r="X14" s="25">
         <v>7137.5069999999996</v>
       </c>
       <c r="Y14" s="25">
         <v>4392.134</v>
       </c>
       <c r="Z14" s="25">
         <v>2665.6220000000003</v>
       </c>
       <c r="AA14" s="25">
         <v>2034.0629999999996</v>
       </c>
       <c r="AB14" s="25">
         <v>1146.8520000000001</v>
       </c>
       <c r="AC14" s="25">
         <v>15776.603999999999</v>
       </c>
     </row>
-    <row r="15" spans="1:29">
+    <row r="15" spans="1:29" x14ac:dyDescent="0.2">
       <c r="A15" s="26" t="s">
-        <v>46</v>
-[...10 lines deleted...]
-    <row r="17" spans="1:1">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29" x14ac:dyDescent="0.2">
+      <c r="A16" s="57" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" s="57"/>
+      <c r="C16" s="57"/>
+      <c r="D16" s="57"/>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A17" s="26" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A16:D16"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.35433070866141736" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;F&amp;A&amp;D&amp;T</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0982DA39-0EA3-4191-A548-605977686AF9}">
   <dimension ref="A1:AB17"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="29" width="20.7109375" style="27" customWidth="1"/>
     <col min="30" max="16384" width="11.42578125" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" ht="66.75" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A2" s="1"/>
+    <row r="1" spans="1:28" ht="66.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:28" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="1" t="s">
+        <v>46</v>
+      </c>
       <c r="AB2" s="3" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="3" spans="1:28" s="17" customFormat="1" ht="76.5">
+    <row r="3" spans="1:28" s="17" customFormat="1" ht="76.5" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J3" s="4" t="s">
         <v>21</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>13</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>22</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P3" s="4" t="s">
         <v>16</v>
       </c>
       <c r="Q3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="R3" s="4" t="s">
         <v>18</v>
       </c>
       <c r="S3" s="4" t="s">
         <v>15</v>
       </c>
       <c r="T3" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="U3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="V3" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="W3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="X3" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="Z3" s="4" t="s">
         <v>17</v>
       </c>
       <c r="AA3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="AB3" s="4" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="4" spans="1:28" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="4" spans="1:28" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="18" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="40">
         <v>1575</v>
       </c>
       <c r="D4" s="7">
         <v>111.6</v>
       </c>
       <c r="E4" s="7">
         <v>228.2</v>
       </c>
       <c r="F4" s="7">
         <v>38.6</v>
       </c>
       <c r="G4" s="7">
         <v>1.6</v>
       </c>
       <c r="H4" s="7">
         <v>1.7</v>
       </c>
       <c r="I4" s="7">
         <v>0.5</v>
       </c>
@@ -15793,51 +18239,51 @@
       <c r="U4" s="7">
         <v>2</v>
       </c>
       <c r="V4" s="7">
         <v>0.1</v>
       </c>
       <c r="W4" s="7">
         <v>0.2</v>
       </c>
       <c r="X4" s="7">
         <v>0.1</v>
       </c>
       <c r="Y4" s="7">
         <v>0.2</v>
       </c>
       <c r="Z4" s="7">
         <v>0</v>
       </c>
       <c r="AA4" s="7">
         <v>0</v>
       </c>
       <c r="AB4" s="7">
         <v>0.2</v>
       </c>
     </row>
-    <row r="5" spans="1:28" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="5" spans="1:28" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="21" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="40">
         <v>1575</v>
       </c>
       <c r="C5" s="40">
         <v>6357.6</v>
       </c>
       <c r="D5" s="9">
         <v>197.4</v>
       </c>
       <c r="E5" s="9">
         <v>428.3</v>
       </c>
       <c r="F5" s="9">
         <v>130.9</v>
       </c>
       <c r="G5" s="9">
         <v>4.5999999999999996</v>
       </c>
       <c r="H5" s="9">
         <v>18.8</v>
       </c>
       <c r="I5" s="9">
@@ -15879,51 +18325,51 @@
       <c r="U5" s="9">
         <v>2.9</v>
       </c>
       <c r="V5" s="9">
         <v>0.2</v>
       </c>
       <c r="W5" s="9">
         <v>1.1000000000000001</v>
       </c>
       <c r="X5" s="9">
         <v>0.1</v>
       </c>
       <c r="Y5" s="9">
         <v>0.3</v>
       </c>
       <c r="Z5" s="9">
         <v>0</v>
       </c>
       <c r="AA5" s="9">
         <v>0</v>
       </c>
       <c r="AB5" s="9">
         <v>0.3</v>
       </c>
     </row>
-    <row r="6" spans="1:28" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="6" spans="1:28" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="40">
         <v>6357.6</v>
       </c>
       <c r="C6" s="40">
         <v>9388.3333332999991</v>
       </c>
       <c r="D6" s="9">
         <v>299.7</v>
       </c>
       <c r="E6" s="9">
         <v>643.29999999999995</v>
       </c>
       <c r="F6" s="9">
         <v>204.5</v>
       </c>
       <c r="G6" s="9">
         <v>8.9</v>
       </c>
       <c r="H6" s="9">
         <v>47.3</v>
       </c>
       <c r="I6" s="9">
@@ -15965,51 +18411,51 @@
       <c r="U6" s="9">
         <v>3.4</v>
       </c>
       <c r="V6" s="9">
         <v>0.3</v>
       </c>
       <c r="W6" s="9">
         <v>1.4</v>
       </c>
       <c r="X6" s="9">
         <v>0.1</v>
       </c>
       <c r="Y6" s="9">
         <v>0.4</v>
       </c>
       <c r="Z6" s="9">
         <v>0.1</v>
       </c>
       <c r="AA6" s="9">
         <v>0.1</v>
       </c>
       <c r="AB6" s="9">
         <v>0.3</v>
       </c>
     </row>
-    <row r="7" spans="1:28" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="7" spans="1:28" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="40">
         <v>9388.3333332999991</v>
       </c>
       <c r="C7" s="40">
         <v>11770</v>
       </c>
       <c r="D7" s="9">
         <v>324.5</v>
       </c>
       <c r="E7" s="9">
         <v>745.9</v>
       </c>
       <c r="F7" s="9">
         <v>241.1</v>
       </c>
       <c r="G7" s="9">
         <v>13.7</v>
       </c>
       <c r="H7" s="9">
         <v>73</v>
       </c>
       <c r="I7" s="9">
@@ -16051,51 +18497,51 @@
       <c r="U7" s="9">
         <v>3.2</v>
       </c>
       <c r="V7" s="9">
         <v>0.3</v>
       </c>
       <c r="W7" s="9">
         <v>1.5</v>
       </c>
       <c r="X7" s="9">
         <v>0</v>
       </c>
       <c r="Y7" s="9">
         <v>0.3</v>
       </c>
       <c r="Z7" s="9">
         <v>0.1</v>
       </c>
       <c r="AA7" s="9">
         <v>0.1</v>
       </c>
       <c r="AB7" s="9">
         <v>0.3</v>
       </c>
     </row>
-    <row r="8" spans="1:28" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="8" spans="1:28" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="40">
         <v>11770</v>
       </c>
       <c r="C8" s="40">
         <v>14089.333333</v>
       </c>
       <c r="D8" s="9">
         <v>288.8</v>
       </c>
       <c r="E8" s="9">
         <v>821.1</v>
       </c>
       <c r="F8" s="9">
         <v>265.5</v>
       </c>
       <c r="G8" s="9">
         <v>24.4</v>
       </c>
       <c r="H8" s="9">
         <v>107</v>
       </c>
       <c r="I8" s="9">
@@ -16137,51 +18583,51 @@
       <c r="U8" s="9">
         <v>3.2</v>
       </c>
       <c r="V8" s="9">
         <v>0.4</v>
       </c>
       <c r="W8" s="9">
         <v>1.8</v>
       </c>
       <c r="X8" s="9">
         <v>0</v>
       </c>
       <c r="Y8" s="9">
         <v>0.4</v>
       </c>
       <c r="Z8" s="9">
         <v>0.2</v>
       </c>
       <c r="AA8" s="9">
         <v>0.1</v>
       </c>
       <c r="AB8" s="9">
         <v>0.3</v>
       </c>
     </row>
-    <row r="9" spans="1:28" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="9" spans="1:28" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="40">
         <v>14089.333333</v>
       </c>
       <c r="C9" s="40">
         <v>16333</v>
       </c>
       <c r="D9" s="9">
         <v>315.39999999999998</v>
       </c>
       <c r="E9" s="9">
         <v>909.5</v>
       </c>
       <c r="F9" s="9">
         <v>218.6</v>
       </c>
       <c r="G9" s="9">
         <v>37.9</v>
       </c>
       <c r="H9" s="9">
         <v>124.8</v>
       </c>
       <c r="I9" s="9">
@@ -16223,51 +18669,51 @@
       <c r="U9" s="9">
         <v>3</v>
       </c>
       <c r="V9" s="9">
         <v>0.5</v>
       </c>
       <c r="W9" s="9">
         <v>1.7</v>
       </c>
       <c r="X9" s="9">
         <v>0</v>
       </c>
       <c r="Y9" s="9">
         <v>0.5</v>
       </c>
       <c r="Z9" s="9">
         <v>0.3</v>
       </c>
       <c r="AA9" s="9">
         <v>0.1</v>
       </c>
       <c r="AB9" s="9">
         <v>0.3</v>
       </c>
     </row>
-    <row r="10" spans="1:28" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="10" spans="1:28" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="40">
         <v>16333</v>
       </c>
       <c r="C10" s="40">
         <v>19075</v>
       </c>
       <c r="D10" s="9">
         <v>390.2</v>
       </c>
       <c r="E10" s="9">
         <v>1076.4000000000001</v>
       </c>
       <c r="F10" s="9">
         <v>197</v>
       </c>
       <c r="G10" s="9">
         <v>47.4</v>
       </c>
       <c r="H10" s="9">
         <v>165.8</v>
       </c>
       <c r="I10" s="9">
@@ -16309,51 +18755,51 @@
       <c r="U10" s="9">
         <v>3</v>
       </c>
       <c r="V10" s="9">
         <v>0.6</v>
       </c>
       <c r="W10" s="9">
         <v>1.8</v>
       </c>
       <c r="X10" s="9">
         <v>0</v>
       </c>
       <c r="Y10" s="9">
         <v>0.7</v>
       </c>
       <c r="Z10" s="9">
         <v>0.4</v>
       </c>
       <c r="AA10" s="9">
         <v>0.2</v>
       </c>
       <c r="AB10" s="9">
         <v>0.4</v>
       </c>
     </row>
-    <row r="11" spans="1:28" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="11" spans="1:28" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="40">
         <v>19075</v>
       </c>
       <c r="C11" s="40">
         <v>22983</v>
       </c>
       <c r="D11" s="9">
         <v>488.7</v>
       </c>
       <c r="E11" s="9">
         <v>1271.2</v>
       </c>
       <c r="F11" s="9">
         <v>182.9</v>
       </c>
       <c r="G11" s="9">
         <v>53.7</v>
       </c>
       <c r="H11" s="9">
         <v>217.7</v>
       </c>
       <c r="I11" s="9">
@@ -16395,51 +18841,51 @@
       <c r="U11" s="9">
         <v>3.3</v>
       </c>
       <c r="V11" s="9">
         <v>0.8</v>
       </c>
       <c r="W11" s="9">
         <v>1.9</v>
       </c>
       <c r="X11" s="9">
         <v>0.1</v>
       </c>
       <c r="Y11" s="9">
         <v>1</v>
       </c>
       <c r="Z11" s="9">
         <v>0.6</v>
       </c>
       <c r="AA11" s="9">
         <v>0.3</v>
       </c>
       <c r="AB11" s="9">
         <v>0.5</v>
       </c>
     </row>
-    <row r="12" spans="1:28" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="12" spans="1:28" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="21" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="42">
         <v>22983</v>
       </c>
       <c r="C12" s="40">
         <v>30507.5</v>
       </c>
       <c r="D12" s="43">
         <v>654.20000000000005</v>
       </c>
       <c r="E12" s="9">
         <v>1534.4</v>
       </c>
       <c r="F12" s="9">
         <v>175.1</v>
       </c>
       <c r="G12" s="9">
         <v>45.3</v>
       </c>
       <c r="H12" s="9">
         <v>278.2</v>
       </c>
       <c r="I12" s="9">
@@ -16481,51 +18927,51 @@
       <c r="U12" s="9">
         <v>4</v>
       </c>
       <c r="V12" s="9">
         <v>1</v>
       </c>
       <c r="W12" s="9">
         <v>2.1</v>
       </c>
       <c r="X12" s="9">
         <v>0.1</v>
       </c>
       <c r="Y12" s="9">
         <v>1.6</v>
       </c>
       <c r="Z12" s="9">
         <v>0.8</v>
       </c>
       <c r="AA12" s="9">
         <v>0.6</v>
       </c>
       <c r="AB12" s="9">
         <v>0.9</v>
       </c>
     </row>
-    <row r="13" spans="1:28" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:28" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="23" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="41">
         <v>30507.5</v>
       </c>
       <c r="C13" s="11"/>
       <c r="D13" s="11">
         <v>1208.5999999999999</v>
       </c>
       <c r="E13" s="11">
         <v>2109.6</v>
       </c>
       <c r="F13" s="11">
         <v>151.30000000000001</v>
       </c>
       <c r="G13" s="11">
         <v>37.299999999999997</v>
       </c>
       <c r="H13" s="11">
         <v>264.5</v>
       </c>
       <c r="I13" s="11">
         <v>27.1</v>
       </c>
@@ -16565,51 +19011,51 @@
       <c r="U13" s="11">
         <v>3.8</v>
       </c>
       <c r="V13" s="11">
         <v>1.5</v>
       </c>
       <c r="W13" s="11">
         <v>2.4</v>
       </c>
       <c r="X13" s="11">
         <v>0.4</v>
       </c>
       <c r="Y13" s="11">
         <v>5.0999999999999996</v>
       </c>
       <c r="Z13" s="11">
         <v>2.8</v>
       </c>
       <c r="AA13" s="11">
         <v>1.6</v>
       </c>
       <c r="AB13" s="11">
         <v>2.5</v>
       </c>
     </row>
-    <row r="14" spans="1:28" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1">
+    <row r="14" spans="1:28" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>1</v>
       </c>
       <c r="D14" s="13">
         <v>4279.2</v>
       </c>
       <c r="E14" s="13">
         <v>9767.9</v>
       </c>
       <c r="F14" s="13">
         <v>1805.5</v>
       </c>
       <c r="G14" s="13">
         <v>274.89999999999998</v>
       </c>
       <c r="H14" s="13">
         <v>1298.9000000000001</v>
       </c>
       <c r="I14" s="13">
@@ -16651,196 +19097,198 @@
       <c r="U14" s="13">
         <v>31.6</v>
       </c>
       <c r="V14" s="13">
         <v>5.6</v>
       </c>
       <c r="W14" s="13">
         <v>16</v>
       </c>
       <c r="X14" s="13">
         <v>0.9</v>
       </c>
       <c r="Y14" s="13">
         <v>10.5</v>
       </c>
       <c r="Z14" s="13">
         <v>5.2</v>
       </c>
       <c r="AA14" s="13">
         <v>3.2</v>
       </c>
       <c r="AB14" s="13">
         <v>6</v>
       </c>
     </row>
-    <row r="15" spans="1:28">
-[...17 lines deleted...]
-    <row r="17" spans="1:1">
+    <row r="15" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A15" s="61" t="s">
+        <v>47</v>
+      </c>
+      <c r="B15" s="61"/>
+      <c r="C15" s="61"/>
+      <c r="D15" s="61"/>
+      <c r="E15" s="61"/>
+      <c r="F15" s="61"/>
+    </row>
+    <row r="16" spans="1:28" x14ac:dyDescent="0.25">
+      <c r="A16" s="57" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" s="57"/>
+      <c r="C16" s="57"/>
+      <c r="D16" s="57"/>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A17" s="26" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:D16"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.35433070866141736" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;F&amp;A&amp;D&amp;T</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{44FB2543-54C8-4D1A-830F-1B68ADB560B0}">
   <dimension ref="A1:AC17"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="29" width="20.7109375" style="1" customWidth="1"/>
     <col min="30" max="16384" width="11.42578125" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" ht="60" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A2" s="16"/>
+    <row r="1" spans="1:28" ht="60" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:28" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="16" t="s">
+        <v>46</v>
+      </c>
       <c r="AB2" s="3" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:28" s="17" customFormat="1" ht="76.5">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="3" spans="1:28" s="17" customFormat="1" ht="76.5" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J3" s="4" t="s">
         <v>21</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>13</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>22</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P3" s="4" t="s">
         <v>16</v>
       </c>
       <c r="Q3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="R3" s="4" t="s">
         <v>18</v>
       </c>
       <c r="S3" s="4" t="s">
         <v>15</v>
       </c>
       <c r="T3" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="U3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="V3" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="W3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="X3" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="Z3" s="4" t="s">
         <v>17</v>
       </c>
       <c r="AA3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="AB3" s="4" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="4" spans="1:28" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="4" spans="1:28" s="20" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="18" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="40">
         <v>1575</v>
       </c>
       <c r="D4" s="19">
         <v>114946</v>
       </c>
       <c r="E4" s="19">
         <v>9915</v>
       </c>
       <c r="F4" s="19">
         <v>14473</v>
       </c>
       <c r="G4" s="19">
         <v>1881</v>
       </c>
       <c r="H4" s="19">
         <v>86</v>
       </c>
       <c r="I4" s="19">
         <v>850</v>
       </c>
@@ -16880,51 +19328,51 @@
       <c r="U4" s="19">
         <v>1218</v>
       </c>
       <c r="V4" s="19">
         <v>223</v>
       </c>
       <c r="W4" s="19">
         <v>279</v>
       </c>
       <c r="X4" s="19">
         <v>632</v>
       </c>
       <c r="Y4" s="19">
         <v>123</v>
       </c>
       <c r="Z4" s="19">
         <v>3</v>
       </c>
       <c r="AA4" s="19">
         <v>48</v>
       </c>
       <c r="AB4" s="19">
         <v>586</v>
       </c>
     </row>
-    <row r="5" spans="1:28" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="5" spans="1:28" s="20" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="21" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="40">
         <v>1575</v>
       </c>
       <c r="C5" s="40">
         <v>6357.6</v>
       </c>
       <c r="D5" s="22">
         <v>166828</v>
       </c>
       <c r="E5" s="22">
         <v>19677</v>
       </c>
       <c r="F5" s="22">
         <v>51268</v>
       </c>
       <c r="G5" s="22">
         <v>5334</v>
       </c>
       <c r="H5" s="22">
         <v>1212</v>
       </c>
       <c r="I5" s="22">
@@ -16966,51 +19414,51 @@
       <c r="U5" s="22">
         <v>1859</v>
       </c>
       <c r="V5" s="22">
         <v>728</v>
       </c>
       <c r="W5" s="22">
         <v>1168</v>
       </c>
       <c r="X5" s="22">
         <v>427</v>
       </c>
       <c r="Y5" s="22">
         <v>149</v>
       </c>
       <c r="Z5" s="22">
         <v>3</v>
       </c>
       <c r="AA5" s="22">
         <v>31</v>
       </c>
       <c r="AB5" s="22">
         <v>573</v>
       </c>
     </row>
-    <row r="6" spans="1:28" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="6" spans="1:28" s="20" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="40">
         <v>6357.6</v>
       </c>
       <c r="C6" s="40">
         <v>9388.3333332999991</v>
       </c>
       <c r="D6" s="22">
         <v>225857</v>
       </c>
       <c r="E6" s="22">
         <v>28457</v>
       </c>
       <c r="F6" s="22">
         <v>91916</v>
       </c>
       <c r="G6" s="22">
         <v>10447</v>
       </c>
       <c r="H6" s="22">
         <v>3654</v>
       </c>
       <c r="I6" s="22">
@@ -17052,51 +19500,51 @@
       <c r="U6" s="22">
         <v>2077</v>
       </c>
       <c r="V6" s="22">
         <v>963</v>
       </c>
       <c r="W6" s="22">
         <v>1437</v>
       </c>
       <c r="X6" s="22">
         <v>536</v>
       </c>
       <c r="Y6" s="22">
         <v>226</v>
       </c>
       <c r="Z6" s="22">
         <v>4</v>
       </c>
       <c r="AA6" s="22">
         <v>34</v>
       </c>
       <c r="AB6" s="22">
         <v>400</v>
       </c>
     </row>
-    <row r="7" spans="1:28" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="7" spans="1:28" s="20" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="40">
         <v>9388.3333332999991</v>
       </c>
       <c r="C7" s="40">
         <v>11770</v>
       </c>
       <c r="D7" s="22">
         <v>260003</v>
       </c>
       <c r="E7" s="22">
         <v>34082</v>
       </c>
       <c r="F7" s="22">
         <v>123368</v>
       </c>
       <c r="G7" s="22">
         <v>15962</v>
       </c>
       <c r="H7" s="22">
         <v>6204</v>
       </c>
       <c r="I7" s="22">
@@ -17138,51 +19586,51 @@
       <c r="U7" s="22">
         <v>1870</v>
       </c>
       <c r="V7" s="22">
         <v>1036</v>
       </c>
       <c r="W7" s="22">
         <v>1316</v>
       </c>
       <c r="X7" s="22">
         <v>150</v>
       </c>
       <c r="Y7" s="22">
         <v>187</v>
       </c>
       <c r="Z7" s="22">
         <v>4</v>
       </c>
       <c r="AA7" s="22">
         <v>44</v>
       </c>
       <c r="AB7" s="22">
         <v>415</v>
       </c>
     </row>
-    <row r="8" spans="1:28" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="8" spans="1:28" s="20" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="40">
         <v>11770</v>
       </c>
       <c r="C8" s="40">
         <v>14089.333333</v>
       </c>
       <c r="D8" s="22">
         <v>242373</v>
       </c>
       <c r="E8" s="22">
         <v>39175</v>
       </c>
       <c r="F8" s="22">
         <v>148917</v>
       </c>
       <c r="G8" s="22">
         <v>28652</v>
       </c>
       <c r="H8" s="22">
         <v>9811</v>
       </c>
       <c r="I8" s="22">
@@ -17224,51 +19672,51 @@
       <c r="U8" s="22">
         <v>1892</v>
       </c>
       <c r="V8" s="22">
         <v>1234</v>
       </c>
       <c r="W8" s="22">
         <v>1509</v>
       </c>
       <c r="X8" s="22">
         <v>273</v>
       </c>
       <c r="Y8" s="22">
         <v>229</v>
       </c>
       <c r="Z8" s="22">
         <v>22</v>
       </c>
       <c r="AA8" s="22">
         <v>67</v>
       </c>
       <c r="AB8" s="22">
         <v>373</v>
       </c>
     </row>
-    <row r="9" spans="1:28" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="9" spans="1:28" s="20" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="40">
         <v>14089.333333</v>
       </c>
       <c r="C9" s="40">
         <v>16333</v>
       </c>
       <c r="D9" s="22">
         <v>264559</v>
       </c>
       <c r="E9" s="22">
         <v>45742</v>
       </c>
       <c r="F9" s="22">
         <v>134280</v>
       </c>
       <c r="G9" s="22">
         <v>44094</v>
       </c>
       <c r="H9" s="22">
         <v>12008</v>
       </c>
       <c r="I9" s="22">
@@ -17310,51 +19758,51 @@
       <c r="U9" s="22">
         <v>1727</v>
       </c>
       <c r="V9" s="22">
         <v>1396</v>
       </c>
       <c r="W9" s="22">
         <v>1471</v>
       </c>
       <c r="X9" s="22">
         <v>537</v>
       </c>
       <c r="Y9" s="22">
         <v>282</v>
       </c>
       <c r="Z9" s="22">
         <v>98</v>
       </c>
       <c r="AA9" s="22">
         <v>60</v>
       </c>
       <c r="AB9" s="22">
         <v>397</v>
       </c>
     </row>
-    <row r="10" spans="1:28" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="10" spans="1:28" s="20" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="40">
         <v>16333</v>
       </c>
       <c r="C10" s="40">
         <v>19075</v>
       </c>
       <c r="D10" s="22">
         <v>342280</v>
       </c>
       <c r="E10" s="22">
         <v>62192</v>
       </c>
       <c r="F10" s="22">
         <v>133135</v>
       </c>
       <c r="G10" s="22">
         <v>53576</v>
       </c>
       <c r="H10" s="22">
         <v>16797</v>
       </c>
       <c r="I10" s="22">
@@ -17396,51 +19844,51 @@
       <c r="U10" s="22">
         <v>1782</v>
       </c>
       <c r="V10" s="22">
         <v>1886</v>
       </c>
       <c r="W10" s="22">
         <v>1457</v>
       </c>
       <c r="X10" s="22">
         <v>251</v>
       </c>
       <c r="Y10" s="22">
         <v>425</v>
       </c>
       <c r="Z10" s="22">
         <v>175</v>
       </c>
       <c r="AA10" s="22">
         <v>129</v>
       </c>
       <c r="AB10" s="22">
         <v>604</v>
       </c>
     </row>
-    <row r="11" spans="1:28" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="11" spans="1:28" s="20" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="40">
         <v>19075</v>
       </c>
       <c r="C11" s="40">
         <v>22983</v>
       </c>
       <c r="D11" s="22">
         <v>459597</v>
       </c>
       <c r="E11" s="22">
         <v>92406</v>
       </c>
       <c r="F11" s="22">
         <v>138848</v>
       </c>
       <c r="G11" s="22">
         <v>58678</v>
       </c>
       <c r="H11" s="22">
         <v>23426</v>
       </c>
       <c r="I11" s="22">
@@ -17482,51 +19930,51 @@
       <c r="U11" s="22">
         <v>2030</v>
       </c>
       <c r="V11" s="22">
         <v>2282</v>
       </c>
       <c r="W11" s="22">
         <v>1559</v>
       </c>
       <c r="X11" s="22">
         <v>561</v>
       </c>
       <c r="Y11" s="22">
         <v>583</v>
       </c>
       <c r="Z11" s="22">
         <v>313</v>
       </c>
       <c r="AA11" s="22">
         <v>207</v>
       </c>
       <c r="AB11" s="22">
         <v>612</v>
       </c>
     </row>
-    <row r="12" spans="1:28" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="12" spans="1:28" s="20" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="21" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="42">
         <v>22983</v>
       </c>
       <c r="C12" s="40">
         <v>30507.5</v>
       </c>
       <c r="D12" s="22">
         <v>690903</v>
       </c>
       <c r="E12" s="22">
         <v>167317</v>
       </c>
       <c r="F12" s="22">
         <v>146771</v>
       </c>
       <c r="G12" s="22">
         <v>48061</v>
       </c>
       <c r="H12" s="22">
         <v>33051</v>
       </c>
       <c r="I12" s="22">
@@ -17568,51 +20016,51 @@
       <c r="U12" s="22">
         <v>2449</v>
       </c>
       <c r="V12" s="22">
         <v>3062</v>
       </c>
       <c r="W12" s="22">
         <v>1857</v>
       </c>
       <c r="X12" s="22">
         <v>2263</v>
       </c>
       <c r="Y12" s="22">
         <v>992</v>
       </c>
       <c r="Z12" s="22">
         <v>553</v>
       </c>
       <c r="AA12" s="22">
         <v>432</v>
       </c>
       <c r="AB12" s="22">
         <v>1516</v>
       </c>
     </row>
-    <row r="13" spans="1:28" s="20" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:28" s="20" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="23" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="41">
         <v>30507.5</v>
       </c>
       <c r="C13" s="11"/>
       <c r="D13" s="24">
         <v>1984801</v>
       </c>
       <c r="E13" s="24">
         <v>2897108</v>
       </c>
       <c r="F13" s="24">
         <v>136863</v>
       </c>
       <c r="G13" s="24">
         <v>41132</v>
       </c>
       <c r="H13" s="24">
         <v>38993</v>
       </c>
       <c r="I13" s="24">
         <v>104556</v>
       </c>
@@ -17652,51 +20100,51 @@
       <c r="U13" s="24">
         <v>2533</v>
       </c>
       <c r="V13" s="24">
         <v>5460</v>
       </c>
       <c r="W13" s="24">
         <v>2332</v>
       </c>
       <c r="X13" s="24">
         <v>8498</v>
       </c>
       <c r="Y13" s="24">
         <v>4169</v>
       </c>
       <c r="Z13" s="24">
         <v>3554</v>
       </c>
       <c r="AA13" s="24">
         <v>2046</v>
       </c>
       <c r="AB13" s="24">
         <v>6662</v>
       </c>
     </row>
-    <row r="14" spans="1:28" s="20" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1">
+    <row r="14" spans="1:28" s="20" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>1</v>
       </c>
       <c r="D14" s="25">
         <v>4752147</v>
       </c>
       <c r="E14" s="25">
         <v>3396071</v>
       </c>
       <c r="F14" s="25">
         <v>1119839</v>
       </c>
       <c r="G14" s="25">
         <v>307818</v>
       </c>
       <c r="H14" s="25">
         <v>145242</v>
       </c>
       <c r="I14" s="25">
@@ -17738,1084 +20186,1086 @@
       <c r="U14" s="25">
         <v>19436</v>
       </c>
       <c r="V14" s="25">
         <v>18270</v>
       </c>
       <c r="W14" s="25">
         <v>14385</v>
       </c>
       <c r="X14" s="25">
         <v>14128</v>
       </c>
       <c r="Y14" s="25">
         <v>7365</v>
       </c>
       <c r="Z14" s="25">
         <v>4728</v>
       </c>
       <c r="AA14" s="25">
         <v>3098</v>
       </c>
       <c r="AB14" s="25">
         <v>12137</v>
       </c>
     </row>
-    <row r="15" spans="1:28">
+    <row r="15" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A15" s="26" t="s">
-        <v>46</v>
-[...10 lines deleted...]
-    <row r="17" spans="1:1">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A16" s="57" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" s="57"/>
+      <c r="C16" s="57"/>
+      <c r="D16" s="57"/>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A17" s="26" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A16:D16"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.35433070866141736" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="8" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;F&amp;A&amp;D&amp;T</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FCFE5ABB-5CAB-4912-A459-27D71C81A1A4}">
   <dimension ref="A1:AF17"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
-      <selection activeCell="A15" sqref="A15:F15"/>
+      <selection sqref="A1:IV65536"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="30" width="20.7109375" style="27" customWidth="1"/>
     <col min="31" max="31" width="21.7109375" style="27" customWidth="1"/>
     <col min="32" max="33" width="20.7109375" style="27" customWidth="1"/>
     <col min="34" max="16384" width="11.42578125" style="27"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32" ht="66.75" customHeight="1"/>
-[...1 lines deleted...]
-      <c r="A2" s="1"/>
+    <row r="1" spans="1:32" ht="66.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="1:32" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="1" t="s">
+        <v>46</v>
+      </c>
       <c r="AF2" s="3" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="3" spans="1:32" s="17" customFormat="1" ht="76.5">
+    <row r="3" spans="1:32" s="17" customFormat="1" ht="76.5" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>25</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>20</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J3" s="4" t="s">
         <v>21</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>13</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>22</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P3" s="4" t="s">
         <v>16</v>
       </c>
       <c r="Q3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="R3" s="4" t="s">
         <v>18</v>
       </c>
       <c r="S3" s="4" t="s">
         <v>15</v>
       </c>
       <c r="T3" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="U3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="V3" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="W3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="X3" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="Y3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="Z3" s="4" t="s">
         <v>17</v>
       </c>
       <c r="AA3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="AB3" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AC3" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="AD3" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="AE3" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AF3" s="4" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="4" spans="1:32" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="4" spans="1:32" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="18" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="40">
         <v>1800</v>
       </c>
       <c r="D4" s="7">
         <v>121</v>
       </c>
       <c r="E4" s="7">
         <v>252</v>
       </c>
       <c r="F4" s="7">
         <v>41.6</v>
       </c>
       <c r="G4" s="7">
         <v>0.3</v>
       </c>
       <c r="H4" s="7">
         <v>1.9</v>
       </c>
       <c r="I4" s="7">
         <v>0.5</v>
       </c>
       <c r="J4" s="7">
         <v>10.199999999999999</v>
       </c>
       <c r="K4" s="7">
         <v>0.2</v>
       </c>
       <c r="L4" s="7">
         <v>3.4</v>
       </c>
       <c r="M4" s="7">
         <v>2</v>
       </c>
       <c r="N4" s="7">
         <v>3.4</v>
       </c>
       <c r="O4" s="7">
         <v>0.3</v>
       </c>
       <c r="P4" s="7" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="Q4" s="7">
         <v>3.4</v>
       </c>
       <c r="R4" s="7">
         <v>0.1</v>
       </c>
       <c r="S4" s="7">
         <v>0.1</v>
       </c>
       <c r="T4" s="7">
         <v>0</v>
       </c>
       <c r="U4" s="7">
         <v>1.9</v>
       </c>
       <c r="V4" s="7" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="W4" s="7">
         <v>0.2</v>
       </c>
       <c r="X4" s="7">
         <v>0.1</v>
       </c>
       <c r="Y4" s="7">
         <v>0.2</v>
       </c>
       <c r="Z4" s="7">
         <v>0</v>
       </c>
       <c r="AA4" s="7">
         <v>0</v>
       </c>
       <c r="AB4" s="7">
         <v>0.2</v>
       </c>
       <c r="AC4" s="7">
         <v>0.5</v>
       </c>
       <c r="AD4" s="7">
         <v>1.8</v>
       </c>
       <c r="AE4" s="7">
         <v>0.7</v>
       </c>
       <c r="AF4" s="7">
         <v>0.2</v>
       </c>
     </row>
-    <row r="5" spans="1:32" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="5" spans="1:32" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="21" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="40">
         <v>1800</v>
       </c>
       <c r="C5" s="40">
         <v>6686.5</v>
       </c>
       <c r="D5" s="9">
         <v>218.1</v>
       </c>
       <c r="E5" s="9">
         <v>480.2</v>
       </c>
       <c r="F5" s="9">
         <v>143</v>
       </c>
       <c r="G5" s="9">
         <v>0.6</v>
       </c>
       <c r="H5" s="9">
         <v>19.899999999999999</v>
       </c>
       <c r="I5" s="9">
         <v>0.4</v>
       </c>
       <c r="J5" s="9">
         <v>27.1</v>
       </c>
       <c r="K5" s="9">
         <v>0.7</v>
       </c>
       <c r="L5" s="9">
         <v>6</v>
       </c>
       <c r="M5" s="9">
         <v>4.7</v>
       </c>
       <c r="N5" s="9">
         <v>5.6</v>
       </c>
       <c r="O5" s="9">
         <v>0.7</v>
       </c>
       <c r="P5" s="9" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="Q5" s="9">
         <v>4</v>
       </c>
       <c r="R5" s="9">
         <v>0.1</v>
       </c>
       <c r="S5" s="9">
         <v>0</v>
       </c>
       <c r="T5" s="9">
         <v>0.1</v>
       </c>
       <c r="U5" s="9">
         <v>3</v>
       </c>
       <c r="V5" s="9">
         <v>0</v>
       </c>
       <c r="W5" s="9">
         <v>0.9</v>
       </c>
       <c r="X5" s="9">
         <v>0.1</v>
       </c>
       <c r="Y5" s="9">
         <v>0.3</v>
       </c>
       <c r="Z5" s="9">
         <v>0</v>
       </c>
       <c r="AA5" s="9">
         <v>0</v>
       </c>
       <c r="AB5" s="9">
         <v>0.3</v>
       </c>
       <c r="AC5" s="9">
         <v>1.1000000000000001</v>
       </c>
       <c r="AD5" s="9">
         <v>2.2999999999999998</v>
       </c>
       <c r="AE5" s="9">
         <v>1.2</v>
       </c>
       <c r="AF5" s="9">
         <v>0.4</v>
       </c>
     </row>
-    <row r="6" spans="1:32" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="6" spans="1:32" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="40">
         <v>6686.5</v>
       </c>
       <c r="C6" s="40">
         <v>9775.3333332999991</v>
       </c>
       <c r="D6" s="9">
         <v>319.10000000000002</v>
       </c>
       <c r="E6" s="9">
         <v>722.6</v>
       </c>
       <c r="F6" s="9">
         <v>209.1</v>
       </c>
       <c r="G6" s="9">
         <v>1.2</v>
       </c>
       <c r="H6" s="9">
         <v>46.7</v>
       </c>
       <c r="I6" s="9">
         <v>0.4</v>
       </c>
       <c r="J6" s="9">
         <v>39.299999999999997</v>
       </c>
       <c r="K6" s="9">
         <v>0.3</v>
       </c>
       <c r="L6" s="9">
         <v>3.4</v>
       </c>
       <c r="M6" s="9">
         <v>6.6</v>
       </c>
       <c r="N6" s="9">
         <v>6.5</v>
       </c>
       <c r="O6" s="9">
         <v>0.9</v>
       </c>
       <c r="P6" s="9" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="Q6" s="9">
         <v>5</v>
       </c>
       <c r="R6" s="9">
         <v>0</v>
       </c>
       <c r="S6" s="9">
         <v>0</v>
       </c>
       <c r="T6" s="9">
         <v>0.1</v>
       </c>
       <c r="U6" s="9">
         <v>3.3</v>
       </c>
       <c r="V6" s="9" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="W6" s="9">
         <v>1.2</v>
       </c>
       <c r="X6" s="9">
         <v>0</v>
       </c>
       <c r="Y6" s="9">
         <v>0.3</v>
       </c>
       <c r="Z6" s="9">
         <v>0</v>
       </c>
       <c r="AA6" s="9">
         <v>0.1</v>
       </c>
       <c r="AB6" s="9">
         <v>0.6</v>
       </c>
       <c r="AC6" s="9">
         <v>2</v>
       </c>
       <c r="AD6" s="9">
         <v>2.2999999999999998</v>
       </c>
       <c r="AE6" s="9">
         <v>1.2</v>
       </c>
       <c r="AF6" s="9">
         <v>0.4</v>
       </c>
     </row>
-    <row r="7" spans="1:32" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="7" spans="1:32" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="21" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="40">
         <v>9775.3333332999991</v>
       </c>
       <c r="C7" s="40">
         <v>12230.666667</v>
       </c>
       <c r="D7" s="9">
         <v>352.1</v>
       </c>
       <c r="E7" s="9">
         <v>849.3</v>
       </c>
       <c r="F7" s="9">
         <v>244.3</v>
       </c>
       <c r="G7" s="9">
         <v>3.3</v>
       </c>
       <c r="H7" s="9">
         <v>72.900000000000006</v>
       </c>
       <c r="I7" s="9">
         <v>0.5</v>
       </c>
       <c r="J7" s="9">
         <v>44</v>
       </c>
       <c r="K7" s="9">
         <v>0.3</v>
       </c>
       <c r="L7" s="9">
         <v>2.2999999999999998</v>
       </c>
       <c r="M7" s="9">
         <v>7.4</v>
       </c>
       <c r="N7" s="9">
         <v>7.7</v>
       </c>
       <c r="O7" s="9">
         <v>1.2</v>
       </c>
       <c r="P7" s="9" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="Q7" s="9">
         <v>5.3</v>
       </c>
       <c r="R7" s="9">
         <v>0</v>
       </c>
       <c r="S7" s="9">
         <v>0</v>
       </c>
       <c r="T7" s="9">
         <v>0.1</v>
       </c>
       <c r="U7" s="9">
         <v>3</v>
       </c>
       <c r="V7" s="9">
         <v>0</v>
       </c>
       <c r="W7" s="9">
         <v>1.3</v>
       </c>
       <c r="X7" s="9">
         <v>0</v>
       </c>
       <c r="Y7" s="9">
         <v>0.4</v>
       </c>
       <c r="Z7" s="9">
         <v>0.1</v>
       </c>
       <c r="AA7" s="9">
         <v>0.1</v>
       </c>
       <c r="AB7" s="9">
         <v>0.7</v>
       </c>
       <c r="AC7" s="9">
         <v>2.7</v>
       </c>
       <c r="AD7" s="9">
         <v>1.8</v>
       </c>
       <c r="AE7" s="9">
         <v>1</v>
       </c>
       <c r="AF7" s="9">
         <v>0.3</v>
       </c>
     </row>
-    <row r="8" spans="1:32" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="8" spans="1:32" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="40">
         <v>12230.666667</v>
       </c>
       <c r="C8" s="40">
         <v>14622</v>
       </c>
       <c r="D8" s="9">
         <v>304</v>
       </c>
       <c r="E8" s="9">
         <v>941.7</v>
       </c>
       <c r="F8" s="9">
         <v>268.7</v>
       </c>
       <c r="G8" s="9">
         <v>9.4</v>
       </c>
       <c r="H8" s="9">
         <v>106.6</v>
       </c>
       <c r="I8" s="9">
         <v>0.7</v>
       </c>
       <c r="J8" s="9">
         <v>46.7</v>
       </c>
       <c r="K8" s="9">
         <v>0.3</v>
       </c>
       <c r="L8" s="9">
         <v>1.9</v>
       </c>
       <c r="M8" s="9">
         <v>6.9</v>
       </c>
       <c r="N8" s="9">
         <v>9.6999999999999993</v>
       </c>
       <c r="O8" s="9">
         <v>1.4</v>
       </c>
       <c r="P8" s="9" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="Q8" s="9">
         <v>6.5</v>
       </c>
       <c r="R8" s="9">
         <v>0.1</v>
       </c>
       <c r="S8" s="9">
         <v>0</v>
       </c>
       <c r="T8" s="9">
         <v>0.1</v>
       </c>
       <c r="U8" s="9">
         <v>3.2</v>
       </c>
       <c r="V8" s="9">
         <v>0</v>
       </c>
       <c r="W8" s="9">
         <v>1.5</v>
       </c>
       <c r="X8" s="9">
         <v>0</v>
       </c>
       <c r="Y8" s="9">
         <v>0.5</v>
       </c>
       <c r="Z8" s="9">
         <v>0.2</v>
       </c>
       <c r="AA8" s="9">
         <v>0.1</v>
       </c>
       <c r="AB8" s="9">
         <v>1.2</v>
       </c>
       <c r="AC8" s="9">
         <v>3.7</v>
       </c>
       <c r="AD8" s="9">
         <v>1.6</v>
       </c>
       <c r="AE8" s="9">
         <v>0.9</v>
       </c>
       <c r="AF8" s="9">
         <v>0.3</v>
       </c>
     </row>
-    <row r="9" spans="1:32" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="9" spans="1:32" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="40">
         <v>14622</v>
       </c>
       <c r="C9" s="40">
         <v>16970.400000000001</v>
       </c>
       <c r="D9" s="9">
         <v>341.2</v>
       </c>
       <c r="E9" s="9">
         <v>1039.5</v>
       </c>
       <c r="F9" s="9">
         <v>224.1</v>
       </c>
       <c r="G9" s="9">
         <v>15.5</v>
       </c>
       <c r="H9" s="9">
         <v>123.5</v>
       </c>
       <c r="I9" s="9">
         <v>1.4</v>
       </c>
       <c r="J9" s="9">
         <v>51.5</v>
       </c>
       <c r="K9" s="9">
         <v>0.4</v>
       </c>
       <c r="L9" s="9">
         <v>1.6</v>
       </c>
       <c r="M9" s="9">
         <v>6.7</v>
       </c>
       <c r="N9" s="9">
         <v>15.1</v>
       </c>
       <c r="O9" s="9">
         <v>1.9</v>
       </c>
       <c r="P9" s="9" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="Q9" s="9">
         <v>7</v>
       </c>
       <c r="R9" s="9">
         <v>0.1</v>
       </c>
       <c r="S9" s="9">
         <v>0</v>
       </c>
       <c r="T9" s="9">
         <v>0.1</v>
       </c>
       <c r="U9" s="9">
         <v>2.9</v>
       </c>
       <c r="V9" s="9">
         <v>0</v>
       </c>
       <c r="W9" s="9">
         <v>1.4</v>
       </c>
       <c r="X9" s="9">
         <v>0.1</v>
       </c>
       <c r="Y9" s="9">
         <v>0.6</v>
       </c>
       <c r="Z9" s="9">
         <v>0.2</v>
       </c>
       <c r="AA9" s="9">
         <v>0.2</v>
       </c>
       <c r="AB9" s="9">
         <v>1.3</v>
       </c>
       <c r="AC9" s="9">
         <v>5.4</v>
       </c>
       <c r="AD9" s="9">
         <v>1.5</v>
       </c>
       <c r="AE9" s="9">
         <v>0.8</v>
       </c>
       <c r="AF9" s="9">
         <v>0.4</v>
       </c>
     </row>
-    <row r="10" spans="1:32" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="10" spans="1:32" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="21" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="40">
         <v>16970.400000000001</v>
       </c>
       <c r="C10" s="40">
         <v>19784.5</v>
       </c>
       <c r="D10" s="9">
         <v>413.3</v>
       </c>
       <c r="E10" s="9">
         <v>1197.9000000000001</v>
       </c>
       <c r="F10" s="9">
         <v>197.8</v>
       </c>
       <c r="G10" s="9">
         <v>19.8</v>
       </c>
       <c r="H10" s="9">
         <v>160.69999999999999</v>
       </c>
       <c r="I10" s="9">
         <v>2.2000000000000002</v>
       </c>
       <c r="J10" s="9">
         <v>62.1</v>
       </c>
       <c r="K10" s="9">
         <v>0.5</v>
       </c>
       <c r="L10" s="9">
         <v>1.4</v>
       </c>
       <c r="M10" s="9">
         <v>7.3</v>
       </c>
       <c r="N10" s="9">
         <v>22.1</v>
       </c>
       <c r="O10" s="9">
         <v>2.7</v>
       </c>
       <c r="P10" s="9" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="Q10" s="9">
         <v>8.8000000000000007</v>
       </c>
       <c r="R10" s="9">
         <v>0.1</v>
       </c>
       <c r="S10" s="9">
         <v>0.1</v>
       </c>
       <c r="T10" s="9">
         <v>0.2</v>
       </c>
       <c r="U10" s="9">
         <v>3.1</v>
       </c>
       <c r="V10" s="9">
         <v>0</v>
       </c>
       <c r="W10" s="9">
         <v>1.6</v>
       </c>
       <c r="X10" s="9">
         <v>0.1</v>
       </c>
       <c r="Y10" s="9">
         <v>0.8</v>
       </c>
       <c r="Z10" s="9">
         <v>0.4</v>
       </c>
       <c r="AA10" s="9">
         <v>0.2</v>
       </c>
       <c r="AB10" s="9">
         <v>1.9</v>
       </c>
       <c r="AC10" s="9">
         <v>7.1</v>
       </c>
       <c r="AD10" s="9">
         <v>1.3</v>
       </c>
       <c r="AE10" s="9">
         <v>0.9</v>
       </c>
       <c r="AF10" s="9">
         <v>0.4</v>
       </c>
     </row>
-    <row r="11" spans="1:32" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="11" spans="1:32" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="21" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="40">
         <v>19784.5</v>
       </c>
       <c r="C11" s="40">
         <v>23787</v>
       </c>
       <c r="D11" s="9">
         <v>506.7</v>
       </c>
       <c r="E11" s="9">
         <v>1391.7</v>
       </c>
       <c r="F11" s="9">
         <v>182.8</v>
       </c>
       <c r="G11" s="9">
         <v>22.5</v>
       </c>
       <c r="H11" s="9">
         <v>210</v>
       </c>
       <c r="I11" s="9">
         <v>3.4</v>
       </c>
       <c r="J11" s="9">
         <v>76.599999999999994</v>
       </c>
       <c r="K11" s="9">
         <v>0.7</v>
       </c>
       <c r="L11" s="9">
         <v>1.6</v>
       </c>
       <c r="M11" s="9">
         <v>7</v>
       </c>
       <c r="N11" s="9">
         <v>33.200000000000003</v>
       </c>
       <c r="O11" s="9">
         <v>4.0999999999999996</v>
       </c>
       <c r="P11" s="9" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="Q11" s="9">
         <v>12.5</v>
       </c>
       <c r="R11" s="9">
         <v>0.1</v>
       </c>
       <c r="S11" s="9">
         <v>0.1</v>
       </c>
       <c r="T11" s="9">
         <v>0.3</v>
       </c>
       <c r="U11" s="9">
         <v>3.3</v>
       </c>
       <c r="V11" s="9">
         <v>0</v>
       </c>
       <c r="W11" s="9">
         <v>1.6</v>
       </c>
       <c r="X11" s="9">
         <v>0.1</v>
       </c>
       <c r="Y11" s="9">
         <v>1.1000000000000001</v>
       </c>
       <c r="Z11" s="9">
         <v>0.5</v>
       </c>
       <c r="AA11" s="9">
         <v>0.4</v>
       </c>
       <c r="AB11" s="9">
         <v>2.8</v>
       </c>
       <c r="AC11" s="9">
         <v>9.4</v>
       </c>
       <c r="AD11" s="9">
         <v>1.5</v>
       </c>
       <c r="AE11" s="9">
         <v>1</v>
       </c>
       <c r="AF11" s="9">
         <v>0.5</v>
       </c>
     </row>
-    <row r="12" spans="1:32" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="12" spans="1:32" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="21" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="42">
         <v>23787</v>
       </c>
       <c r="C12" s="40">
         <v>31593</v>
       </c>
       <c r="D12" s="43">
         <v>666.2</v>
       </c>
       <c r="E12" s="9">
         <v>1663.4</v>
       </c>
       <c r="F12" s="9">
         <v>178.1</v>
       </c>
       <c r="G12" s="9">
         <v>18.5</v>
       </c>
       <c r="H12" s="9">
         <v>271.39999999999998</v>
       </c>
       <c r="I12" s="9">
         <v>6.7</v>
       </c>
       <c r="J12" s="9">
         <v>102</v>
       </c>
       <c r="K12" s="9">
         <v>1.2</v>
       </c>
       <c r="L12" s="9">
         <v>1.8</v>
       </c>
       <c r="M12" s="9">
         <v>7</v>
       </c>
       <c r="N12" s="9">
         <v>56.8</v>
       </c>
       <c r="O12" s="9">
         <v>6.7</v>
       </c>
       <c r="P12" s="9" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="Q12" s="9">
         <v>20.6</v>
       </c>
       <c r="R12" s="9">
         <v>0.2</v>
       </c>
       <c r="S12" s="9">
         <v>0.2</v>
       </c>
       <c r="T12" s="9">
         <v>0.6</v>
       </c>
       <c r="U12" s="9">
         <v>3.8</v>
       </c>
       <c r="V12" s="9">
         <v>0.1</v>
       </c>
       <c r="W12" s="9">
         <v>1.8</v>
       </c>
       <c r="X12" s="9">
         <v>0.1</v>
       </c>
       <c r="Y12" s="9">
         <v>1.8</v>
       </c>
       <c r="Z12" s="9">
         <v>0.8</v>
       </c>
       <c r="AA12" s="9">
         <v>0.7</v>
       </c>
       <c r="AB12" s="9">
         <v>4.5999999999999996</v>
       </c>
       <c r="AC12" s="9">
         <v>12.8</v>
       </c>
       <c r="AD12" s="9">
         <v>1.8</v>
       </c>
       <c r="AE12" s="9">
         <v>1.5</v>
       </c>
       <c r="AF12" s="9">
         <v>1.1000000000000001</v>
       </c>
     </row>
-    <row r="13" spans="1:32" s="28" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="13" spans="1:32" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="23" t="s">
         <v>10</v>
       </c>
       <c r="B13" s="41">
         <v>31593</v>
       </c>
       <c r="C13" s="11"/>
       <c r="D13" s="11">
         <v>1227.5</v>
       </c>
       <c r="E13" s="11">
         <v>2253</v>
       </c>
       <c r="F13" s="11">
         <v>159.9</v>
       </c>
       <c r="G13" s="11">
         <v>13.8</v>
       </c>
       <c r="H13" s="11">
         <v>254.2</v>
       </c>
       <c r="I13" s="11">
         <v>28.6</v>
       </c>
@@ -18867,51 +21317,51 @@
       <c r="Y13" s="11">
         <v>5.2</v>
       </c>
       <c r="Z13" s="11">
         <v>3</v>
       </c>
       <c r="AA13" s="11">
         <v>1.9</v>
       </c>
       <c r="AB13" s="11">
         <v>10.5</v>
       </c>
       <c r="AC13" s="11">
         <v>17.899999999999999</v>
       </c>
       <c r="AD13" s="11">
         <v>1.9</v>
       </c>
       <c r="AE13" s="11">
         <v>2.4</v>
       </c>
       <c r="AF13" s="11">
         <v>3.2</v>
       </c>
     </row>
-    <row r="14" spans="1:32" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1">
+    <row r="14" spans="1:32" s="28" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="13" t="s">
         <v>1</v>
       </c>
       <c r="D14" s="13">
         <v>4469.1000000000004</v>
       </c>
       <c r="E14" s="13">
         <v>10791.3</v>
       </c>
       <c r="F14" s="13">
         <v>1849.4</v>
       </c>
       <c r="G14" s="13">
         <v>104.7</v>
       </c>
       <c r="H14" s="13">
         <v>1267.8</v>
       </c>
       <c r="I14" s="13">
@@ -18965,120 +21415,122 @@
       <c r="Y14" s="13">
         <v>11.1</v>
       </c>
       <c r="Z14" s="13">
         <v>5.2</v>
       </c>
       <c r="AA14" s="13">
         <v>3.7</v>
       </c>
       <c r="AB14" s="13">
         <v>24.1</v>
       </c>
       <c r="AC14" s="13">
         <v>62.6</v>
       </c>
       <c r="AD14" s="13">
         <v>17.600000000000001</v>
       </c>
       <c r="AE14" s="13">
         <v>11.6</v>
       </c>
       <c r="AF14" s="13">
         <v>7.1</v>
       </c>
     </row>
-    <row r="15" spans="1:32">
-[...17 lines deleted...]
-    <row r="17" spans="1:1">
+    <row r="15" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A15" s="61" t="s">
+        <v>47</v>
+      </c>
+      <c r="B15" s="61"/>
+      <c r="C15" s="61"/>
+      <c r="D15" s="61"/>
+      <c r="E15" s="61"/>
+      <c r="F15" s="61"/>
+    </row>
+    <row r="16" spans="1:32" x14ac:dyDescent="0.25">
+      <c r="A16" s="57" t="s">
+        <v>63</v>
+      </c>
+      <c r="B16" s="57"/>
+      <c r="C16" s="57"/>
+      <c r="D16" s="57"/>
+    </row>
+    <row r="17" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A17" s="26" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A15:F15"/>
     <mergeCell ref="A16:D16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>14</vt:i4>
+        <vt:i4>16</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="22" baseType="lpstr">
+    <vt:vector size="24" baseType="lpstr">
       <vt:lpstr>2017 nombres</vt:lpstr>
       <vt:lpstr>2017 montants</vt:lpstr>
       <vt:lpstr>2018 nombres</vt:lpstr>
       <vt:lpstr>2018 montants</vt:lpstr>
       <vt:lpstr>2019 nombres</vt:lpstr>
       <vt:lpstr>2019 montants</vt:lpstr>
       <vt:lpstr>2020 nombres</vt:lpstr>
       <vt:lpstr>2020 montants</vt:lpstr>
       <vt:lpstr>2021 nombres</vt:lpstr>
       <vt:lpstr>2021 montants</vt:lpstr>
       <vt:lpstr>2022 nombres</vt:lpstr>
       <vt:lpstr>2022 montants</vt:lpstr>
       <vt:lpstr>2023 nombres</vt:lpstr>
       <vt:lpstr>2023 montants</vt:lpstr>
+      <vt:lpstr>2024 nombres</vt:lpstr>
+      <vt:lpstr>2024 montants</vt:lpstr>
       <vt:lpstr>'2017 montants'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'2017 nombres'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'2018 montants'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'2018 nombres'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'2019 montants'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'2019 nombres'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'2020 montants'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'2020 nombres'!Zone_d_impression</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>YD</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>