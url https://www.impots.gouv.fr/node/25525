--- v0 (2025-12-05)
+++ v1 (2026-04-21)
@@ -4,124 +4,133 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing13.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing14.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing15.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing16.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing17.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing18.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing19.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing20.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing21.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing22.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\fiper\2025\2025_0068\Travail\AE\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\fiper\2026\2026_0079\Travail\IR déciles RFR par part\A envoyer à Diff\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EE0C2604-0115-4EF5-95AF-2020BD4A366F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="25140" windowHeight="13995" tabRatio="567" firstSheet="11" activeTab="20"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="567" firstSheet="11" activeTab="21" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2003" sheetId="52" r:id="rId1"/>
     <sheet name="2004" sheetId="53" r:id="rId2"/>
     <sheet name="2005" sheetId="54" r:id="rId3"/>
     <sheet name="2006" sheetId="55" r:id="rId4"/>
     <sheet name="2007" sheetId="56" r:id="rId5"/>
     <sheet name="2008" sheetId="57" r:id="rId6"/>
     <sheet name="2009" sheetId="58" r:id="rId7"/>
     <sheet name="2010" sheetId="59" r:id="rId8"/>
     <sheet name="2011" sheetId="60" r:id="rId9"/>
     <sheet name="2012" sheetId="61" r:id="rId10"/>
     <sheet name="2013" sheetId="62" r:id="rId11"/>
     <sheet name="2014" sheetId="63" r:id="rId12"/>
     <sheet name="2015" sheetId="68" r:id="rId13"/>
     <sheet name="2016" sheetId="64" r:id="rId14"/>
     <sheet name="2017" sheetId="65" r:id="rId15"/>
     <sheet name="2018" sheetId="66" r:id="rId16"/>
     <sheet name="2019" sheetId="67" r:id="rId17"/>
     <sheet name="2020" sheetId="69" r:id="rId18"/>
     <sheet name="2021" sheetId="70" r:id="rId19"/>
     <sheet name="2022" sheetId="71" r:id="rId20"/>
     <sheet name="2023" sheetId="72" r:id="rId21"/>
+    <sheet name="2024" sheetId="73" r:id="rId22"/>
   </sheets>
-  <calcPr calcId="162913" concurrentCalc="0"/>
+  <calcPr calcId="162913"/>
+  <extLst>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="338" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="365" uniqueCount="60">
   <si>
     <t>Nombre de redevables (en milliers)</t>
   </si>
   <si>
     <t>Source : Ministère de l'Économie, des Finances et de la Relance - DGFiP, données d'assiette</t>
   </si>
   <si>
     <t>Montant de l'impôt moyen</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>Impôt moyen sur l'ensemble (en euros)</t>
   </si>
   <si>
     <t>Borne inférieure du décile de RFR</t>
   </si>
   <si>
     <t>Borne supérieure du décile de RFR</t>
   </si>
   <si>
     <t>MONTANT MOYEN DE L'IMPÔT PAR DÉCILES DE REVENU FISCAL DE RÉFÉRENCE (RFR) PAR PART</t>
   </si>
   <si>
@@ -192,62 +201,129 @@
   </si>
   <si>
     <t>Nombre de redevables</t>
   </si>
   <si>
     <t xml:space="preserve">IMPÔT SUR LE REVENU (REVENUS DE L'ANNÉE 2022) </t>
   </si>
   <si>
     <t>Impôt moyen sur l'ensemble</t>
   </si>
   <si>
     <t xml:space="preserve">IMPÔT SUR LE REVENU (REVENUS DE L'ANNÉE 2023*) </t>
   </si>
   <si>
     <t>MONTANT MOYEN DE L'IMPÔT** PAR DÉCILES DE REVENU FISCAL DE RÉFÉRENCE (RFR) PAR PART</t>
   </si>
   <si>
     <t>* Données issues de la 6ème émission des revenus 2023</t>
   </si>
   <si>
     <t>** Sans prise en compte de l'imputation du prélèvement à la source payé en 2022</t>
   </si>
   <si>
     <t>Source : Ministère de l'Économie, des Finances et de la Souveraineté indutrielle et numérique- DGFiP</t>
   </si>
+  <si>
+    <t xml:space="preserve">IMPÔT SUR LE REVENU (REVENUS DE L'ANNÉE 2024*) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nombre de parts moyen </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Taux d'imposition moyen </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Avant RICI </t>
+  </si>
+  <si>
+    <t>Après RICI</t>
+  </si>
+  <si>
+    <t>* Données issues de la 6ème émission des revenus 2024</t>
+  </si>
+  <si>
+    <t>** Sans prise en compte de l'imputation du prélèvement à la source payé en 2023</t>
+  </si>
+  <si>
+    <t>REGION CORSE</t>
+  </si>
+  <si>
+    <t>n.s***</t>
+  </si>
+  <si>
+    <t>MONTANT MOYEN DE L'IMPÔT** PAR DIXIEMES DE REVENU FISCAL DE RÉFÉRENCE (RFR) PAR PART</t>
+  </si>
+  <si>
+    <t>Borne inférieure du dixième de RFR</t>
+  </si>
+  <si>
+    <t>Borne supérieure du dixième de RFR</t>
+  </si>
+  <si>
+    <t>(nombres en milliers - bornes de dixièmes et montants de l'impôt moyen en milliers d'euros)</t>
+  </si>
+  <si>
+    <t>***Non significatif : Le taux d’imposition est calculé à partir du RFR qui n’est pas significatif pour ce dixième de 
+revenu.</t>
+  </si>
+  <si>
+    <t>RFR moyen par part</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Impôt au barème  moyen par part </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CEHR moyenne par part </t>
+  </si>
+  <si>
+    <t xml:space="preserve">IR net moyen par part </t>
+  </si>
+  <si>
+    <t>Source : Ministère de l’Économie, des Finances et de la Souveraineté industrielle, énergétique et numérique - DGFiP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Impôt forfaitaire et impositions additionnelles moyens par part </t>
+  </si>
+  <si>
+    <t xml:space="preserve">RICI (hors PFU) moyen par part </t>
+  </si>
+  <si>
+    <t>Moyenne pour l'ensemble</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0_ ;\-#,##0\ "/>
     <numFmt numFmtId="166" formatCode=".00"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Marianne Light"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Marianne Light"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Marianne Light"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Marianne Light"/>
       <family val="2"/>
     </font>
@@ -261,66 +337,73 @@
       <name val="Marianne Light"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Marianne Light"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Marianne Light"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Marianne Light"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Marianne Light"/>
+      <family val="3"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
@@ -366,58 +449,146 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -487,99 +658,151 @@
     </xf>
     <xf numFmtId="166" fontId="8" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="0" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="10" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="5">
     <cellStyle name="Milliers" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_TAB23" xfId="3"/>
-    <cellStyle name="Normal_TB08" xfId="2"/>
+    <cellStyle name="Normal_TAB23" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Normal_TB08" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Pourcentage" xfId="4" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>66674</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>2000251</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>314325</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="142875" y="66674"/>
           <a:ext cx="9277351" cy="1009651"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:effectLst>
           <a:outerShdw dist="17819" dir="2700000" algn="ctr" rotWithShape="0">
@@ -624,51 +847,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>66674</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>2000251</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>314325</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0900-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="142875" y="66674"/>
           <a:ext cx="9277351" cy="1009651"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:effectLst>
           <a:outerShdw dist="17819" dir="2700000" algn="ctr" rotWithShape="0">
@@ -713,51 +942,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>66674</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>2000251</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>314325</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0A00-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="142875" y="66674"/>
           <a:ext cx="9277351" cy="1009651"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:effectLst>
           <a:outerShdw dist="17819" dir="2700000" algn="ctr" rotWithShape="0">
@@ -802,51 +1037,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing12.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>66674</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>2000251</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>314325</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0B00-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="142875" y="66674"/>
           <a:ext cx="9277351" cy="1009651"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:effectLst>
           <a:outerShdw dist="17819" dir="2700000" algn="ctr" rotWithShape="0">
@@ -891,51 +1132,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing13.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>66674</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>2000251</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>314325</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0C00-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="142875" y="66674"/>
           <a:ext cx="9277351" cy="1009651"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:effectLst>
           <a:outerShdw dist="17819" dir="2700000" algn="ctr" rotWithShape="0">
@@ -980,51 +1227,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing14.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>66674</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>2000251</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>314325</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0D00-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="142875" y="66674"/>
           <a:ext cx="9277351" cy="1009651"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:effectLst>
           <a:outerShdw dist="17819" dir="2700000" algn="ctr" rotWithShape="0">
@@ -1069,51 +1322,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing15.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>66674</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>2000251</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>314325</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0E00-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="142875" y="66674"/>
           <a:ext cx="9277351" cy="1009651"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:effectLst>
           <a:outerShdw dist="17819" dir="2700000" algn="ctr" rotWithShape="0">
@@ -1158,51 +1417,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing16.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>66674</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>2000251</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>314325</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0F00-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="142875" y="66674"/>
           <a:ext cx="9277351" cy="1009651"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:effectLst>
           <a:outerShdw dist="17819" dir="2700000" algn="ctr" rotWithShape="0">
@@ -1247,51 +1512,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing17.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>66674</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>2000251</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>314325</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="142875" y="66674"/>
           <a:ext cx="9277351" cy="1009651"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:effectLst>
           <a:outerShdw dist="17819" dir="2700000" algn="ctr" rotWithShape="0">
@@ -1336,51 +1607,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing18.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>66674</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>2000251</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>314325</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1100-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="142875" y="66674"/>
           <a:ext cx="9277351" cy="1009651"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:effectLst>
           <a:outerShdw dist="17819" dir="2700000" algn="ctr" rotWithShape="0">
@@ -1425,51 +1702,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing19.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>66674</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>2000251</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>314325</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1200-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="142875" y="66674"/>
           <a:ext cx="9277351" cy="1009651"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:effectLst>
           <a:outerShdw dist="17819" dir="2700000" algn="ctr" rotWithShape="0">
@@ -1514,51 +1797,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>66674</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>2000251</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>314325</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="142875" y="66674"/>
           <a:ext cx="9277351" cy="1009651"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:effectLst>
           <a:outerShdw dist="17819" dir="2700000" algn="ctr" rotWithShape="0">
@@ -1603,51 +1892,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing20.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>66674</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>2000251</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>314325</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1300-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="142875" y="66674"/>
           <a:ext cx="9277351" cy="1009651"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:effectLst>
           <a:outerShdw dist="17819" dir="2700000" algn="ctr" rotWithShape="0">
@@ -1692,59 +1987,160 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing21.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>66674</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>2000251</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>314325</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1400-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="142875" y="66674"/>
           <a:ext cx="9277351" cy="1009651"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 16667"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="9360" cap="flat">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw dist="17819" dir="2700000" algn="ctr" rotWithShape="0">
+            <a:srgbClr val="000000"/>
+          </a:outerShdw>
+        </a:effectLst>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="20160" tIns="20160" rIns="20160" bIns="20160" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lnSpc>
+              <a:spcPct val="150000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPts val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="0"/>
+            </a:spcAft>
+            <a:buClrTx/>
+            <a:buSzTx/>
+            <a:buFontTx/>
+            <a:buNone/>
+            <a:tabLst/>
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:endParaRPr kumimoji="0" lang="fr-FR" sz="1000" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000080"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uLnTx/>
+            <a:uFillTx/>
+            <a:latin typeface="Arial"/>
+            <a:cs typeface="Arial"/>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing22.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="absolute">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>361950</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>361950</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="" fLocksText="0">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-1500-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="16144875" cy="1123950"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:effectLst>
           <a:outerShdw dist="17819" dir="2700000" algn="ctr" rotWithShape="0">
             <a:srgbClr val="000000"/>
           </a:outerShdw>
         </a:effectLst>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="20160" tIns="20160" rIns="20160" bIns="20160" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
@@ -1781,51 +2177,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>66674</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>2000251</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>314325</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="142875" y="66674"/>
           <a:ext cx="9277351" cy="1009651"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:effectLst>
           <a:outerShdw dist="17819" dir="2700000" algn="ctr" rotWithShape="0">
@@ -1870,51 +2272,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>66674</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>2000251</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>314325</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="142875" y="66674"/>
           <a:ext cx="9277351" cy="1009651"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:effectLst>
           <a:outerShdw dist="17819" dir="2700000" algn="ctr" rotWithShape="0">
@@ -1959,51 +2367,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>66674</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>2000251</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>314325</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="142875" y="66674"/>
           <a:ext cx="9277351" cy="1009651"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:effectLst>
           <a:outerShdw dist="17819" dir="2700000" algn="ctr" rotWithShape="0">
@@ -2048,51 +2462,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>66674</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>2000251</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>314325</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="142875" y="66674"/>
           <a:ext cx="9277351" cy="1009651"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:effectLst>
           <a:outerShdw dist="17819" dir="2700000" algn="ctr" rotWithShape="0">
@@ -2137,51 +2557,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>66674</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>2000251</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>314325</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="142875" y="66674"/>
           <a:ext cx="9277351" cy="1009651"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:effectLst>
           <a:outerShdw dist="17819" dir="2700000" algn="ctr" rotWithShape="0">
@@ -2226,51 +2652,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>66674</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>2000251</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>314325</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0700-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="142875" y="66674"/>
           <a:ext cx="9277351" cy="1009651"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:effectLst>
           <a:outerShdw dist="17819" dir="2700000" algn="ctr" rotWithShape="0">
@@ -2315,51 +2747,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>66674</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>2000251</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>314325</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0800-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="142875" y="66674"/>
           <a:ext cx="9277351" cy="1009651"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:effectLst>
           <a:outerShdw dist="17819" dir="2700000" algn="ctr" rotWithShape="0">
@@ -2704,111 +3142,115 @@
 
 <file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings17.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings18.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings19.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings20.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings21.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing22.xml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E19"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="36.75" customWidth="1"/>
     <col min="2" max="2" width="31" customWidth="1"/>
     <col min="3" max="3" width="29.625" customWidth="1"/>
     <col min="4" max="4" width="26.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B1" s="18" t="s">
         <v>8</v>
       </c>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
     </row>
     <row r="2" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="40"/>
-[...1 lines deleted...]
-      <c r="D2" s="40"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
     </row>
     <row r="3" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="18" t="s">
         <v>26</v>
       </c>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
     </row>
     <row r="4" spans="1:5" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="8"/>
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
       <c r="D4" s="9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:5" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7"/>
       <c r="B5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="10" t="s">
@@ -2994,82 +3436,82 @@
         <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="6"/>
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
       <c r="B19" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E19"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="36.75" customWidth="1"/>
     <col min="2" max="2" width="31" customWidth="1"/>
     <col min="3" max="3" width="29.625" customWidth="1"/>
     <col min="4" max="4" width="26.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B1" s="18" t="s">
         <v>17</v>
       </c>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
     </row>
     <row r="2" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="40"/>
-[...1 lines deleted...]
-      <c r="D2" s="40"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
     </row>
     <row r="3" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="18" t="s">
         <v>26</v>
       </c>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
     </row>
     <row r="4" spans="1:5" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="8"/>
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
       <c r="D4" s="9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:5" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7"/>
       <c r="B5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="10" t="s">
@@ -3255,82 +3697,82 @@
         <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="6"/>
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
       <c r="B19" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0A00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E19"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="36.75" customWidth="1"/>
     <col min="2" max="2" width="31" customWidth="1"/>
     <col min="3" max="3" width="29.625" customWidth="1"/>
     <col min="4" max="4" width="26.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B1" s="18" t="s">
         <v>18</v>
       </c>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
     </row>
     <row r="2" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="40"/>
-[...1 lines deleted...]
-      <c r="D2" s="40"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
     </row>
     <row r="3" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="18" t="s">
         <v>26</v>
       </c>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
     </row>
     <row r="4" spans="1:5" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="8"/>
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
       <c r="D4" s="9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:5" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7"/>
       <c r="B5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="10" t="s">
@@ -3516,82 +3958,82 @@
         <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="6"/>
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
       <c r="B19" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0B00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E19"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="36.75" customWidth="1"/>
     <col min="2" max="2" width="31" customWidth="1"/>
     <col min="3" max="3" width="29.625" customWidth="1"/>
     <col min="4" max="4" width="26.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B1" s="18" t="s">
         <v>19</v>
       </c>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
     </row>
     <row r="2" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="40"/>
-[...1 lines deleted...]
-      <c r="D2" s="40"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
     </row>
     <row r="3" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="18" t="s">
         <v>26</v>
       </c>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
     </row>
     <row r="4" spans="1:5" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="8"/>
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
       <c r="D4" s="9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:5" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7"/>
       <c r="B5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="10" t="s">
@@ -3777,82 +4219,82 @@
         <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="6"/>
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
       <c r="B19" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0C00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E19"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="36.75" customWidth="1"/>
     <col min="2" max="2" width="31" customWidth="1"/>
     <col min="3" max="3" width="29.625" customWidth="1"/>
     <col min="4" max="4" width="26.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B1" s="18" t="s">
         <v>20</v>
       </c>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
     </row>
     <row r="2" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="40"/>
-[...1 lines deleted...]
-      <c r="D2" s="40"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
     </row>
     <row r="3" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="18" t="s">
         <v>26</v>
       </c>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
     </row>
     <row r="4" spans="1:5" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="8"/>
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
       <c r="D4" s="9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:5" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7"/>
       <c r="B5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="10" t="s">
@@ -4038,82 +4480,82 @@
         <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="6"/>
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
       <c r="B19" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0D00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E19"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="36.75" customWidth="1"/>
     <col min="2" max="2" width="31" customWidth="1"/>
     <col min="3" max="3" width="29.625" customWidth="1"/>
     <col min="4" max="4" width="26.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B1" s="18" t="s">
         <v>21</v>
       </c>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
     </row>
     <row r="2" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="40"/>
-[...1 lines deleted...]
-      <c r="D2" s="40"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
     </row>
     <row r="3" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="18" t="s">
         <v>26</v>
       </c>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
     </row>
     <row r="4" spans="1:5" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="8"/>
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
       <c r="D4" s="9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:5" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7"/>
       <c r="B5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="10" t="s">
@@ -4299,82 +4741,82 @@
         <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="6"/>
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
       <c r="B19" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E19"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="36.75" customWidth="1"/>
     <col min="2" max="2" width="31" customWidth="1"/>
     <col min="3" max="3" width="29.625" customWidth="1"/>
     <col min="4" max="4" width="26.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B1" s="18" t="s">
         <v>22</v>
       </c>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
     </row>
     <row r="2" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="40"/>
-[...1 lines deleted...]
-      <c r="D2" s="40"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
     </row>
     <row r="3" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="18" t="s">
         <v>26</v>
       </c>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
     </row>
     <row r="4" spans="1:5" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="8"/>
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
       <c r="D4" s="9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:5" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7"/>
       <c r="B5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="10" t="s">
@@ -4560,82 +5002,82 @@
         <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="6"/>
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
       <c r="B19" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E19"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="36.75" customWidth="1"/>
     <col min="2" max="2" width="31" customWidth="1"/>
     <col min="3" max="3" width="29.625" customWidth="1"/>
     <col min="4" max="4" width="26.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B1" s="18" t="s">
         <v>23</v>
       </c>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
     </row>
     <row r="2" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="40"/>
-[...1 lines deleted...]
-      <c r="D2" s="40"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
     </row>
     <row r="3" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="18" t="s">
         <v>26</v>
       </c>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
     </row>
     <row r="4" spans="1:5" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="8"/>
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
       <c r="D4" s="9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:5" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7"/>
       <c r="B5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="10" t="s">
@@ -4821,82 +5263,82 @@
         <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="6"/>
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
       <c r="B19" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E19"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="36.75" customWidth="1"/>
     <col min="2" max="2" width="31" customWidth="1"/>
     <col min="3" max="3" width="29.625" customWidth="1"/>
     <col min="4" max="4" width="26.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B1" s="18" t="s">
         <v>24</v>
       </c>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
     </row>
     <row r="2" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="40"/>
-[...1 lines deleted...]
-      <c r="D2" s="40"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
     </row>
     <row r="3" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="18" t="s">
         <v>26</v>
       </c>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
     </row>
     <row r="4" spans="1:5" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="8"/>
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
       <c r="D4" s="9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:5" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7"/>
       <c r="B5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="10" t="s">
@@ -5082,82 +5524,82 @@
         <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="6"/>
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
       <c r="B19" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E19"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
       <selection activeCell="D4" sqref="D4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="36.75" customWidth="1"/>
     <col min="2" max="2" width="31" customWidth="1"/>
     <col min="3" max="3" width="29.625" customWidth="1"/>
     <col min="4" max="4" width="26.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B1" s="18" t="s">
         <v>27</v>
       </c>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
     </row>
     <row r="2" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="40"/>
-[...1 lines deleted...]
-      <c r="D2" s="40"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
     </row>
     <row r="3" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="18" t="s">
         <v>26</v>
       </c>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
     </row>
     <row r="4" spans="1:5" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="8"/>
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
       <c r="D4" s="9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:5" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7"/>
       <c r="B5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="10" t="s">
@@ -5343,82 +5785,82 @@
         <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="6"/>
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
       <c r="B19" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
       <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="36.75" customWidth="1"/>
     <col min="2" max="2" width="31" customWidth="1"/>
     <col min="3" max="3" width="29.625" customWidth="1"/>
     <col min="4" max="4" width="26.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B1" s="18" t="s">
         <v>28</v>
       </c>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
     </row>
     <row r="2" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="40"/>
-[...1 lines deleted...]
-      <c r="D2" s="40"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
     </row>
     <row r="3" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="18" t="s">
         <v>26</v>
       </c>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
     </row>
     <row r="4" spans="1:8" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="8"/>
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
       <c r="D4" s="9" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:8" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7"/>
       <c r="B5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="10" t="s">
@@ -5640,82 +6082,82 @@
       <c r="G17" s="25"/>
       <c r="H17" s="25"/>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="6"/>
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.2">
       <c r="B19" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E19"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="36.75" customWidth="1"/>
     <col min="2" max="2" width="31" customWidth="1"/>
     <col min="3" max="3" width="29.625" customWidth="1"/>
     <col min="4" max="4" width="26.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B1" s="18" t="s">
         <v>9</v>
       </c>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
     </row>
     <row r="2" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="40"/>
-[...1 lines deleted...]
-      <c r="D2" s="40"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
     </row>
     <row r="3" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="18" t="s">
         <v>26</v>
       </c>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
     </row>
     <row r="4" spans="1:5" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="8"/>
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
       <c r="D4" s="9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:5" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7"/>
       <c r="B5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="10" t="s">
@@ -5901,82 +6343,82 @@
         <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="6"/>
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
       <c r="B19" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="36.75" customWidth="1"/>
     <col min="2" max="2" width="31" customWidth="1"/>
     <col min="3" max="3" width="29.625" customWidth="1"/>
     <col min="4" max="4" width="26.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B1" s="18" t="s">
         <v>31</v>
       </c>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
     </row>
     <row r="2" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="40"/>
-[...1 lines deleted...]
-      <c r="D2" s="40"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
     </row>
     <row r="3" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="18" t="s">
         <v>26</v>
       </c>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
     </row>
     <row r="4" spans="1:8" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="8"/>
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
       <c r="D4" s="9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7"/>
       <c r="B5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="10" t="s">
@@ -6198,82 +6640,82 @@
       <c r="G17" s="25"/>
       <c r="H17" s="25"/>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="6"/>
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.2">
       <c r="B19" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H20"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" workbookViewId="0">
+    <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
       <selection activeCell="A18" sqref="A18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="36.75" customWidth="1"/>
     <col min="2" max="2" width="31" customWidth="1"/>
     <col min="3" max="3" width="29.625" customWidth="1"/>
     <col min="4" max="4" width="26.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B1" s="18" t="s">
         <v>33</v>
       </c>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
     </row>
     <row r="2" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="49" t="s">
         <v>34</v>
       </c>
-      <c r="B2" s="40"/>
-[...1 lines deleted...]
-      <c r="D2" s="40"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
     </row>
     <row r="3" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="18" t="s">
         <v>26</v>
       </c>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
     </row>
     <row r="4" spans="1:8" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="8"/>
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
       <c r="D4" s="9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7"/>
       <c r="B5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="10" t="s">
@@ -6474,111 +6916,725 @@
         <v>1.78</v>
       </c>
       <c r="E16" s="2"/>
       <c r="F16" s="25"/>
       <c r="G16" s="25"/>
       <c r="H16" s="24"/>
     </row>
     <row r="17" spans="1:8" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A17" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="30">
         <v>215.07</v>
       </c>
       <c r="C17" s="30" t="s">
         <v>3</v>
       </c>
       <c r="D17" s="30" t="s">
         <v>3</v>
       </c>
       <c r="F17" s="24"/>
       <c r="G17" s="25"/>
       <c r="H17" s="25"/>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A18" s="41" t="s">
+      <c r="A18" s="40" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="6"/>
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A19" s="31" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="1"/>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A20" s="31" t="s">
         <v>36</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1500-000000000000}">
+  <dimension ref="A1:L22"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A17" sqref="A17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="25.75" customWidth="1"/>
+    <col min="2" max="2" width="31" customWidth="1"/>
+    <col min="3" max="3" width="29.625" customWidth="1"/>
+    <col min="4" max="4" width="26.75" customWidth="1"/>
+    <col min="6" max="6" width="14.625" customWidth="1"/>
+    <col min="7" max="7" width="24.375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="49" t="s">
+        <v>38</v>
+      </c>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+    </row>
+    <row r="2" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="49" t="s">
+        <v>47</v>
+      </c>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+      <c r="G2" s="49"/>
+      <c r="H2" s="49"/>
+      <c r="I2" s="49"/>
+      <c r="J2" s="49"/>
+      <c r="K2" s="49"/>
+      <c r="L2" s="49"/>
+    </row>
+    <row r="3" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="49" t="s">
+        <v>45</v>
+      </c>
+      <c r="B3" s="49"/>
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="49"/>
+      <c r="F3" s="49"/>
+      <c r="G3" s="49"/>
+      <c r="H3" s="49"/>
+      <c r="I3" s="49"/>
+      <c r="J3" s="49"/>
+      <c r="K3" s="49"/>
+      <c r="L3" s="49"/>
+    </row>
+    <row r="4" spans="1:12" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="8"/>
+      <c r="B4" s="8"/>
+      <c r="C4" s="8"/>
+      <c r="D4" s="9"/>
+      <c r="F4" s="50" t="s">
+        <v>50</v>
+      </c>
+      <c r="G4" s="50"/>
+      <c r="H4" s="50"/>
+      <c r="I4" s="50"/>
+      <c r="J4" s="50"/>
+      <c r="K4" s="50"/>
+      <c r="L4" s="50"/>
+    </row>
+    <row r="5" spans="1:12" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="51"/>
+      <c r="B5" s="51" t="s">
+        <v>48</v>
+      </c>
+      <c r="C5" s="51" t="s">
+        <v>49</v>
+      </c>
+      <c r="D5" s="51" t="s">
+        <v>39</v>
+      </c>
+      <c r="E5" s="51" t="s">
+        <v>52</v>
+      </c>
+      <c r="F5" s="51" t="s">
+        <v>53</v>
+      </c>
+      <c r="G5" s="51" t="s">
+        <v>57</v>
+      </c>
+      <c r="H5" s="51" t="s">
+        <v>54</v>
+      </c>
+      <c r="I5" s="51" t="s">
+        <v>58</v>
+      </c>
+      <c r="J5" s="53" t="s">
+        <v>55</v>
+      </c>
+      <c r="K5" s="55" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="56"/>
+    </row>
+    <row r="6" spans="1:12" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="52"/>
+      <c r="B6" s="52"/>
+      <c r="C6" s="52"/>
+      <c r="D6" s="52"/>
+      <c r="E6" s="52"/>
+      <c r="F6" s="52"/>
+      <c r="G6" s="52"/>
+      <c r="H6" s="52"/>
+      <c r="I6" s="52"/>
+      <c r="J6" s="54"/>
+      <c r="K6" s="47" t="s">
+        <v>41</v>
+      </c>
+      <c r="L6" s="48" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="11">
+        <v>1</v>
+      </c>
+      <c r="B7" s="41"/>
+      <c r="C7" s="41">
+        <v>2.1720000000000002</v>
+      </c>
+      <c r="D7" s="41">
+        <v>1.4238317971293621</v>
+      </c>
+      <c r="E7" s="41">
+        <v>0.40055256928452959</v>
+      </c>
+      <c r="F7" s="42">
+        <v>3.3778321712104865E-4</v>
+      </c>
+      <c r="G7" s="42">
+        <v>2.9021079244432278E-3</v>
+      </c>
+      <c r="H7" s="42">
+        <v>0</v>
+      </c>
+      <c r="I7" s="42">
+        <v>8.9771300665067069E-2</v>
+      </c>
+      <c r="J7" s="42">
+        <v>-8.7136862107280305E-2</v>
+      </c>
+      <c r="K7" s="43" t="s">
+        <v>46</v>
+      </c>
+      <c r="L7" s="43" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="15">
+        <v>2</v>
+      </c>
+      <c r="B8" s="41">
+        <v>2.1720000000000002</v>
+      </c>
+      <c r="C8" s="41">
+        <v>7.0760000000000005</v>
+      </c>
+      <c r="D8" s="41">
+        <v>1.7068028614665016</v>
+      </c>
+      <c r="E8" s="41">
+        <v>4.7770002350870824</v>
+      </c>
+      <c r="F8" s="45">
+        <v>0</v>
+      </c>
+      <c r="G8" s="45">
+        <v>4.3073327019565967E-3</v>
+      </c>
+      <c r="H8" s="45">
+        <v>0</v>
+      </c>
+      <c r="I8" s="41">
+        <v>6.752673611810775E-2</v>
+      </c>
+      <c r="J8" s="41">
+        <v>-6.3942101409850821E-2</v>
+      </c>
+      <c r="K8" s="43">
+        <v>1.0620401812809755E-3</v>
+      </c>
+      <c r="L8" s="44">
+        <v>-1.4962825758235323E-2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="15">
+        <v>3</v>
+      </c>
+      <c r="B9" s="41">
+        <v>7.0760000000000005</v>
+      </c>
+      <c r="C9" s="41">
+        <v>10.644</v>
+      </c>
+      <c r="D9" s="41">
+        <v>1.6379780794276804</v>
+      </c>
+      <c r="E9" s="41">
+        <v>8.9174656858284749</v>
+      </c>
+      <c r="F9" s="45">
+        <v>0</v>
+      </c>
+      <c r="G9" s="45">
+        <v>5.4049877161915297E-3</v>
+      </c>
+      <c r="H9" s="45">
+        <v>0</v>
+      </c>
+      <c r="I9" s="41">
+        <v>7.5300823820089444E-2</v>
+      </c>
+      <c r="J9" s="41">
+        <v>-7.0788753490911377E-2</v>
+      </c>
+      <c r="K9" s="43">
+        <v>6.6262888700091376E-4</v>
+      </c>
+      <c r="L9" s="43">
+        <v>-8.4040819473230922E-3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="15">
+        <v>4</v>
+      </c>
+      <c r="B10" s="41">
+        <v>10.644</v>
+      </c>
+      <c r="C10" s="41">
+        <v>13.577</v>
+      </c>
+      <c r="D10" s="41">
+        <v>1.5894126278142051</v>
+      </c>
+      <c r="E10" s="41">
+        <v>12.127335872026771</v>
+      </c>
+      <c r="F10" s="45">
+        <v>7.3968295180809788E-5</v>
+      </c>
+      <c r="G10" s="45">
+        <v>6.2978060495910686E-3</v>
+      </c>
+      <c r="H10" s="45">
+        <v>0</v>
+      </c>
+      <c r="I10" s="41">
+        <v>7.7002004990840506E-2</v>
+      </c>
+      <c r="J10" s="41">
+        <v>-7.1665527139498322E-2</v>
+      </c>
+      <c r="K10" s="43">
+        <v>5.332247061724429E-4</v>
+      </c>
+      <c r="L10" s="43">
+        <v>-5.7836765906034721E-3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="15">
+        <v>5</v>
+      </c>
+      <c r="B11" s="41">
+        <v>13.577</v>
+      </c>
+      <c r="C11" s="41">
+        <v>16.382000000000001</v>
+      </c>
+      <c r="D11" s="41">
+        <v>1.5915271726668196</v>
+      </c>
+      <c r="E11" s="41">
+        <v>14.988110133777097</v>
+      </c>
+      <c r="F11" s="45">
+        <v>2.6868261618148159E-2</v>
+      </c>
+      <c r="G11" s="45">
+        <v>7.6639795984525944E-3</v>
+      </c>
+      <c r="H11" s="45">
+        <v>0</v>
+      </c>
+      <c r="I11" s="41">
+        <v>8.562319091151406E-2</v>
+      </c>
+      <c r="J11" s="41">
+        <v>-5.2561474789825161E-2</v>
+      </c>
+      <c r="K11" s="43">
+        <v>1.7279825310054957E-3</v>
+      </c>
+      <c r="L11" s="43">
+        <v>-3.3791578810772947E-3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="15">
+        <v>6</v>
+      </c>
+      <c r="B12" s="41">
+        <v>16.382000000000001</v>
+      </c>
+      <c r="C12" s="41">
+        <v>19.048000000000002</v>
+      </c>
+      <c r="D12" s="41">
+        <v>1.5018800440205429</v>
+      </c>
+      <c r="E12" s="41">
+        <v>17.672681433761795</v>
+      </c>
+      <c r="F12" s="45">
+        <v>0.21187503434799865</v>
+      </c>
+      <c r="G12" s="45">
+        <v>1.0024791622141484E-2</v>
+      </c>
+      <c r="H12" s="45">
+        <v>0</v>
+      </c>
+      <c r="I12" s="41">
+        <v>0.11139498671877385</v>
+      </c>
+      <c r="J12" s="41">
+        <v>0.10858751870057705</v>
+      </c>
+      <c r="K12" s="43">
+        <v>9.9335757069693841E-3</v>
+      </c>
+      <c r="L12" s="43">
+        <v>4.4629781082148202E-3</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="15">
+        <v>7</v>
+      </c>
+      <c r="B13" s="41">
+        <v>19.048000000000002</v>
+      </c>
+      <c r="C13" s="41">
+        <v>22.126000000000001</v>
+      </c>
+      <c r="D13" s="41">
+        <v>1.4726910024763826</v>
+      </c>
+      <c r="E13" s="41">
+        <v>20.527837669515936</v>
+      </c>
+      <c r="F13" s="45">
+        <v>0.58635832282373446</v>
+      </c>
+      <c r="G13" s="45">
+        <v>1.2960374920204899E-2</v>
+      </c>
+      <c r="H13" s="45">
+        <v>0</v>
+      </c>
+      <c r="I13" s="41">
+        <v>0.13401731359085745</v>
+      </c>
+      <c r="J13" s="41">
+        <v>0.46459710090771794</v>
+      </c>
+      <c r="K13" s="43">
+        <v>2.6316329175849036E-2</v>
+      </c>
+      <c r="L13" s="43">
+        <v>2.0753150377791858E-2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="15">
+        <v>8</v>
+      </c>
+      <c r="B14" s="41">
+        <v>22.126000000000001</v>
+      </c>
+      <c r="C14" s="41">
+        <v>26.352</v>
+      </c>
+      <c r="D14" s="41">
+        <v>1.459347915806851</v>
+      </c>
+      <c r="E14" s="41">
+        <v>24.075727092760182</v>
+      </c>
+      <c r="F14" s="45">
+        <v>1.1282075791855204</v>
+      </c>
+      <c r="G14" s="45">
+        <v>2.0980517848164907E-2</v>
+      </c>
+      <c r="H14" s="45">
+        <v>0</v>
+      </c>
+      <c r="I14" s="41">
+        <v>0.17467257415786827</v>
+      </c>
+      <c r="J14" s="41">
+        <v>0.97438571518350936</v>
+      </c>
+      <c r="K14" s="43">
+        <v>4.5116458043043234E-2</v>
+      </c>
+      <c r="L14" s="43">
+        <v>3.8935639926333511E-2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="15">
+        <v>9</v>
+      </c>
+      <c r="B15" s="41">
+        <v>26.352</v>
+      </c>
+      <c r="C15" s="41">
+        <v>34.444000000000003</v>
+      </c>
+      <c r="D15" s="41">
+        <v>1.4671290988305434</v>
+      </c>
+      <c r="E15" s="41">
+        <v>29.856798011925324</v>
+      </c>
+      <c r="F15" s="45">
+        <v>2.1711308112501269</v>
+      </c>
+      <c r="G15" s="45">
+        <v>3.7902362401631723E-2</v>
+      </c>
+      <c r="H15" s="45">
+        <v>0</v>
+      </c>
+      <c r="I15" s="41">
+        <v>0.26181946343865026</v>
+      </c>
+      <c r="J15" s="41">
+        <v>1.9471691348280362</v>
+      </c>
+      <c r="K15" s="43">
+        <v>7.1124222363410622E-2</v>
+      </c>
+      <c r="L15" s="43">
+        <v>6.3494045667502483E-2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="16">
+        <v>10</v>
+      </c>
+      <c r="B16" s="41">
+        <v>34.444000000000003</v>
+      </c>
+      <c r="C16" s="41"/>
+      <c r="D16" s="41">
+        <v>1.5157181509676236</v>
+      </c>
+      <c r="E16" s="41">
+        <v>63.995823942756431</v>
+      </c>
+      <c r="F16" s="45">
+        <v>8.9673202175376492</v>
+      </c>
+      <c r="G16" s="41">
+        <v>1.3665031957460649</v>
+      </c>
+      <c r="H16" s="45">
+        <v>0.18270267081168168</v>
+      </c>
+      <c r="I16" s="41">
+        <v>0.86662960357620999</v>
+      </c>
+      <c r="J16" s="41">
+        <v>9.6498182395788419</v>
+      </c>
+      <c r="K16" s="43">
+        <v>0.16263046698908382</v>
+      </c>
+      <c r="L16" s="43">
+        <v>0.14971532283401406</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A17" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="B17" s="29" t="s">
+        <v>3</v>
+      </c>
+      <c r="C17" s="29" t="s">
+        <v>3</v>
+      </c>
+      <c r="D17" s="29">
+        <v>1.5366322581236873</v>
+      </c>
+      <c r="E17" s="29">
+        <v>19.46901075466166</v>
+      </c>
+      <c r="F17" s="29">
+        <v>1.2786545474350337</v>
+      </c>
+      <c r="G17" s="29">
+        <v>0.14538848613308922</v>
+      </c>
+      <c r="H17" s="29">
+        <v>1.8021106443172639E-2</v>
+      </c>
+      <c r="I17" s="29">
+        <v>0.19147653335064227</v>
+      </c>
+      <c r="J17" s="29">
+        <v>1.2498174550061214</v>
+      </c>
+      <c r="K17" s="46">
+        <v>7.208341454695949E-2</v>
+      </c>
+      <c r="L17" s="46">
+        <v>6.2921050904551981E-2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B18" s="30">
+        <v>218.066</v>
+      </c>
+      <c r="C18" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="D18" s="30"/>
+      <c r="E18" s="30"/>
+      <c r="F18" s="30"/>
+      <c r="G18" s="30"/>
+      <c r="H18" s="30"/>
+      <c r="I18" s="30"/>
+      <c r="J18" s="30"/>
+      <c r="K18" s="30"/>
+      <c r="L18" s="30"/>
+    </row>
+    <row r="19" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A19" s="40" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="6"/>
+      <c r="C19" s="6"/>
+      <c r="D19" s="6"/>
+    </row>
+    <row r="20" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A20" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="B20" s="1"/>
+    </row>
+    <row r="21" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A21" s="31" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A22" s="31" t="s">
+        <v>51</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="15">
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="A3:L3"/>
+    <mergeCell ref="F4:L4"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="B5:B6"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="D5:D6"/>
+    <mergeCell ref="E5:E6"/>
+    <mergeCell ref="F5:F6"/>
+    <mergeCell ref="G5:G6"/>
+    <mergeCell ref="H5:H6"/>
+    <mergeCell ref="I5:I6"/>
+    <mergeCell ref="J5:J6"/>
+    <mergeCell ref="K5:L5"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E19"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="36.75" customWidth="1"/>
     <col min="2" max="2" width="31" customWidth="1"/>
     <col min="3" max="3" width="29.625" customWidth="1"/>
     <col min="4" max="4" width="26.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B1" s="18" t="s">
         <v>10</v>
       </c>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
     </row>
     <row r="2" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="40"/>
-[...1 lines deleted...]
-      <c r="D2" s="40"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
     </row>
     <row r="3" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="18" t="s">
         <v>26</v>
       </c>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
     </row>
     <row r="4" spans="1:5" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="8"/>
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
       <c r="D4" s="9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:5" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7"/>
       <c r="B5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="10" t="s">
@@ -6764,82 +7820,82 @@
         <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="6"/>
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
       <c r="B19" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E19"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="36.75" customWidth="1"/>
     <col min="2" max="2" width="31" customWidth="1"/>
     <col min="3" max="3" width="29.625" customWidth="1"/>
     <col min="4" max="4" width="26.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B1" s="18" t="s">
         <v>11</v>
       </c>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
     </row>
     <row r="2" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="40"/>
-[...1 lines deleted...]
-      <c r="D2" s="40"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
     </row>
     <row r="3" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="18" t="s">
         <v>26</v>
       </c>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
     </row>
     <row r="4" spans="1:5" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="8"/>
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
       <c r="D4" s="9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:5" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7"/>
       <c r="B5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="10" t="s">
@@ -7025,82 +8081,82 @@
         <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="6"/>
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
       <c r="B19" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E19"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="36.75" customWidth="1"/>
     <col min="2" max="2" width="31" customWidth="1"/>
     <col min="3" max="3" width="29.625" customWidth="1"/>
     <col min="4" max="4" width="26.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B1" s="18" t="s">
         <v>12</v>
       </c>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
     </row>
     <row r="2" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="40"/>
-[...1 lines deleted...]
-      <c r="D2" s="40"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
     </row>
     <row r="3" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="18" t="s">
         <v>26</v>
       </c>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
     </row>
     <row r="4" spans="1:5" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="8"/>
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
       <c r="D4" s="9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:5" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7"/>
       <c r="B5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="10" t="s">
@@ -7286,82 +8342,82 @@
         <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="6"/>
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
       <c r="B19" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E19"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="36.75" customWidth="1"/>
     <col min="2" max="2" width="31" customWidth="1"/>
     <col min="3" max="3" width="29.625" customWidth="1"/>
     <col min="4" max="4" width="26.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B1" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
     </row>
     <row r="2" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="40"/>
-[...1 lines deleted...]
-      <c r="D2" s="40"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
     </row>
     <row r="3" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="18" t="s">
         <v>26</v>
       </c>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
     </row>
     <row r="4" spans="1:5" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="8"/>
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
       <c r="D4" s="9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:5" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7"/>
       <c r="B5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="10" t="s">
@@ -7547,82 +8603,82 @@
         <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="6"/>
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
       <c r="B19" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E19"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="36.75" customWidth="1"/>
     <col min="2" max="2" width="31" customWidth="1"/>
     <col min="3" max="3" width="29.625" customWidth="1"/>
     <col min="4" max="4" width="26.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B1" s="18" t="s">
         <v>14</v>
       </c>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
     </row>
     <row r="2" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="40"/>
-[...1 lines deleted...]
-      <c r="D2" s="40"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
     </row>
     <row r="3" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="18" t="s">
         <v>26</v>
       </c>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
     </row>
     <row r="4" spans="1:5" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="8"/>
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
       <c r="D4" s="9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:5" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7"/>
       <c r="B5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="10" t="s">
@@ -7808,82 +8864,82 @@
         <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="6"/>
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
       <c r="B19" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E19"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="36.75" customWidth="1"/>
     <col min="2" max="2" width="31" customWidth="1"/>
     <col min="3" max="3" width="29.625" customWidth="1"/>
     <col min="4" max="4" width="26.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B1" s="18" t="s">
         <v>15</v>
       </c>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
     </row>
     <row r="2" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="40"/>
-[...1 lines deleted...]
-      <c r="D2" s="40"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
     </row>
     <row r="3" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="18" t="s">
         <v>26</v>
       </c>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
     </row>
     <row r="4" spans="1:5" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="8"/>
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
       <c r="D4" s="9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:5" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7"/>
       <c r="B5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="10" t="s">
@@ -8069,82 +9125,82 @@
         <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A18" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="6"/>
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
       <c r="B19" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E19"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="36.75" customWidth="1"/>
     <col min="2" max="2" width="31" customWidth="1"/>
     <col min="3" max="3" width="29.625" customWidth="1"/>
     <col min="4" max="4" width="26.75" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B1" s="18" t="s">
         <v>16</v>
       </c>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
     </row>
     <row r="2" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="40"/>
-[...1 lines deleted...]
-      <c r="D2" s="40"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
     </row>
     <row r="3" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="18" t="s">
         <v>26</v>
       </c>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
     </row>
     <row r="4" spans="1:5" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="8"/>
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
       <c r="D4" s="9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:5" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7"/>
       <c r="B5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="10" t="s">
@@ -8340,71 +9396,72 @@
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
       <c r="B19" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>21</vt:i4>
+        <vt:i4>22</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="21" baseType="lpstr">
+    <vt:vector size="22" baseType="lpstr">
       <vt:lpstr>2003</vt:lpstr>
       <vt:lpstr>2004</vt:lpstr>
       <vt:lpstr>2005</vt:lpstr>
       <vt:lpstr>2006</vt:lpstr>
       <vt:lpstr>2007</vt:lpstr>
       <vt:lpstr>2008</vt:lpstr>
       <vt:lpstr>2009</vt:lpstr>
       <vt:lpstr>2010</vt:lpstr>
       <vt:lpstr>2011</vt:lpstr>
       <vt:lpstr>2012</vt:lpstr>
       <vt:lpstr>2013</vt:lpstr>
       <vt:lpstr>2014</vt:lpstr>
       <vt:lpstr>2015</vt:lpstr>
       <vt:lpstr>2016</vt:lpstr>
       <vt:lpstr>2017</vt:lpstr>
       <vt:lpstr>2018</vt:lpstr>
       <vt:lpstr>2019</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
+      <vt:lpstr>2024</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>grabarz</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>