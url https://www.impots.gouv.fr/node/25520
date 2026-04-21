--- v0 (2025-12-05)
+++ v1 (2026-04-21)
@@ -1,91 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\dwarkah\Desktop\IR 2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\dwarkah\Desktop\Tableaux IR 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{9678459D-E2AE-4828-8004-DD266373B477}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="18990" windowHeight="6165" tabRatio="521" activeTab="4"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="521" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="a2019" sheetId="15" r:id="rId1"/>
     <sheet name="a2020" sheetId="17" r:id="rId2"/>
     <sheet name="a2021" sheetId="16" r:id="rId3"/>
     <sheet name="a2022" sheetId="19" r:id="rId4"/>
     <sheet name="a2023" sheetId="20" r:id="rId5"/>
+    <sheet name="a2024" sheetId="21" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="Excel_BuiltIn_Print_Area" localSheetId="0">#N/A</definedName>
     <definedName name="Excel_BuiltIn_Print_Area" localSheetId="1">#N/A</definedName>
     <definedName name="Excel_BuiltIn_Print_Area" localSheetId="2">#N/A</definedName>
     <definedName name="Excel_BuiltIn_Print_Area" localSheetId="3">#N/A</definedName>
     <definedName name="Excel_BuiltIn_Print_Area" localSheetId="4">#N/A</definedName>
+    <definedName name="Excel_BuiltIn_Print_Area" localSheetId="5">#N/A</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'a2019'!$A$1:$H$31</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'a2020'!$A$1:$H$31</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'a2021'!$A$1:$H$33</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'a2022'!$A$1:$H$33</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'a2023'!$A$1:$H$33</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'a2024'!$A$1:$H$33</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
+  <extLst>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="224" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="270" uniqueCount="45">
   <si>
     <t>Nombre de foyers</t>
   </si>
   <si>
     <t>Montant des
 revenus déclarés</t>
   </si>
   <si>
     <t>TRAITEMENTS ET SALAIRES</t>
   </si>
   <si>
     <t>PENSIONS ET RENTES</t>
   </si>
   <si>
     <t>BÉNÉFICES AGRICOLES</t>
   </si>
   <si>
     <t>* forfait</t>
   </si>
   <si>
     <t>* réel</t>
   </si>
   <si>
     <t>BÉNÉFICES INDUSTRIELS ET COMMERCIAUX</t>
   </si>
@@ -175,55 +186,58 @@
   </si>
   <si>
     <t>Ensemble des foyers</t>
   </si>
   <si>
     <t>Foyers imposés</t>
   </si>
   <si>
     <t>Foyers non imposés</t>
   </si>
   <si>
     <t>* revenus salariaux</t>
   </si>
   <si>
     <t>* revenus de remplacement</t>
   </si>
   <si>
     <t xml:space="preserve">* autres revenus </t>
   </si>
   <si>
     <t>Source : Ministère de l'Economie des Finances et de la Souveraineté Industrielle et Numérique - DGFiP, données statistiques</t>
   </si>
   <si>
     <t>* plus et moins-values professionnelles à long terme (taxables à 12,8%)</t>
   </si>
+  <si>
+    <t>Source : Ministère de l'Economie des Finances et de la Souveraineté Industrielle, Énergétique et Numérique - DGFiP, données statistiques</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="\ #,##0.00&quot;    &quot;;\-#,##0.00&quot;    &quot;;&quot; -&quot;#&quot;    &quot;;@\ "/>
     <numFmt numFmtId="165" formatCode="#,##0,"/>
     <numFmt numFmtId="166" formatCode="#,##0,,"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="3"/>
       <name val="Marianne Light"/>
@@ -736,51 +750,51 @@
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="120">
+  <cellXfs count="154">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
@@ -982,280 +996,420 @@
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="25" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="24" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="23" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="25" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...14 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="36" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="32" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="35" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="26" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="27" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="37" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="28" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="29" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="30" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="31" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="32" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="33" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="34" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="35" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="36" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="35" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="32" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="36" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="29" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="30" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="31" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="33" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="34" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="35" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="27" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="21" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="29" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="30" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="31" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="36" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="33" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="34" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...30 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="32" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="35" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="36" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Milliers" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_TB05" xfId="2"/>
+    <cellStyle name="Normal_TB05" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>651510</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>238124</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>868680</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>941915</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="647700" y="238124"/>
           <a:ext cx="15121467" cy="703791"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -1315,51 +1469,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>651510</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>238124</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>868680</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>941915</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="670560" y="238124"/>
           <a:ext cx="15510510" cy="703791"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -1419,51 +1579,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>651510</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>238124</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>868680</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>941915</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="670560" y="238124"/>
           <a:ext cx="15510510" cy="703791"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -1523,51 +1689,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>74083</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>238124</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>1301749</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>941915</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="74083" y="238124"/>
           <a:ext cx="16139583" cy="703791"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -1627,98 +1799,214 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>655320</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>238124</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>880110</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>941915</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="655320" y="238124"/>
           <a:ext cx="15112365" cy="703791"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:effectLst>
           <a:outerShdw dist="17819" dir="2700000" algn="ctr" rotWithShape="0">
             <a:srgbClr val="000000"/>
           </a:outerShdw>
         </a:effectLst>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="20160" tIns="20160" rIns="20160" bIns="20160" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="fr-FR" sz="1000" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000080"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:rPr>
             <a:t>IMPÔT SUR LE REVENU (REVENUS 2023)</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="ctr" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="fr-FR" sz="1000" b="1" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000080"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:rPr>
+            <a:t>DÉCOMPOSITION DES REVENUS CATÉGORIELS DÉCLARÉS</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="ctr" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="fr-FR" sz="1000" b="1" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000080"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:rPr>
+            <a:t>POUR L'ENSEMBLE DES FOYERS,  LES FOYERS NON IMPOSÉS ET LES FOYERS IMPOSÉS</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="absolute">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>655320</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>238124</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>880110</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>941915</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="" fLocksText="0">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CF06BA5-AD91-4BDD-ADA0-A1BD102ADBD5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="655320" y="238124"/>
+          <a:ext cx="15112365" cy="703791"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 16667"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:ln w="9360" cap="flat">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw dist="17819" dir="2700000" algn="ctr" rotWithShape="0">
+            <a:srgbClr val="000000"/>
+          </a:outerShdw>
+        </a:effectLst>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="20160" tIns="20160" rIns="20160" bIns="20160" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="fr-FR" sz="1000" b="1" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000080"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:rPr>
+            <a:t>IMPÔT SUR LE REVENU (REVENUS 2024)</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="fr-FR" sz="1000" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000080"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:rPr>
             <a:t>DÉCOMPOSITION DES REVENUS CATÉGORIELS DÉCLARÉS</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="fr-FR" sz="1000" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000080"/>
@@ -2080,110 +2368,114 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:IF65529"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" topLeftCell="A2" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="F22" sqref="F22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.28515625" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="43.7109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="76" style="5" bestFit="1" customWidth="1"/>
     <col min="3" max="8" width="20.7109375" style="3" customWidth="1"/>
     <col min="9" max="16384" width="10.28515625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:236" ht="89.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="3"/>
     </row>
     <row r="2" spans="1:236" s="9" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="14"/>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="15"/>
       <c r="E2" s="14"/>
       <c r="F2" s="15"/>
       <c r="G2" s="14"/>
       <c r="H2" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I2" s="8"/>
     </row>
     <row r="3" spans="1:236" s="8" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="75" t="s">
+      <c r="A3" s="85" t="s">
         <v>34</v>
       </c>
-      <c r="B3" s="75"/>
-      <c r="C3" s="73" t="s">
+      <c r="B3" s="85"/>
+      <c r="C3" s="83" t="s">
         <v>36</v>
       </c>
-      <c r="D3" s="74"/>
-      <c r="E3" s="75" t="s">
+      <c r="D3" s="84"/>
+      <c r="E3" s="85" t="s">
         <v>38</v>
       </c>
-      <c r="F3" s="74"/>
-      <c r="G3" s="73" t="s">
+      <c r="F3" s="84"/>
+      <c r="G3" s="83" t="s">
         <v>37</v>
       </c>
-      <c r="H3" s="74"/>
+      <c r="H3" s="84"/>
       <c r="GZ3" s="9"/>
       <c r="HA3" s="9"/>
       <c r="HB3" s="9"/>
       <c r="HC3" s="9"/>
       <c r="HD3" s="9"/>
       <c r="HE3" s="9"/>
       <c r="HF3" s="9"/>
       <c r="HG3" s="9"/>
       <c r="HH3" s="9"/>
       <c r="HI3" s="9"/>
       <c r="HJ3" s="9"/>
       <c r="HK3" s="9"/>
       <c r="HL3" s="9"/>
       <c r="HM3" s="9"/>
       <c r="HN3" s="9"/>
       <c r="HO3" s="9"/>
       <c r="HP3" s="9"/>
       <c r="HQ3" s="9"/>
       <c r="HR3" s="9"/>
       <c r="HS3" s="9"/>
       <c r="HT3" s="9"/>
       <c r="HU3" s="9"/>
       <c r="HV3" s="9"/>
       <c r="HW3" s="9"/>
       <c r="HX3" s="9"/>
@@ -2222,157 +2514,157 @@
       <c r="HF4" s="9"/>
       <c r="HG4" s="9"/>
       <c r="HH4" s="9"/>
       <c r="HI4" s="9"/>
       <c r="HJ4" s="9"/>
       <c r="HK4" s="9"/>
       <c r="HL4" s="9"/>
       <c r="HM4" s="9"/>
       <c r="HN4" s="9"/>
       <c r="HO4" s="9"/>
       <c r="HP4" s="9"/>
       <c r="HQ4" s="9"/>
       <c r="HR4" s="9"/>
       <c r="HS4" s="9"/>
       <c r="HT4" s="9"/>
       <c r="HU4" s="9"/>
       <c r="HV4" s="9"/>
       <c r="HW4" s="9"/>
       <c r="HX4" s="9"/>
       <c r="HY4" s="9"/>
       <c r="HZ4" s="9"/>
       <c r="IA4" s="9"/>
       <c r="IB4" s="9"/>
     </row>
     <row r="5" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="76" t="s">
+      <c r="A5" s="87" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="76"/>
+      <c r="B5" s="87"/>
       <c r="C5" s="41">
         <v>24917.845000000001</v>
       </c>
       <c r="D5" s="42">
         <v>743500.15769400005</v>
       </c>
       <c r="E5" s="22">
         <v>12307.615</v>
       </c>
       <c r="F5" s="42">
         <v>211700.22413799999</v>
       </c>
       <c r="G5" s="41">
         <v>12610.23</v>
       </c>
       <c r="H5" s="43">
         <v>531799.933556</v>
       </c>
       <c r="GZ5" s="9"/>
       <c r="HA5" s="9"/>
       <c r="HB5" s="9"/>
       <c r="HC5" s="9"/>
       <c r="HD5" s="9"/>
       <c r="HE5" s="9"/>
       <c r="HF5" s="9"/>
       <c r="HG5" s="9"/>
       <c r="HH5" s="9"/>
       <c r="HI5" s="9"/>
       <c r="HJ5" s="9"/>
       <c r="HK5" s="9"/>
       <c r="HL5" s="9"/>
       <c r="HM5" s="9"/>
       <c r="HN5" s="9"/>
       <c r="HO5" s="9"/>
       <c r="HP5" s="9"/>
       <c r="HQ5" s="9"/>
       <c r="HR5" s="9"/>
       <c r="HS5" s="9"/>
       <c r="HT5" s="9"/>
       <c r="HU5" s="9"/>
       <c r="HV5" s="9"/>
       <c r="HW5" s="9"/>
       <c r="HX5" s="9"/>
       <c r="HY5" s="9"/>
       <c r="HZ5" s="9"/>
       <c r="IA5" s="9"/>
       <c r="IB5" s="9"/>
     </row>
     <row r="6" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="76" t="s">
+      <c r="A6" s="87" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="76"/>
+      <c r="B6" s="87"/>
       <c r="C6" s="41">
         <v>14768.352000000001</v>
       </c>
       <c r="D6" s="43">
         <v>327344.43851900002</v>
       </c>
       <c r="E6" s="22">
         <v>8122.9070000000002</v>
       </c>
       <c r="F6" s="43">
         <v>119812.032586</v>
       </c>
       <c r="G6" s="41">
         <v>6645.4449999999997</v>
       </c>
       <c r="H6" s="43">
         <v>207532.405933</v>
       </c>
       <c r="GZ6" s="9"/>
       <c r="HA6" s="9"/>
       <c r="HB6" s="9"/>
       <c r="HC6" s="9"/>
       <c r="HD6" s="9"/>
       <c r="HE6" s="9"/>
       <c r="HF6" s="9"/>
       <c r="HG6" s="9"/>
       <c r="HH6" s="9"/>
       <c r="HI6" s="9"/>
       <c r="HJ6" s="9"/>
       <c r="HK6" s="9"/>
       <c r="HL6" s="9"/>
       <c r="HM6" s="9"/>
       <c r="HN6" s="9"/>
       <c r="HO6" s="9"/>
       <c r="HP6" s="9"/>
       <c r="HQ6" s="9"/>
       <c r="HR6" s="9"/>
       <c r="HS6" s="9"/>
       <c r="HT6" s="9"/>
       <c r="HU6" s="9"/>
       <c r="HV6" s="9"/>
       <c r="HW6" s="9"/>
       <c r="HX6" s="9"/>
       <c r="HY6" s="9"/>
       <c r="HZ6" s="9"/>
       <c r="IA6" s="9"/>
       <c r="IB6" s="9"/>
     </row>
     <row r="7" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="70" t="s">
+      <c r="A7" s="86" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="41">
         <v>33.005000000000003</v>
       </c>
       <c r="D7" s="43">
         <v>22.542850000000001</v>
       </c>
       <c r="E7" s="22">
         <v>9.0020000000000007</v>
       </c>
       <c r="F7" s="43">
         <v>5.7580039999999997</v>
       </c>
       <c r="G7" s="41">
         <v>24.003</v>
       </c>
       <c r="H7" s="43">
         <v>16.784846000000002</v>
       </c>
       <c r="GZ7" s="9"/>
       <c r="HA7" s="9"/>
@@ -2383,51 +2675,51 @@
       <c r="HF7" s="9"/>
       <c r="HG7" s="9"/>
       <c r="HH7" s="9"/>
       <c r="HI7" s="9"/>
       <c r="HJ7" s="9"/>
       <c r="HK7" s="9"/>
       <c r="HL7" s="9"/>
       <c r="HM7" s="9"/>
       <c r="HN7" s="9"/>
       <c r="HO7" s="9"/>
       <c r="HP7" s="9"/>
       <c r="HQ7" s="9"/>
       <c r="HR7" s="9"/>
       <c r="HS7" s="9"/>
       <c r="HT7" s="9"/>
       <c r="HU7" s="9"/>
       <c r="HV7" s="9"/>
       <c r="HW7" s="9"/>
       <c r="HX7" s="9"/>
       <c r="HY7" s="9"/>
       <c r="HZ7" s="9"/>
       <c r="IA7" s="9"/>
       <c r="IB7" s="9"/>
     </row>
     <row r="8" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="70"/>
+      <c r="A8" s="86"/>
       <c r="B8" s="6" t="s">
         <v>32</v>
       </c>
       <c r="C8" s="41">
         <v>153.64599999999999</v>
       </c>
       <c r="D8" s="43">
         <v>4358.040352</v>
       </c>
       <c r="E8" s="22">
         <v>91.724000000000004</v>
       </c>
       <c r="F8" s="43">
         <v>2958.5463410000002</v>
       </c>
       <c r="G8" s="41">
         <v>61.921999999999997</v>
       </c>
       <c r="H8" s="43">
         <v>1399.494011</v>
       </c>
       <c r="GZ8" s="9"/>
       <c r="HA8" s="9"/>
       <c r="HB8" s="9"/>
       <c r="HC8" s="9"/>
@@ -2436,51 +2728,51 @@
       <c r="HF8" s="9"/>
       <c r="HG8" s="9"/>
       <c r="HH8" s="9"/>
       <c r="HI8" s="9"/>
       <c r="HJ8" s="9"/>
       <c r="HK8" s="9"/>
       <c r="HL8" s="9"/>
       <c r="HM8" s="9"/>
       <c r="HN8" s="9"/>
       <c r="HO8" s="9"/>
       <c r="HP8" s="9"/>
       <c r="HQ8" s="9"/>
       <c r="HR8" s="9"/>
       <c r="HS8" s="9"/>
       <c r="HT8" s="9"/>
       <c r="HU8" s="9"/>
       <c r="HV8" s="9"/>
       <c r="HW8" s="9"/>
       <c r="HX8" s="9"/>
       <c r="HY8" s="9"/>
       <c r="HZ8" s="9"/>
       <c r="IA8" s="9"/>
       <c r="IB8" s="9"/>
     </row>
     <row r="9" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="70"/>
+      <c r="A9" s="86"/>
       <c r="B9" s="6" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="41">
         <v>241.68</v>
       </c>
       <c r="D9" s="43">
         <v>6529.2013440000001</v>
       </c>
       <c r="E9" s="22">
         <v>100.401</v>
       </c>
       <c r="F9" s="43">
         <v>1347.7907789999999</v>
       </c>
       <c r="G9" s="41">
         <v>141.279</v>
       </c>
       <c r="H9" s="43">
         <v>5181.4105650000001</v>
       </c>
       <c r="GZ9" s="9"/>
       <c r="HA9" s="9"/>
       <c r="HB9" s="9"/>
       <c r="HC9" s="9"/>
@@ -2489,51 +2781,51 @@
       <c r="HF9" s="9"/>
       <c r="HG9" s="9"/>
       <c r="HH9" s="9"/>
       <c r="HI9" s="9"/>
       <c r="HJ9" s="9"/>
       <c r="HK9" s="9"/>
       <c r="HL9" s="9"/>
       <c r="HM9" s="9"/>
       <c r="HN9" s="9"/>
       <c r="HO9" s="9"/>
       <c r="HP9" s="9"/>
       <c r="HQ9" s="9"/>
       <c r="HR9" s="9"/>
       <c r="HS9" s="9"/>
       <c r="HT9" s="9"/>
       <c r="HU9" s="9"/>
       <c r="HV9" s="9"/>
       <c r="HW9" s="9"/>
       <c r="HX9" s="9"/>
       <c r="HY9" s="9"/>
       <c r="HZ9" s="9"/>
       <c r="IA9" s="9"/>
       <c r="IB9" s="9"/>
     </row>
     <row r="10" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="70" t="s">
+      <c r="A10" s="86" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="41">
         <v>386.06900000000002</v>
       </c>
       <c r="D10" s="43">
         <v>5908.6380520000002</v>
       </c>
       <c r="E10" s="22">
         <v>266.13900000000001</v>
       </c>
       <c r="F10" s="43">
         <v>4222.6272769999996</v>
       </c>
       <c r="G10" s="41">
         <v>119.93</v>
       </c>
       <c r="H10" s="43">
         <v>1686.010775</v>
       </c>
       <c r="GZ10" s="9"/>
       <c r="HA10" s="9"/>
@@ -2544,51 +2836,51 @@
       <c r="HF10" s="9"/>
       <c r="HG10" s="9"/>
       <c r="HH10" s="9"/>
       <c r="HI10" s="9"/>
       <c r="HJ10" s="9"/>
       <c r="HK10" s="9"/>
       <c r="HL10" s="9"/>
       <c r="HM10" s="9"/>
       <c r="HN10" s="9"/>
       <c r="HO10" s="9"/>
       <c r="HP10" s="9"/>
       <c r="HQ10" s="9"/>
       <c r="HR10" s="9"/>
       <c r="HS10" s="9"/>
       <c r="HT10" s="9"/>
       <c r="HU10" s="9"/>
       <c r="HV10" s="9"/>
       <c r="HW10" s="9"/>
       <c r="HX10" s="9"/>
       <c r="HY10" s="9"/>
       <c r="HZ10" s="9"/>
       <c r="IA10" s="9"/>
       <c r="IB10" s="9"/>
     </row>
     <row r="11" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="70"/>
+      <c r="A11" s="86"/>
       <c r="B11" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="41">
         <v>295.88200000000001</v>
       </c>
       <c r="D11" s="43">
         <v>5136.1055669999996</v>
       </c>
       <c r="E11" s="22">
         <v>198.07599999999999</v>
       </c>
       <c r="F11" s="43">
         <v>2843.161971</v>
       </c>
       <c r="G11" s="41">
         <v>97.805999999999997</v>
       </c>
       <c r="H11" s="43">
         <v>2292.9435960000001</v>
       </c>
       <c r="GZ11" s="9"/>
       <c r="HA11" s="9"/>
       <c r="HB11" s="9"/>
       <c r="HC11" s="9"/>
@@ -2597,51 +2889,51 @@
       <c r="HF11" s="9"/>
       <c r="HG11" s="9"/>
       <c r="HH11" s="9"/>
       <c r="HI11" s="9"/>
       <c r="HJ11" s="9"/>
       <c r="HK11" s="9"/>
       <c r="HL11" s="9"/>
       <c r="HM11" s="9"/>
       <c r="HN11" s="9"/>
       <c r="HO11" s="9"/>
       <c r="HP11" s="9"/>
       <c r="HQ11" s="9"/>
       <c r="HR11" s="9"/>
       <c r="HS11" s="9"/>
       <c r="HT11" s="9"/>
       <c r="HU11" s="9"/>
       <c r="HV11" s="9"/>
       <c r="HW11" s="9"/>
       <c r="HX11" s="9"/>
       <c r="HY11" s="9"/>
       <c r="HZ11" s="9"/>
       <c r="IA11" s="9"/>
       <c r="IB11" s="9"/>
     </row>
     <row r="12" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="70"/>
+      <c r="A12" s="86"/>
       <c r="B12" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="41">
         <v>350.55</v>
       </c>
       <c r="D12" s="43">
         <v>10036.409417000001</v>
       </c>
       <c r="E12" s="22">
         <v>138.82300000000001</v>
       </c>
       <c r="F12" s="43">
         <v>1856.245807</v>
       </c>
       <c r="G12" s="41">
         <v>211.727</v>
       </c>
       <c r="H12" s="43">
         <v>8180.1636099999996</v>
       </c>
       <c r="GZ12" s="9"/>
       <c r="HA12" s="9"/>
       <c r="HB12" s="9"/>
       <c r="HC12" s="9"/>
@@ -2650,51 +2942,51 @@
       <c r="HF12" s="9"/>
       <c r="HG12" s="9"/>
       <c r="HH12" s="9"/>
       <c r="HI12" s="9"/>
       <c r="HJ12" s="9"/>
       <c r="HK12" s="9"/>
       <c r="HL12" s="9"/>
       <c r="HM12" s="9"/>
       <c r="HN12" s="9"/>
       <c r="HO12" s="9"/>
       <c r="HP12" s="9"/>
       <c r="HQ12" s="9"/>
       <c r="HR12" s="9"/>
       <c r="HS12" s="9"/>
       <c r="HT12" s="9"/>
       <c r="HU12" s="9"/>
       <c r="HV12" s="9"/>
       <c r="HW12" s="9"/>
       <c r="HX12" s="9"/>
       <c r="HY12" s="9"/>
       <c r="HZ12" s="9"/>
       <c r="IA12" s="9"/>
       <c r="IB12" s="9"/>
     </row>
     <row r="13" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="70"/>
+      <c r="A13" s="86"/>
       <c r="B13" s="6" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="41">
         <v>637.31100000000004</v>
       </c>
       <c r="D13" s="43">
         <v>5172.9957009999998</v>
       </c>
       <c r="E13" s="22">
         <v>180.21700000000001</v>
       </c>
       <c r="F13" s="43">
         <v>1349.747705</v>
       </c>
       <c r="G13" s="41">
         <v>457.09399999999999</v>
       </c>
       <c r="H13" s="43">
         <v>3823.2479960000001</v>
       </c>
       <c r="GZ13" s="9"/>
       <c r="HA13" s="9"/>
       <c r="HB13" s="9"/>
       <c r="HC13" s="9"/>
@@ -2703,51 +2995,51 @@
       <c r="HF13" s="9"/>
       <c r="HG13" s="9"/>
       <c r="HH13" s="9"/>
       <c r="HI13" s="9"/>
       <c r="HJ13" s="9"/>
       <c r="HK13" s="9"/>
       <c r="HL13" s="9"/>
       <c r="HM13" s="9"/>
       <c r="HN13" s="9"/>
       <c r="HO13" s="9"/>
       <c r="HP13" s="9"/>
       <c r="HQ13" s="9"/>
       <c r="HR13" s="9"/>
       <c r="HS13" s="9"/>
       <c r="HT13" s="9"/>
       <c r="HU13" s="9"/>
       <c r="HV13" s="9"/>
       <c r="HW13" s="9"/>
       <c r="HX13" s="9"/>
       <c r="HY13" s="9"/>
       <c r="HZ13" s="9"/>
       <c r="IA13" s="9"/>
       <c r="IB13" s="9"/>
     </row>
     <row r="14" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="70"/>
+      <c r="A14" s="86"/>
       <c r="B14" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="41">
         <v>64.174000000000007</v>
       </c>
       <c r="D14" s="43">
         <v>449.55744900000002</v>
       </c>
       <c r="E14" s="22">
         <v>13.868</v>
       </c>
       <c r="F14" s="43">
         <v>60.197381999999998</v>
       </c>
       <c r="G14" s="41">
         <v>50.305999999999997</v>
       </c>
       <c r="H14" s="43">
         <v>389.36006700000002</v>
       </c>
       <c r="GZ14" s="9"/>
       <c r="HA14" s="9"/>
       <c r="HB14" s="9"/>
       <c r="HC14" s="9"/>
@@ -2756,51 +3048,51 @@
       <c r="HF14" s="9"/>
       <c r="HG14" s="9"/>
       <c r="HH14" s="9"/>
       <c r="HI14" s="9"/>
       <c r="HJ14" s="9"/>
       <c r="HK14" s="9"/>
       <c r="HL14" s="9"/>
       <c r="HM14" s="9"/>
       <c r="HN14" s="9"/>
       <c r="HO14" s="9"/>
       <c r="HP14" s="9"/>
       <c r="HQ14" s="9"/>
       <c r="HR14" s="9"/>
       <c r="HS14" s="9"/>
       <c r="HT14" s="9"/>
       <c r="HU14" s="9"/>
       <c r="HV14" s="9"/>
       <c r="HW14" s="9"/>
       <c r="HX14" s="9"/>
       <c r="HY14" s="9"/>
       <c r="HZ14" s="9"/>
       <c r="IA14" s="9"/>
       <c r="IB14" s="9"/>
     </row>
     <row r="15" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="70" t="s">
+      <c r="A15" s="86" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="41">
         <v>169.56700000000001</v>
       </c>
       <c r="D15" s="43">
         <v>2293.3234520000001</v>
       </c>
       <c r="E15" s="22">
         <v>94.724000000000004</v>
       </c>
       <c r="F15" s="43">
         <v>1307.286703</v>
       </c>
       <c r="G15" s="41">
         <v>74.843000000000004</v>
       </c>
       <c r="H15" s="43">
         <v>986.03674899999999</v>
       </c>
       <c r="GZ15" s="9"/>
       <c r="HA15" s="9"/>
@@ -2811,51 +3103,51 @@
       <c r="HF15" s="9"/>
       <c r="HG15" s="9"/>
       <c r="HH15" s="9"/>
       <c r="HI15" s="9"/>
       <c r="HJ15" s="9"/>
       <c r="HK15" s="9"/>
       <c r="HL15" s="9"/>
       <c r="HM15" s="9"/>
       <c r="HN15" s="9"/>
       <c r="HO15" s="9"/>
       <c r="HP15" s="9"/>
       <c r="HQ15" s="9"/>
       <c r="HR15" s="9"/>
       <c r="HS15" s="9"/>
       <c r="HT15" s="9"/>
       <c r="HU15" s="9"/>
       <c r="HV15" s="9"/>
       <c r="HW15" s="9"/>
       <c r="HX15" s="9"/>
       <c r="HY15" s="9"/>
       <c r="HZ15" s="9"/>
       <c r="IA15" s="9"/>
       <c r="IB15" s="9"/>
     </row>
     <row r="16" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="70"/>
+      <c r="A16" s="86"/>
       <c r="B16" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="41">
         <v>294.31099999999998</v>
       </c>
       <c r="D16" s="43">
         <v>4956.1694820000002</v>
       </c>
       <c r="E16" s="22">
         <v>121.08</v>
       </c>
       <c r="F16" s="43">
         <v>1114.994584</v>
       </c>
       <c r="G16" s="41">
         <v>173.23099999999999</v>
       </c>
       <c r="H16" s="43">
         <v>3841.1748980000002</v>
       </c>
       <c r="GZ16" s="9"/>
       <c r="HA16" s="9"/>
       <c r="HB16" s="9"/>
       <c r="HC16" s="9"/>
@@ -2864,51 +3156,51 @@
       <c r="HF16" s="9"/>
       <c r="HG16" s="9"/>
       <c r="HH16" s="9"/>
       <c r="HI16" s="9"/>
       <c r="HJ16" s="9"/>
       <c r="HK16" s="9"/>
       <c r="HL16" s="9"/>
       <c r="HM16" s="9"/>
       <c r="HN16" s="9"/>
       <c r="HO16" s="9"/>
       <c r="HP16" s="9"/>
       <c r="HQ16" s="9"/>
       <c r="HR16" s="9"/>
       <c r="HS16" s="9"/>
       <c r="HT16" s="9"/>
       <c r="HU16" s="9"/>
       <c r="HV16" s="9"/>
       <c r="HW16" s="9"/>
       <c r="HX16" s="9"/>
       <c r="HY16" s="9"/>
       <c r="HZ16" s="9"/>
       <c r="IA16" s="9"/>
       <c r="IB16" s="9"/>
     </row>
     <row r="17" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="70"/>
+      <c r="A17" s="86"/>
       <c r="B17" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="41">
         <v>507.976</v>
       </c>
       <c r="D17" s="43">
         <v>32294.509064999998</v>
       </c>
       <c r="E17" s="22">
         <v>69.058999999999997</v>
       </c>
       <c r="F17" s="43">
         <v>1251.5064239999999</v>
       </c>
       <c r="G17" s="41">
         <v>438.91699999999997</v>
       </c>
       <c r="H17" s="43">
         <v>31043.002640999999</v>
       </c>
       <c r="GZ17" s="9"/>
       <c r="HA17" s="9"/>
       <c r="HB17" s="9"/>
       <c r="HC17" s="9"/>
@@ -2917,51 +3209,51 @@
       <c r="HF17" s="9"/>
       <c r="HG17" s="9"/>
       <c r="HH17" s="9"/>
       <c r="HI17" s="9"/>
       <c r="HJ17" s="9"/>
       <c r="HK17" s="9"/>
       <c r="HL17" s="9"/>
       <c r="HM17" s="9"/>
       <c r="HN17" s="9"/>
       <c r="HO17" s="9"/>
       <c r="HP17" s="9"/>
       <c r="HQ17" s="9"/>
       <c r="HR17" s="9"/>
       <c r="HS17" s="9"/>
       <c r="HT17" s="9"/>
       <c r="HU17" s="9"/>
       <c r="HV17" s="9"/>
       <c r="HW17" s="9"/>
       <c r="HX17" s="9"/>
       <c r="HY17" s="9"/>
       <c r="HZ17" s="9"/>
       <c r="IA17" s="9"/>
       <c r="IB17" s="9"/>
     </row>
     <row r="18" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="70"/>
+      <c r="A18" s="86"/>
       <c r="B18" s="6" t="s">
         <v>17</v>
       </c>
       <c r="C18" s="41">
         <v>49.680999999999997</v>
       </c>
       <c r="D18" s="43">
         <v>321.91119900000001</v>
       </c>
       <c r="E18" s="22">
         <v>20.074999999999999</v>
       </c>
       <c r="F18" s="43">
         <v>93.805515999999997</v>
       </c>
       <c r="G18" s="41">
         <v>29.606000000000002</v>
       </c>
       <c r="H18" s="43">
         <v>228.105683</v>
       </c>
       <c r="GZ18" s="9"/>
       <c r="HA18" s="9"/>
       <c r="HB18" s="9"/>
       <c r="HC18" s="9"/>
@@ -2970,51 +3262,51 @@
       <c r="HF18" s="9"/>
       <c r="HG18" s="9"/>
       <c r="HH18" s="9"/>
       <c r="HI18" s="9"/>
       <c r="HJ18" s="9"/>
       <c r="HK18" s="9"/>
       <c r="HL18" s="9"/>
       <c r="HM18" s="9"/>
       <c r="HN18" s="9"/>
       <c r="HO18" s="9"/>
       <c r="HP18" s="9"/>
       <c r="HQ18" s="9"/>
       <c r="HR18" s="9"/>
       <c r="HS18" s="9"/>
       <c r="HT18" s="9"/>
       <c r="HU18" s="9"/>
       <c r="HV18" s="9"/>
       <c r="HW18" s="9"/>
       <c r="HX18" s="9"/>
       <c r="HY18" s="9"/>
       <c r="HZ18" s="9"/>
       <c r="IA18" s="9"/>
       <c r="IB18" s="9"/>
     </row>
     <row r="19" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="70"/>
+      <c r="A19" s="86"/>
       <c r="B19" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C19" s="41">
         <v>5.577</v>
       </c>
       <c r="D19" s="43">
         <v>357.41399000000001</v>
       </c>
       <c r="E19" s="22">
         <v>1.1419999999999999</v>
       </c>
       <c r="F19" s="43">
         <v>21.028547</v>
       </c>
       <c r="G19" s="41">
         <v>4.4349999999999996</v>
       </c>
       <c r="H19" s="43">
         <v>336.38544300000001</v>
       </c>
       <c r="GZ19" s="9"/>
       <c r="HA19" s="9"/>
       <c r="HB19" s="9"/>
       <c r="HC19" s="9"/>
@@ -3023,51 +3315,51 @@
       <c r="HF19" s="9"/>
       <c r="HG19" s="9"/>
       <c r="HH19" s="9"/>
       <c r="HI19" s="9"/>
       <c r="HJ19" s="9"/>
       <c r="HK19" s="9"/>
       <c r="HL19" s="9"/>
       <c r="HM19" s="9"/>
       <c r="HN19" s="9"/>
       <c r="HO19" s="9"/>
       <c r="HP19" s="9"/>
       <c r="HQ19" s="9"/>
       <c r="HR19" s="9"/>
       <c r="HS19" s="9"/>
       <c r="HT19" s="9"/>
       <c r="HU19" s="9"/>
       <c r="HV19" s="9"/>
       <c r="HW19" s="9"/>
       <c r="HX19" s="9"/>
       <c r="HY19" s="9"/>
       <c r="HZ19" s="9"/>
       <c r="IA19" s="9"/>
       <c r="IB19" s="9"/>
     </row>
     <row r="20" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="70" t="s">
+      <c r="A20" s="86" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="41">
         <v>1466.8789999999999</v>
       </c>
       <c r="D20" s="43">
         <v>8255.6146169999993</v>
       </c>
       <c r="E20" s="22">
         <v>552.66099999999994</v>
       </c>
       <c r="F20" s="43">
         <v>2701.7765359999999</v>
       </c>
       <c r="G20" s="41">
         <v>914.21799999999996</v>
       </c>
       <c r="H20" s="43">
         <v>5553.8380809999999</v>
       </c>
       <c r="GZ20" s="9"/>
       <c r="HA20" s="9"/>
@@ -3078,51 +3370,51 @@
       <c r="HF20" s="9"/>
       <c r="HG20" s="9"/>
       <c r="HH20" s="9"/>
       <c r="HI20" s="9"/>
       <c r="HJ20" s="9"/>
       <c r="HK20" s="9"/>
       <c r="HL20" s="9"/>
       <c r="HM20" s="9"/>
       <c r="HN20" s="9"/>
       <c r="HO20" s="9"/>
       <c r="HP20" s="9"/>
       <c r="HQ20" s="9"/>
       <c r="HR20" s="9"/>
       <c r="HS20" s="9"/>
       <c r="HT20" s="9"/>
       <c r="HU20" s="9"/>
       <c r="HV20" s="9"/>
       <c r="HW20" s="9"/>
       <c r="HX20" s="9"/>
       <c r="HY20" s="9"/>
       <c r="HZ20" s="9"/>
       <c r="IA20" s="9"/>
       <c r="IB20" s="9"/>
     </row>
     <row r="21" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="70"/>
+      <c r="A21" s="86"/>
       <c r="B21" s="6" t="s">
         <v>21</v>
       </c>
       <c r="C21" s="41">
         <v>2741.18</v>
       </c>
       <c r="D21" s="43">
         <v>32988.009667999999</v>
       </c>
       <c r="E21" s="22">
         <v>595.78499999999997</v>
       </c>
       <c r="F21" s="43">
         <v>3744.6439810000002</v>
       </c>
       <c r="G21" s="41">
         <v>2145.395</v>
       </c>
       <c r="H21" s="43">
         <v>29243.365687000001</v>
       </c>
       <c r="GZ21" s="9"/>
       <c r="HA21" s="9"/>
       <c r="HB21" s="9"/>
       <c r="HC21" s="9"/>
@@ -3131,51 +3423,51 @@
       <c r="HF21" s="9"/>
       <c r="HG21" s="9"/>
       <c r="HH21" s="9"/>
       <c r="HI21" s="9"/>
       <c r="HJ21" s="9"/>
       <c r="HK21" s="9"/>
       <c r="HL21" s="9"/>
       <c r="HM21" s="9"/>
       <c r="HN21" s="9"/>
       <c r="HO21" s="9"/>
       <c r="HP21" s="9"/>
       <c r="HQ21" s="9"/>
       <c r="HR21" s="9"/>
       <c r="HS21" s="9"/>
       <c r="HT21" s="9"/>
       <c r="HU21" s="9"/>
       <c r="HV21" s="9"/>
       <c r="HW21" s="9"/>
       <c r="HX21" s="9"/>
       <c r="HY21" s="9"/>
       <c r="HZ21" s="9"/>
       <c r="IA21" s="9"/>
       <c r="IB21" s="9"/>
     </row>
     <row r="22" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="70"/>
+      <c r="A22" s="86"/>
       <c r="B22" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C22" s="41">
         <v>810.87</v>
       </c>
       <c r="D22" s="43">
         <v>13001.409148000001</v>
       </c>
       <c r="E22" s="22">
         <v>237.089</v>
       </c>
       <c r="F22" s="43">
         <v>3862.6619770000002</v>
       </c>
       <c r="G22" s="41">
         <v>573.78099999999995</v>
       </c>
       <c r="H22" s="43">
         <v>9138.7471710000009</v>
       </c>
       <c r="GZ22" s="9"/>
       <c r="HA22" s="9"/>
       <c r="HB22" s="9"/>
       <c r="HC22" s="9"/>
@@ -3184,157 +3476,157 @@
       <c r="HF22" s="9"/>
       <c r="HG22" s="9"/>
       <c r="HH22" s="9"/>
       <c r="HI22" s="9"/>
       <c r="HJ22" s="9"/>
       <c r="HK22" s="9"/>
       <c r="HL22" s="9"/>
       <c r="HM22" s="9"/>
       <c r="HN22" s="9"/>
       <c r="HO22" s="9"/>
       <c r="HP22" s="9"/>
       <c r="HQ22" s="9"/>
       <c r="HR22" s="9"/>
       <c r="HS22" s="9"/>
       <c r="HT22" s="9"/>
       <c r="HU22" s="9"/>
       <c r="HV22" s="9"/>
       <c r="HW22" s="9"/>
       <c r="HX22" s="9"/>
       <c r="HY22" s="9"/>
       <c r="HZ22" s="9"/>
       <c r="IA22" s="9"/>
       <c r="IB22" s="9"/>
     </row>
     <row r="23" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="76" t="s">
+      <c r="A23" s="87" t="s">
         <v>23</v>
       </c>
-      <c r="B23" s="76"/>
+      <c r="B23" s="87"/>
       <c r="C23" s="41">
         <v>15234.804</v>
       </c>
       <c r="D23" s="43">
         <v>35633.193126999999</v>
       </c>
       <c r="E23" s="22">
         <v>5921.3119999999999</v>
       </c>
       <c r="F23" s="43">
         <v>3336.7282420000001</v>
       </c>
       <c r="G23" s="41">
         <v>9313.4920000000002</v>
       </c>
       <c r="H23" s="43">
         <v>32296.464885000001</v>
       </c>
       <c r="GZ23" s="9"/>
       <c r="HA23" s="9"/>
       <c r="HB23" s="9"/>
       <c r="HC23" s="9"/>
       <c r="HD23" s="9"/>
       <c r="HE23" s="9"/>
       <c r="HF23" s="9"/>
       <c r="HG23" s="9"/>
       <c r="HH23" s="9"/>
       <c r="HI23" s="9"/>
       <c r="HJ23" s="9"/>
       <c r="HK23" s="9"/>
       <c r="HL23" s="9"/>
       <c r="HM23" s="9"/>
       <c r="HN23" s="9"/>
       <c r="HO23" s="9"/>
       <c r="HP23" s="9"/>
       <c r="HQ23" s="9"/>
       <c r="HR23" s="9"/>
       <c r="HS23" s="9"/>
       <c r="HT23" s="9"/>
       <c r="HU23" s="9"/>
       <c r="HV23" s="9"/>
       <c r="HW23" s="9"/>
       <c r="HX23" s="9"/>
       <c r="HY23" s="9"/>
       <c r="HZ23" s="9"/>
       <c r="IA23" s="9"/>
       <c r="IB23" s="9"/>
     </row>
     <row r="24" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="76" t="s">
+      <c r="A24" s="87" t="s">
         <v>35</v>
       </c>
-      <c r="B24" s="76"/>
+      <c r="B24" s="87"/>
       <c r="C24" s="41">
         <v>0.88300000000000001</v>
       </c>
       <c r="D24" s="43">
         <v>61.764615999999997</v>
       </c>
       <c r="E24" s="22">
         <v>0.11</v>
       </c>
       <c r="F24" s="43">
         <v>0.67782600000000004</v>
       </c>
       <c r="G24" s="41">
         <v>0.77300000000000002</v>
       </c>
       <c r="H24" s="43">
         <v>61.086790000000001</v>
       </c>
       <c r="GZ24" s="9"/>
       <c r="HA24" s="9"/>
       <c r="HB24" s="9"/>
       <c r="HC24" s="9"/>
       <c r="HD24" s="9"/>
       <c r="HE24" s="9"/>
       <c r="HF24" s="9"/>
       <c r="HG24" s="9"/>
       <c r="HH24" s="9"/>
       <c r="HI24" s="9"/>
       <c r="HJ24" s="9"/>
       <c r="HK24" s="9"/>
       <c r="HL24" s="9"/>
       <c r="HM24" s="9"/>
       <c r="HN24" s="9"/>
       <c r="HO24" s="9"/>
       <c r="HP24" s="9"/>
       <c r="HQ24" s="9"/>
       <c r="HR24" s="9"/>
       <c r="HS24" s="9"/>
       <c r="HT24" s="9"/>
       <c r="HU24" s="9"/>
       <c r="HV24" s="9"/>
       <c r="HW24" s="9"/>
       <c r="HX24" s="9"/>
       <c r="HY24" s="9"/>
       <c r="HZ24" s="9"/>
       <c r="IA24" s="9"/>
       <c r="IB24" s="9"/>
     </row>
     <row r="25" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="70" t="s">
+      <c r="A25" s="86" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>25</v>
       </c>
       <c r="C25" s="41">
         <v>15.058</v>
       </c>
       <c r="D25" s="43">
         <v>1100.8829049999999</v>
       </c>
       <c r="E25" s="22">
         <v>1.952</v>
       </c>
       <c r="F25" s="43">
         <v>6.0667429999999998</v>
       </c>
       <c r="G25" s="41">
         <v>13.106</v>
       </c>
       <c r="H25" s="43">
         <v>1094.8161620000001</v>
       </c>
       <c r="GZ25" s="9"/>
       <c r="HA25" s="9"/>
@@ -3345,51 +3637,51 @@
       <c r="HF25" s="9"/>
       <c r="HG25" s="9"/>
       <c r="HH25" s="9"/>
       <c r="HI25" s="9"/>
       <c r="HJ25" s="9"/>
       <c r="HK25" s="9"/>
       <c r="HL25" s="9"/>
       <c r="HM25" s="9"/>
       <c r="HN25" s="9"/>
       <c r="HO25" s="9"/>
       <c r="HP25" s="9"/>
       <c r="HQ25" s="9"/>
       <c r="HR25" s="9"/>
       <c r="HS25" s="9"/>
       <c r="HT25" s="9"/>
       <c r="HU25" s="9"/>
       <c r="HV25" s="9"/>
       <c r="HW25" s="9"/>
       <c r="HX25" s="9"/>
       <c r="HY25" s="9"/>
       <c r="HZ25" s="9"/>
       <c r="IA25" s="9"/>
       <c r="IB25" s="9"/>
     </row>
     <row r="26" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="70"/>
+      <c r="A26" s="86"/>
       <c r="B26" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="41">
         <v>1.0129999999999999</v>
       </c>
       <c r="D26" s="43">
         <v>6.5670479999999998</v>
       </c>
       <c r="E26" s="22">
         <v>0.47899999999999998</v>
       </c>
       <c r="F26" s="43">
         <v>1.463984</v>
       </c>
       <c r="G26" s="41">
         <v>0.53400000000000003</v>
       </c>
       <c r="H26" s="43">
         <v>5.1030639999999998</v>
       </c>
       <c r="GZ26" s="9"/>
       <c r="HA26" s="9"/>
       <c r="HB26" s="9"/>
       <c r="HC26" s="9"/>
@@ -3398,51 +3690,51 @@
       <c r="HF26" s="9"/>
       <c r="HG26" s="9"/>
       <c r="HH26" s="9"/>
       <c r="HI26" s="9"/>
       <c r="HJ26" s="9"/>
       <c r="HK26" s="9"/>
       <c r="HL26" s="9"/>
       <c r="HM26" s="9"/>
       <c r="HN26" s="9"/>
       <c r="HO26" s="9"/>
       <c r="HP26" s="9"/>
       <c r="HQ26" s="9"/>
       <c r="HR26" s="9"/>
       <c r="HS26" s="9"/>
       <c r="HT26" s="9"/>
       <c r="HU26" s="9"/>
       <c r="HV26" s="9"/>
       <c r="HW26" s="9"/>
       <c r="HX26" s="9"/>
       <c r="HY26" s="9"/>
       <c r="HZ26" s="9"/>
       <c r="IA26" s="9"/>
       <c r="IB26" s="9"/>
     </row>
     <row r="27" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="70"/>
+      <c r="A27" s="86"/>
       <c r="B27" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C27" s="41">
         <v>159.61799999999999</v>
       </c>
       <c r="D27" s="43">
         <v>18811.912267</v>
       </c>
       <c r="E27" s="22">
         <v>20.236000000000001</v>
       </c>
       <c r="F27" s="43">
         <v>173.320425</v>
       </c>
       <c r="G27" s="41">
         <v>139.38200000000001</v>
       </c>
       <c r="H27" s="43">
         <v>18638.591842000002</v>
       </c>
       <c r="GZ27" s="9"/>
       <c r="HA27" s="9"/>
       <c r="HB27" s="9"/>
       <c r="HC27" s="9"/>
@@ -3451,192 +3743,192 @@
       <c r="HF27" s="9"/>
       <c r="HG27" s="9"/>
       <c r="HH27" s="9"/>
       <c r="HI27" s="9"/>
       <c r="HJ27" s="9"/>
       <c r="HK27" s="9"/>
       <c r="HL27" s="9"/>
       <c r="HM27" s="9"/>
       <c r="HN27" s="9"/>
       <c r="HO27" s="9"/>
       <c r="HP27" s="9"/>
       <c r="HQ27" s="9"/>
       <c r="HR27" s="9"/>
       <c r="HS27" s="9"/>
       <c r="HT27" s="9"/>
       <c r="HU27" s="9"/>
       <c r="HV27" s="9"/>
       <c r="HW27" s="9"/>
       <c r="HX27" s="9"/>
       <c r="HY27" s="9"/>
       <c r="HZ27" s="9"/>
       <c r="IA27" s="9"/>
       <c r="IB27" s="9"/>
     </row>
     <row r="28" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="77" t="s">
+      <c r="A28" s="90" t="s">
         <v>28</v>
       </c>
-      <c r="B28" s="77"/>
+      <c r="B28" s="90"/>
       <c r="C28" s="44">
         <v>1.1839999999999999</v>
       </c>
       <c r="D28" s="45">
         <v>4.4362399999999997</v>
       </c>
       <c r="E28" s="22">
         <v>0.6</v>
       </c>
       <c r="F28" s="45">
         <v>1.9530730000000001</v>
       </c>
       <c r="G28" s="44">
         <v>0.58399999999999996</v>
       </c>
       <c r="H28" s="45">
         <v>2.4831669999999999</v>
       </c>
       <c r="GZ28" s="9"/>
       <c r="HA28" s="9"/>
       <c r="HB28" s="9"/>
       <c r="HC28" s="9"/>
       <c r="HD28" s="9"/>
       <c r="HE28" s="9"/>
       <c r="HF28" s="9"/>
       <c r="HG28" s="9"/>
       <c r="HH28" s="9"/>
       <c r="HI28" s="9"/>
       <c r="HJ28" s="9"/>
       <c r="HK28" s="9"/>
       <c r="HL28" s="9"/>
       <c r="HM28" s="9"/>
       <c r="HN28" s="9"/>
       <c r="HO28" s="9"/>
       <c r="HP28" s="9"/>
       <c r="HQ28" s="9"/>
       <c r="HR28" s="9"/>
       <c r="HS28" s="9"/>
       <c r="HT28" s="9"/>
       <c r="HU28" s="9"/>
       <c r="HV28" s="9"/>
       <c r="HW28" s="9"/>
       <c r="HX28" s="9"/>
       <c r="HY28" s="9"/>
       <c r="HZ28" s="9"/>
       <c r="IA28" s="9"/>
       <c r="IB28" s="9"/>
     </row>
     <row r="29" spans="1:236" s="11" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="72" t="s">
+      <c r="A29" s="89" t="s">
         <v>30</v>
       </c>
-      <c r="B29" s="72"/>
-[...5 lines deleted...]
-      <c r="H29" s="72"/>
+      <c r="B29" s="89"/>
+      <c r="C29" s="89"/>
+      <c r="D29" s="89"/>
+      <c r="E29" s="89"/>
+      <c r="F29" s="89"/>
+      <c r="G29" s="89"/>
+      <c r="H29" s="89"/>
       <c r="GX29" s="12"/>
       <c r="GY29" s="12"/>
       <c r="GZ29" s="12"/>
       <c r="HA29" s="12"/>
       <c r="HB29" s="12"/>
       <c r="HC29" s="12"/>
       <c r="HD29" s="12"/>
       <c r="HE29" s="12"/>
       <c r="HF29" s="12"/>
       <c r="HG29" s="12"/>
       <c r="HH29" s="12"/>
       <c r="HI29" s="12"/>
       <c r="HJ29" s="12"/>
       <c r="HK29" s="12"/>
       <c r="HL29" s="12"/>
       <c r="HM29" s="12"/>
       <c r="HN29" s="12"/>
       <c r="HO29" s="12"/>
       <c r="HP29" s="12"/>
       <c r="HQ29" s="12"/>
       <c r="HR29" s="12"/>
       <c r="HS29" s="12"/>
       <c r="HT29" s="12"/>
       <c r="HU29" s="12"/>
       <c r="HV29" s="12"/>
       <c r="HW29" s="12"/>
       <c r="HX29" s="12"/>
       <c r="HY29" s="12"/>
       <c r="HZ29" s="12"/>
     </row>
     <row r="30" spans="1:236" s="11" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="71" t="s">
+      <c r="A30" s="88" t="s">
         <v>31</v>
       </c>
-      <c r="B30" s="71"/>
-[...1 lines deleted...]
-      <c r="D30" s="71"/>
+      <c r="B30" s="88"/>
+      <c r="C30" s="88"/>
+      <c r="D30" s="88"/>
       <c r="E30" s="10"/>
       <c r="GX30" s="12"/>
       <c r="GY30" s="12"/>
       <c r="GZ30" s="12"/>
       <c r="HA30" s="12"/>
       <c r="HB30" s="12"/>
       <c r="HC30" s="12"/>
       <c r="HD30" s="12"/>
       <c r="HE30" s="12"/>
       <c r="HF30" s="12"/>
       <c r="HG30" s="12"/>
       <c r="HH30" s="12"/>
       <c r="HI30" s="12"/>
       <c r="HJ30" s="12"/>
       <c r="HK30" s="12"/>
       <c r="HL30" s="12"/>
       <c r="HM30" s="12"/>
       <c r="HN30" s="12"/>
       <c r="HO30" s="12"/>
       <c r="HP30" s="12"/>
       <c r="HQ30" s="12"/>
       <c r="HR30" s="12"/>
       <c r="HS30" s="12"/>
       <c r="HT30" s="12"/>
       <c r="HU30" s="12"/>
       <c r="HV30" s="12"/>
       <c r="HW30" s="12"/>
       <c r="HX30" s="12"/>
       <c r="HY30" s="12"/>
       <c r="HZ30" s="12"/>
     </row>
     <row r="31" spans="1:236" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A31" s="71" t="s">
+      <c r="A31" s="88" t="s">
         <v>29</v>
       </c>
-      <c r="B31" s="71"/>
-[...5 lines deleted...]
-      <c r="H31" s="71"/>
+      <c r="B31" s="88"/>
+      <c r="C31" s="88"/>
+      <c r="D31" s="88"/>
+      <c r="E31" s="88"/>
+      <c r="F31" s="88"/>
+      <c r="G31" s="88"/>
+      <c r="H31" s="88"/>
     </row>
     <row r="65529" spans="1:240" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65529" s="4"/>
       <c r="B65529" s="4"/>
       <c r="I65529" s="4"/>
       <c r="J65529" s="4"/>
       <c r="K65529" s="4"/>
       <c r="L65529" s="4"/>
       <c r="M65529" s="4"/>
       <c r="N65529" s="4"/>
       <c r="O65529" s="4"/>
       <c r="P65529" s="4"/>
       <c r="Q65529" s="4"/>
       <c r="R65529" s="4"/>
       <c r="S65529" s="4"/>
       <c r="T65529" s="4"/>
       <c r="U65529" s="4"/>
       <c r="V65529" s="4"/>
       <c r="W65529" s="4"/>
       <c r="X65529" s="4"/>
       <c r="Y65529" s="4"/>
       <c r="Z65529" s="4"/>
       <c r="AA65529" s="4"/>
       <c r="AB65529" s="4"/>
       <c r="AC65529" s="4"/>
@@ -3833,137 +4125,137 @@
       <c r="HL65529" s="4"/>
       <c r="HM65529" s="4"/>
       <c r="HN65529" s="4"/>
       <c r="HO65529" s="4"/>
       <c r="HP65529" s="4"/>
       <c r="HQ65529" s="4"/>
       <c r="HR65529" s="4"/>
       <c r="HS65529" s="4"/>
       <c r="HT65529" s="4"/>
       <c r="HU65529" s="4"/>
       <c r="HV65529" s="4"/>
       <c r="HW65529" s="4"/>
       <c r="HX65529" s="4"/>
       <c r="HY65529" s="4"/>
       <c r="HZ65529" s="4"/>
       <c r="IA65529" s="4"/>
       <c r="IB65529" s="4"/>
       <c r="IC65529" s="4"/>
       <c r="ID65529" s="4"/>
       <c r="IE65529" s="4"/>
       <c r="IF65529" s="4"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="18">
+    <mergeCell ref="A30:D30"/>
+    <mergeCell ref="E29:H29"/>
+    <mergeCell ref="A31:H31"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="A25:A27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="A29:D29"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="A20:A22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A7:A9"/>
     <mergeCell ref="A10:A14"/>
     <mergeCell ref="A15:A19"/>
-    <mergeCell ref="A30:D30"/>
-[...5 lines deleted...]
-    <mergeCell ref="A29:D29"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.62992125984251968" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="8" scale="82" firstPageNumber="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:IF65529"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="H23" sqref="H23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.28515625" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="43.7109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="76" style="5" bestFit="1" customWidth="1"/>
     <col min="3" max="8" width="20.7109375" style="3" customWidth="1"/>
     <col min="9" max="16384" width="10.28515625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:236" ht="89.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="3"/>
     </row>
     <row r="2" spans="1:236" s="9" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="14"/>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="15"/>
       <c r="E2" s="14"/>
       <c r="F2" s="15"/>
       <c r="G2" s="14"/>
       <c r="H2" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I2" s="8"/>
     </row>
     <row r="3" spans="1:236" s="8" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="75" t="s">
+      <c r="A3" s="85" t="s">
         <v>34</v>
       </c>
-      <c r="B3" s="75"/>
-      <c r="C3" s="73" t="s">
+      <c r="B3" s="85"/>
+      <c r="C3" s="83" t="s">
         <v>36</v>
       </c>
-      <c r="D3" s="74"/>
-      <c r="E3" s="75" t="s">
+      <c r="D3" s="84"/>
+      <c r="E3" s="85" t="s">
         <v>38</v>
       </c>
-      <c r="F3" s="74"/>
-      <c r="G3" s="73" t="s">
+      <c r="F3" s="84"/>
+      <c r="G3" s="83" t="s">
         <v>37</v>
       </c>
-      <c r="H3" s="74"/>
+      <c r="H3" s="84"/>
       <c r="GZ3" s="9"/>
       <c r="HA3" s="9"/>
       <c r="HB3" s="9"/>
       <c r="HC3" s="9"/>
       <c r="HD3" s="9"/>
       <c r="HE3" s="9"/>
       <c r="HF3" s="9"/>
       <c r="HG3" s="9"/>
       <c r="HH3" s="9"/>
       <c r="HI3" s="9"/>
       <c r="HJ3" s="9"/>
       <c r="HK3" s="9"/>
       <c r="HL3" s="9"/>
       <c r="HM3" s="9"/>
       <c r="HN3" s="9"/>
       <c r="HO3" s="9"/>
       <c r="HP3" s="9"/>
       <c r="HQ3" s="9"/>
       <c r="HR3" s="9"/>
       <c r="HS3" s="9"/>
       <c r="HT3" s="9"/>
       <c r="HU3" s="9"/>
       <c r="HV3" s="9"/>
       <c r="HW3" s="9"/>
       <c r="HX3" s="9"/>
@@ -4002,157 +4294,157 @@
       <c r="HF4" s="9"/>
       <c r="HG4" s="9"/>
       <c r="HH4" s="9"/>
       <c r="HI4" s="9"/>
       <c r="HJ4" s="9"/>
       <c r="HK4" s="9"/>
       <c r="HL4" s="9"/>
       <c r="HM4" s="9"/>
       <c r="HN4" s="9"/>
       <c r="HO4" s="9"/>
       <c r="HP4" s="9"/>
       <c r="HQ4" s="9"/>
       <c r="HR4" s="9"/>
       <c r="HS4" s="9"/>
       <c r="HT4" s="9"/>
       <c r="HU4" s="9"/>
       <c r="HV4" s="9"/>
       <c r="HW4" s="9"/>
       <c r="HX4" s="9"/>
       <c r="HY4" s="9"/>
       <c r="HZ4" s="9"/>
       <c r="IA4" s="9"/>
       <c r="IB4" s="9"/>
     </row>
     <row r="5" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="76" t="s">
+      <c r="A5" s="87" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="76"/>
+      <c r="B5" s="87"/>
       <c r="C5" s="41">
         <v>25236.038</v>
       </c>
       <c r="D5" s="42">
         <v>758741.679183</v>
       </c>
       <c r="E5" s="22">
         <v>12346.144</v>
       </c>
       <c r="F5" s="42">
         <v>213265.34825800001</v>
       </c>
       <c r="G5" s="41">
         <v>12889.894</v>
       </c>
       <c r="H5" s="43">
         <v>545476.33092500002</v>
       </c>
       <c r="GZ5" s="9"/>
       <c r="HA5" s="9"/>
       <c r="HB5" s="9"/>
       <c r="HC5" s="9"/>
       <c r="HD5" s="9"/>
       <c r="HE5" s="9"/>
       <c r="HF5" s="9"/>
       <c r="HG5" s="9"/>
       <c r="HH5" s="9"/>
       <c r="HI5" s="9"/>
       <c r="HJ5" s="9"/>
       <c r="HK5" s="9"/>
       <c r="HL5" s="9"/>
       <c r="HM5" s="9"/>
       <c r="HN5" s="9"/>
       <c r="HO5" s="9"/>
       <c r="HP5" s="9"/>
       <c r="HQ5" s="9"/>
       <c r="HR5" s="9"/>
       <c r="HS5" s="9"/>
       <c r="HT5" s="9"/>
       <c r="HU5" s="9"/>
       <c r="HV5" s="9"/>
       <c r="HW5" s="9"/>
       <c r="HX5" s="9"/>
       <c r="HY5" s="9"/>
       <c r="HZ5" s="9"/>
       <c r="IA5" s="9"/>
       <c r="IB5" s="9"/>
     </row>
     <row r="6" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="76" t="s">
+      <c r="A6" s="87" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="76"/>
+      <c r="B6" s="87"/>
       <c r="C6" s="41">
         <v>14861.991</v>
       </c>
       <c r="D6" s="43">
         <v>335219.56771500001</v>
       </c>
       <c r="E6" s="22">
         <v>8146.6289999999999</v>
       </c>
       <c r="F6" s="43">
         <v>122315.94873400001</v>
       </c>
       <c r="G6" s="41">
         <v>6715.3620000000001</v>
       </c>
       <c r="H6" s="43">
         <v>212903.61898100001</v>
       </c>
       <c r="GZ6" s="9"/>
       <c r="HA6" s="9"/>
       <c r="HB6" s="9"/>
       <c r="HC6" s="9"/>
       <c r="HD6" s="9"/>
       <c r="HE6" s="9"/>
       <c r="HF6" s="9"/>
       <c r="HG6" s="9"/>
       <c r="HH6" s="9"/>
       <c r="HI6" s="9"/>
       <c r="HJ6" s="9"/>
       <c r="HK6" s="9"/>
       <c r="HL6" s="9"/>
       <c r="HM6" s="9"/>
       <c r="HN6" s="9"/>
       <c r="HO6" s="9"/>
       <c r="HP6" s="9"/>
       <c r="HQ6" s="9"/>
       <c r="HR6" s="9"/>
       <c r="HS6" s="9"/>
       <c r="HT6" s="9"/>
       <c r="HU6" s="9"/>
       <c r="HV6" s="9"/>
       <c r="HW6" s="9"/>
       <c r="HX6" s="9"/>
       <c r="HY6" s="9"/>
       <c r="HZ6" s="9"/>
       <c r="IA6" s="9"/>
       <c r="IB6" s="9"/>
     </row>
     <row r="7" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="70" t="s">
+      <c r="A7" s="86" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="21" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="41">
         <v>32.354999999999997</v>
       </c>
       <c r="D7" s="43">
         <v>22.161570999999999</v>
       </c>
       <c r="E7" s="22">
         <v>8.9420000000000002</v>
       </c>
       <c r="F7" s="43">
         <v>5.8749529999999996</v>
       </c>
       <c r="G7" s="41">
         <v>23.413</v>
       </c>
       <c r="H7" s="43">
         <v>16.286618000000001</v>
       </c>
       <c r="GZ7" s="9"/>
       <c r="HA7" s="9"/>
@@ -4163,51 +4455,51 @@
       <c r="HF7" s="9"/>
       <c r="HG7" s="9"/>
       <c r="HH7" s="9"/>
       <c r="HI7" s="9"/>
       <c r="HJ7" s="9"/>
       <c r="HK7" s="9"/>
       <c r="HL7" s="9"/>
       <c r="HM7" s="9"/>
       <c r="HN7" s="9"/>
       <c r="HO7" s="9"/>
       <c r="HP7" s="9"/>
       <c r="HQ7" s="9"/>
       <c r="HR7" s="9"/>
       <c r="HS7" s="9"/>
       <c r="HT7" s="9"/>
       <c r="HU7" s="9"/>
       <c r="HV7" s="9"/>
       <c r="HW7" s="9"/>
       <c r="HX7" s="9"/>
       <c r="HY7" s="9"/>
       <c r="HZ7" s="9"/>
       <c r="IA7" s="9"/>
       <c r="IB7" s="9"/>
     </row>
     <row r="8" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="70"/>
+      <c r="A8" s="86"/>
       <c r="B8" s="21" t="s">
         <v>32</v>
       </c>
       <c r="C8" s="41">
         <v>154.57</v>
       </c>
       <c r="D8" s="43">
         <v>4331.7154010000004</v>
       </c>
       <c r="E8" s="22">
         <v>92.67</v>
       </c>
       <c r="F8" s="43">
         <v>2970.3519719999999</v>
       </c>
       <c r="G8" s="41">
         <v>61.9</v>
       </c>
       <c r="H8" s="43">
         <v>1361.363429</v>
       </c>
       <c r="GZ8" s="9"/>
       <c r="HA8" s="9"/>
       <c r="HB8" s="9"/>
       <c r="HC8" s="9"/>
@@ -4216,51 +4508,51 @@
       <c r="HF8" s="9"/>
       <c r="HG8" s="9"/>
       <c r="HH8" s="9"/>
       <c r="HI8" s="9"/>
       <c r="HJ8" s="9"/>
       <c r="HK8" s="9"/>
       <c r="HL8" s="9"/>
       <c r="HM8" s="9"/>
       <c r="HN8" s="9"/>
       <c r="HO8" s="9"/>
       <c r="HP8" s="9"/>
       <c r="HQ8" s="9"/>
       <c r="HR8" s="9"/>
       <c r="HS8" s="9"/>
       <c r="HT8" s="9"/>
       <c r="HU8" s="9"/>
       <c r="HV8" s="9"/>
       <c r="HW8" s="9"/>
       <c r="HX8" s="9"/>
       <c r="HY8" s="9"/>
       <c r="HZ8" s="9"/>
       <c r="IA8" s="9"/>
       <c r="IB8" s="9"/>
     </row>
     <row r="9" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="70"/>
+      <c r="A9" s="86"/>
       <c r="B9" s="21" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="41">
         <v>236.04400000000001</v>
       </c>
       <c r="D9" s="43">
         <v>6403.781054</v>
       </c>
       <c r="E9" s="22">
         <v>91.846999999999994</v>
       </c>
       <c r="F9" s="43">
         <v>1201.235324</v>
       </c>
       <c r="G9" s="41">
         <v>144.197</v>
       </c>
       <c r="H9" s="43">
         <v>5202.5457299999998</v>
       </c>
       <c r="GZ9" s="9"/>
       <c r="HA9" s="9"/>
       <c r="HB9" s="9"/>
       <c r="HC9" s="9"/>
@@ -4269,51 +4561,51 @@
       <c r="HF9" s="9"/>
       <c r="HG9" s="9"/>
       <c r="HH9" s="9"/>
       <c r="HI9" s="9"/>
       <c r="HJ9" s="9"/>
       <c r="HK9" s="9"/>
       <c r="HL9" s="9"/>
       <c r="HM9" s="9"/>
       <c r="HN9" s="9"/>
       <c r="HO9" s="9"/>
       <c r="HP9" s="9"/>
       <c r="HQ9" s="9"/>
       <c r="HR9" s="9"/>
       <c r="HS9" s="9"/>
       <c r="HT9" s="9"/>
       <c r="HU9" s="9"/>
       <c r="HV9" s="9"/>
       <c r="HW9" s="9"/>
       <c r="HX9" s="9"/>
       <c r="HY9" s="9"/>
       <c r="HZ9" s="9"/>
       <c r="IA9" s="9"/>
       <c r="IB9" s="9"/>
     </row>
     <row r="10" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="70" t="s">
+      <c r="A10" s="86" t="s">
         <v>7</v>
       </c>
       <c r="B10" s="21" t="s">
         <v>8</v>
       </c>
       <c r="C10" s="41">
         <v>398.60899999999998</v>
       </c>
       <c r="D10" s="43">
         <v>5723.6010210000004</v>
       </c>
       <c r="E10" s="22">
         <v>264.82299999999998</v>
       </c>
       <c r="F10" s="43">
         <v>3672.2757620000002</v>
       </c>
       <c r="G10" s="41">
         <v>133.786</v>
       </c>
       <c r="H10" s="43">
         <v>2051.3252590000002</v>
       </c>
       <c r="GZ10" s="9"/>
       <c r="HA10" s="9"/>
@@ -4324,51 +4616,51 @@
       <c r="HF10" s="9"/>
       <c r="HG10" s="9"/>
       <c r="HH10" s="9"/>
       <c r="HI10" s="9"/>
       <c r="HJ10" s="9"/>
       <c r="HK10" s="9"/>
       <c r="HL10" s="9"/>
       <c r="HM10" s="9"/>
       <c r="HN10" s="9"/>
       <c r="HO10" s="9"/>
       <c r="HP10" s="9"/>
       <c r="HQ10" s="9"/>
       <c r="HR10" s="9"/>
       <c r="HS10" s="9"/>
       <c r="HT10" s="9"/>
       <c r="HU10" s="9"/>
       <c r="HV10" s="9"/>
       <c r="HW10" s="9"/>
       <c r="HX10" s="9"/>
       <c r="HY10" s="9"/>
       <c r="HZ10" s="9"/>
       <c r="IA10" s="9"/>
       <c r="IB10" s="9"/>
     </row>
     <row r="11" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="70"/>
+      <c r="A11" s="86"/>
       <c r="B11" s="21" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="41">
         <v>315.95600000000002</v>
       </c>
       <c r="D11" s="43">
         <v>5084.2478870000004</v>
       </c>
       <c r="E11" s="22">
         <v>214.55799999999999</v>
       </c>
       <c r="F11" s="43">
         <v>2802.4800660000001</v>
       </c>
       <c r="G11" s="41">
         <v>101.398</v>
       </c>
       <c r="H11" s="43">
         <v>2281.7678209999999</v>
       </c>
       <c r="GZ11" s="9"/>
       <c r="HA11" s="9"/>
       <c r="HB11" s="9"/>
       <c r="HC11" s="9"/>
@@ -4377,51 +4669,51 @@
       <c r="HF11" s="9"/>
       <c r="HG11" s="9"/>
       <c r="HH11" s="9"/>
       <c r="HI11" s="9"/>
       <c r="HJ11" s="9"/>
       <c r="HK11" s="9"/>
       <c r="HL11" s="9"/>
       <c r="HM11" s="9"/>
       <c r="HN11" s="9"/>
       <c r="HO11" s="9"/>
       <c r="HP11" s="9"/>
       <c r="HQ11" s="9"/>
       <c r="HR11" s="9"/>
       <c r="HS11" s="9"/>
       <c r="HT11" s="9"/>
       <c r="HU11" s="9"/>
       <c r="HV11" s="9"/>
       <c r="HW11" s="9"/>
       <c r="HX11" s="9"/>
       <c r="HY11" s="9"/>
       <c r="HZ11" s="9"/>
       <c r="IA11" s="9"/>
       <c r="IB11" s="9"/>
     </row>
     <row r="12" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="70"/>
+      <c r="A12" s="86"/>
       <c r="B12" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C12" s="41">
         <v>312.96300000000002</v>
       </c>
       <c r="D12" s="43">
         <v>8879.4870140000003</v>
       </c>
       <c r="E12" s="22">
         <v>126.64</v>
       </c>
       <c r="F12" s="43">
         <v>1483.246527</v>
       </c>
       <c r="G12" s="41">
         <v>186.32300000000001</v>
       </c>
       <c r="H12" s="43">
         <v>7396.240487</v>
       </c>
       <c r="GZ12" s="9"/>
       <c r="HA12" s="9"/>
       <c r="HB12" s="9"/>
       <c r="HC12" s="9"/>
@@ -4430,51 +4722,51 @@
       <c r="HF12" s="9"/>
       <c r="HG12" s="9"/>
       <c r="HH12" s="9"/>
       <c r="HI12" s="9"/>
       <c r="HJ12" s="9"/>
       <c r="HK12" s="9"/>
       <c r="HL12" s="9"/>
       <c r="HM12" s="9"/>
       <c r="HN12" s="9"/>
       <c r="HO12" s="9"/>
       <c r="HP12" s="9"/>
       <c r="HQ12" s="9"/>
       <c r="HR12" s="9"/>
       <c r="HS12" s="9"/>
       <c r="HT12" s="9"/>
       <c r="HU12" s="9"/>
       <c r="HV12" s="9"/>
       <c r="HW12" s="9"/>
       <c r="HX12" s="9"/>
       <c r="HY12" s="9"/>
       <c r="HZ12" s="9"/>
       <c r="IA12" s="9"/>
       <c r="IB12" s="9"/>
     </row>
     <row r="13" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="70"/>
+      <c r="A13" s="86"/>
       <c r="B13" s="21" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="41">
         <v>677.36199999999997</v>
       </c>
       <c r="D13" s="43">
         <v>5110.5584719999997</v>
       </c>
       <c r="E13" s="22">
         <v>195.24700000000001</v>
       </c>
       <c r="F13" s="43">
         <v>1347.8806340000001</v>
       </c>
       <c r="G13" s="41">
         <v>482.11500000000001</v>
       </c>
       <c r="H13" s="43">
         <v>3762.6778380000001</v>
       </c>
       <c r="GZ13" s="9"/>
       <c r="HA13" s="9"/>
       <c r="HB13" s="9"/>
       <c r="HC13" s="9"/>
@@ -4483,51 +4775,51 @@
       <c r="HF13" s="9"/>
       <c r="HG13" s="9"/>
       <c r="HH13" s="9"/>
       <c r="HI13" s="9"/>
       <c r="HJ13" s="9"/>
       <c r="HK13" s="9"/>
       <c r="HL13" s="9"/>
       <c r="HM13" s="9"/>
       <c r="HN13" s="9"/>
       <c r="HO13" s="9"/>
       <c r="HP13" s="9"/>
       <c r="HQ13" s="9"/>
       <c r="HR13" s="9"/>
       <c r="HS13" s="9"/>
       <c r="HT13" s="9"/>
       <c r="HU13" s="9"/>
       <c r="HV13" s="9"/>
       <c r="HW13" s="9"/>
       <c r="HX13" s="9"/>
       <c r="HY13" s="9"/>
       <c r="HZ13" s="9"/>
       <c r="IA13" s="9"/>
       <c r="IB13" s="9"/>
     </row>
     <row r="14" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="70"/>
+      <c r="A14" s="86"/>
       <c r="B14" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="41">
         <v>65.98</v>
       </c>
       <c r="D14" s="43">
         <v>427.38927699999999</v>
       </c>
       <c r="E14" s="22">
         <v>14.318</v>
       </c>
       <c r="F14" s="43">
         <v>57.187350000000002</v>
       </c>
       <c r="G14" s="41">
         <v>51.661999999999999</v>
       </c>
       <c r="H14" s="43">
         <v>370.20192700000001</v>
       </c>
       <c r="GZ14" s="9"/>
       <c r="HA14" s="9"/>
       <c r="HB14" s="9"/>
       <c r="HC14" s="9"/>
@@ -4536,51 +4828,51 @@
       <c r="HF14" s="9"/>
       <c r="HG14" s="9"/>
       <c r="HH14" s="9"/>
       <c r="HI14" s="9"/>
       <c r="HJ14" s="9"/>
       <c r="HK14" s="9"/>
       <c r="HL14" s="9"/>
       <c r="HM14" s="9"/>
       <c r="HN14" s="9"/>
       <c r="HO14" s="9"/>
       <c r="HP14" s="9"/>
       <c r="HQ14" s="9"/>
       <c r="HR14" s="9"/>
       <c r="HS14" s="9"/>
       <c r="HT14" s="9"/>
       <c r="HU14" s="9"/>
       <c r="HV14" s="9"/>
       <c r="HW14" s="9"/>
       <c r="HX14" s="9"/>
       <c r="HY14" s="9"/>
       <c r="HZ14" s="9"/>
       <c r="IA14" s="9"/>
       <c r="IB14" s="9"/>
     </row>
     <row r="15" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="70" t="s">
+      <c r="A15" s="86" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="21" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="41">
         <v>210.62100000000001</v>
       </c>
       <c r="D15" s="43">
         <v>2652.1449440000001</v>
       </c>
       <c r="E15" s="22">
         <v>115.694</v>
       </c>
       <c r="F15" s="43">
         <v>1379.2145330000001</v>
       </c>
       <c r="G15" s="41">
         <v>94.927000000000007</v>
       </c>
       <c r="H15" s="43">
         <v>1272.930411</v>
       </c>
       <c r="GZ15" s="9"/>
       <c r="HA15" s="9"/>
@@ -4591,51 +4883,51 @@
       <c r="HF15" s="9"/>
       <c r="HG15" s="9"/>
       <c r="HH15" s="9"/>
       <c r="HI15" s="9"/>
       <c r="HJ15" s="9"/>
       <c r="HK15" s="9"/>
       <c r="HL15" s="9"/>
       <c r="HM15" s="9"/>
       <c r="HN15" s="9"/>
       <c r="HO15" s="9"/>
       <c r="HP15" s="9"/>
       <c r="HQ15" s="9"/>
       <c r="HR15" s="9"/>
       <c r="HS15" s="9"/>
       <c r="HT15" s="9"/>
       <c r="HU15" s="9"/>
       <c r="HV15" s="9"/>
       <c r="HW15" s="9"/>
       <c r="HX15" s="9"/>
       <c r="HY15" s="9"/>
       <c r="HZ15" s="9"/>
       <c r="IA15" s="9"/>
       <c r="IB15" s="9"/>
     </row>
     <row r="16" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="70"/>
+      <c r="A16" s="86"/>
       <c r="B16" s="21" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="41">
         <v>317.02999999999997</v>
       </c>
       <c r="D16" s="43">
         <v>5179.4550280000003</v>
       </c>
       <c r="E16" s="22">
         <v>137.43199999999999</v>
       </c>
       <c r="F16" s="43">
         <v>1190.703405</v>
       </c>
       <c r="G16" s="41">
         <v>179.59800000000001</v>
       </c>
       <c r="H16" s="43">
         <v>3988.7516230000001</v>
       </c>
       <c r="GZ16" s="9"/>
       <c r="HA16" s="9"/>
       <c r="HB16" s="9"/>
       <c r="HC16" s="9"/>
@@ -4644,51 +4936,51 @@
       <c r="HF16" s="9"/>
       <c r="HG16" s="9"/>
       <c r="HH16" s="9"/>
       <c r="HI16" s="9"/>
       <c r="HJ16" s="9"/>
       <c r="HK16" s="9"/>
       <c r="HL16" s="9"/>
       <c r="HM16" s="9"/>
       <c r="HN16" s="9"/>
       <c r="HO16" s="9"/>
       <c r="HP16" s="9"/>
       <c r="HQ16" s="9"/>
       <c r="HR16" s="9"/>
       <c r="HS16" s="9"/>
       <c r="HT16" s="9"/>
       <c r="HU16" s="9"/>
       <c r="HV16" s="9"/>
       <c r="HW16" s="9"/>
       <c r="HX16" s="9"/>
       <c r="HY16" s="9"/>
       <c r="HZ16" s="9"/>
       <c r="IA16" s="9"/>
       <c r="IB16" s="9"/>
     </row>
     <row r="17" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="70"/>
+      <c r="A17" s="86"/>
       <c r="B17" s="21" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="41">
         <v>498.81799999999998</v>
       </c>
       <c r="D17" s="43">
         <v>30749.973074000001</v>
       </c>
       <c r="E17" s="22">
         <v>81.301000000000002</v>
       </c>
       <c r="F17" s="43">
         <v>1428.73206</v>
       </c>
       <c r="G17" s="41">
         <v>417.517</v>
       </c>
       <c r="H17" s="43">
         <v>29321.241013999999</v>
       </c>
       <c r="GZ17" s="9"/>
       <c r="HA17" s="9"/>
       <c r="HB17" s="9"/>
       <c r="HC17" s="9"/>
@@ -4697,51 +4989,51 @@
       <c r="HF17" s="9"/>
       <c r="HG17" s="9"/>
       <c r="HH17" s="9"/>
       <c r="HI17" s="9"/>
       <c r="HJ17" s="9"/>
       <c r="HK17" s="9"/>
       <c r="HL17" s="9"/>
       <c r="HM17" s="9"/>
       <c r="HN17" s="9"/>
       <c r="HO17" s="9"/>
       <c r="HP17" s="9"/>
       <c r="HQ17" s="9"/>
       <c r="HR17" s="9"/>
       <c r="HS17" s="9"/>
       <c r="HT17" s="9"/>
       <c r="HU17" s="9"/>
       <c r="HV17" s="9"/>
       <c r="HW17" s="9"/>
       <c r="HX17" s="9"/>
       <c r="HY17" s="9"/>
       <c r="HZ17" s="9"/>
       <c r="IA17" s="9"/>
       <c r="IB17" s="9"/>
     </row>
     <row r="18" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="70"/>
+      <c r="A18" s="86"/>
       <c r="B18" s="21" t="s">
         <v>17</v>
       </c>
       <c r="C18" s="41">
         <v>49.814999999999998</v>
       </c>
       <c r="D18" s="43">
         <v>308.75921299999999</v>
       </c>
       <c r="E18" s="22">
         <v>20.664999999999999</v>
       </c>
       <c r="F18" s="43">
         <v>92.843557000000004</v>
       </c>
       <c r="G18" s="41">
         <v>29.15</v>
       </c>
       <c r="H18" s="43">
         <v>215.91565600000001</v>
       </c>
       <c r="GZ18" s="9"/>
       <c r="HA18" s="9"/>
       <c r="HB18" s="9"/>
       <c r="HC18" s="9"/>
@@ -4750,51 +5042,51 @@
       <c r="HF18" s="9"/>
       <c r="HG18" s="9"/>
       <c r="HH18" s="9"/>
       <c r="HI18" s="9"/>
       <c r="HJ18" s="9"/>
       <c r="HK18" s="9"/>
       <c r="HL18" s="9"/>
       <c r="HM18" s="9"/>
       <c r="HN18" s="9"/>
       <c r="HO18" s="9"/>
       <c r="HP18" s="9"/>
       <c r="HQ18" s="9"/>
       <c r="HR18" s="9"/>
       <c r="HS18" s="9"/>
       <c r="HT18" s="9"/>
       <c r="HU18" s="9"/>
       <c r="HV18" s="9"/>
       <c r="HW18" s="9"/>
       <c r="HX18" s="9"/>
       <c r="HY18" s="9"/>
       <c r="HZ18" s="9"/>
       <c r="IA18" s="9"/>
       <c r="IB18" s="9"/>
     </row>
     <row r="19" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="70"/>
+      <c r="A19" s="86"/>
       <c r="B19" s="21" t="s">
         <v>18</v>
       </c>
       <c r="C19" s="41">
         <v>5.0289999999999999</v>
       </c>
       <c r="D19" s="43">
         <v>410.75512199999997</v>
       </c>
       <c r="E19" s="22">
         <v>1.073</v>
       </c>
       <c r="F19" s="43">
         <v>25.783556999999998</v>
       </c>
       <c r="G19" s="41">
         <v>3.956</v>
       </c>
       <c r="H19" s="43">
         <v>384.971565</v>
       </c>
       <c r="GZ19" s="9"/>
       <c r="HA19" s="9"/>
       <c r="HB19" s="9"/>
       <c r="HC19" s="9"/>
@@ -4803,51 +5095,51 @@
       <c r="HF19" s="9"/>
       <c r="HG19" s="9"/>
       <c r="HH19" s="9"/>
       <c r="HI19" s="9"/>
       <c r="HJ19" s="9"/>
       <c r="HK19" s="9"/>
       <c r="HL19" s="9"/>
       <c r="HM19" s="9"/>
       <c r="HN19" s="9"/>
       <c r="HO19" s="9"/>
       <c r="HP19" s="9"/>
       <c r="HQ19" s="9"/>
       <c r="HR19" s="9"/>
       <c r="HS19" s="9"/>
       <c r="HT19" s="9"/>
       <c r="HU19" s="9"/>
       <c r="HV19" s="9"/>
       <c r="HW19" s="9"/>
       <c r="HX19" s="9"/>
       <c r="HY19" s="9"/>
       <c r="HZ19" s="9"/>
       <c r="IA19" s="9"/>
       <c r="IB19" s="9"/>
     </row>
     <row r="20" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="70" t="s">
+      <c r="A20" s="86" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="21" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="41">
         <v>1490.5540000000001</v>
       </c>
       <c r="D20" s="43">
         <v>8451.1620129999992</v>
       </c>
       <c r="E20" s="22">
         <v>556.10199999999998</v>
       </c>
       <c r="F20" s="43">
         <v>2741.613499</v>
       </c>
       <c r="G20" s="41">
         <v>934.452</v>
       </c>
       <c r="H20" s="43">
         <v>5709.5485140000001</v>
       </c>
       <c r="GZ20" s="9"/>
       <c r="HA20" s="9"/>
@@ -4858,51 +5150,51 @@
       <c r="HF20" s="9"/>
       <c r="HG20" s="9"/>
       <c r="HH20" s="9"/>
       <c r="HI20" s="9"/>
       <c r="HJ20" s="9"/>
       <c r="HK20" s="9"/>
       <c r="HL20" s="9"/>
       <c r="HM20" s="9"/>
       <c r="HN20" s="9"/>
       <c r="HO20" s="9"/>
       <c r="HP20" s="9"/>
       <c r="HQ20" s="9"/>
       <c r="HR20" s="9"/>
       <c r="HS20" s="9"/>
       <c r="HT20" s="9"/>
       <c r="HU20" s="9"/>
       <c r="HV20" s="9"/>
       <c r="HW20" s="9"/>
       <c r="HX20" s="9"/>
       <c r="HY20" s="9"/>
       <c r="HZ20" s="9"/>
       <c r="IA20" s="9"/>
       <c r="IB20" s="9"/>
     </row>
     <row r="21" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="70"/>
+      <c r="A21" s="86"/>
       <c r="B21" s="21" t="s">
         <v>21</v>
       </c>
       <c r="C21" s="41">
         <v>2779.502</v>
       </c>
       <c r="D21" s="43">
         <v>33049.426241000001</v>
       </c>
       <c r="E21" s="22">
         <v>611.71100000000001</v>
       </c>
       <c r="F21" s="43">
         <v>3924.680288</v>
       </c>
       <c r="G21" s="41">
         <v>2167.7910000000002</v>
       </c>
       <c r="H21" s="43">
         <v>29124.745953000001</v>
       </c>
       <c r="GZ21" s="9"/>
       <c r="HA21" s="9"/>
       <c r="HB21" s="9"/>
       <c r="HC21" s="9"/>
@@ -4911,51 +5203,51 @@
       <c r="HF21" s="9"/>
       <c r="HG21" s="9"/>
       <c r="HH21" s="9"/>
       <c r="HI21" s="9"/>
       <c r="HJ21" s="9"/>
       <c r="HK21" s="9"/>
       <c r="HL21" s="9"/>
       <c r="HM21" s="9"/>
       <c r="HN21" s="9"/>
       <c r="HO21" s="9"/>
       <c r="HP21" s="9"/>
       <c r="HQ21" s="9"/>
       <c r="HR21" s="9"/>
       <c r="HS21" s="9"/>
       <c r="HT21" s="9"/>
       <c r="HU21" s="9"/>
       <c r="HV21" s="9"/>
       <c r="HW21" s="9"/>
       <c r="HX21" s="9"/>
       <c r="HY21" s="9"/>
       <c r="HZ21" s="9"/>
       <c r="IA21" s="9"/>
       <c r="IB21" s="9"/>
     </row>
     <row r="22" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="70"/>
+      <c r="A22" s="86"/>
       <c r="B22" s="21" t="s">
         <v>22</v>
       </c>
       <c r="C22" s="41">
         <v>775.59100000000001</v>
       </c>
       <c r="D22" s="43">
         <v>14348.716058</v>
       </c>
       <c r="E22" s="22">
         <v>233.91300000000001</v>
       </c>
       <c r="F22" s="43">
         <v>3836.0436829999999</v>
       </c>
       <c r="G22" s="41">
         <v>541.678</v>
       </c>
       <c r="H22" s="43">
         <v>10512.672375</v>
       </c>
       <c r="GZ22" s="9"/>
       <c r="HA22" s="9"/>
       <c r="HB22" s="9"/>
       <c r="HC22" s="9"/>
@@ -4964,157 +5256,157 @@
       <c r="HF22" s="9"/>
       <c r="HG22" s="9"/>
       <c r="HH22" s="9"/>
       <c r="HI22" s="9"/>
       <c r="HJ22" s="9"/>
       <c r="HK22" s="9"/>
       <c r="HL22" s="9"/>
       <c r="HM22" s="9"/>
       <c r="HN22" s="9"/>
       <c r="HO22" s="9"/>
       <c r="HP22" s="9"/>
       <c r="HQ22" s="9"/>
       <c r="HR22" s="9"/>
       <c r="HS22" s="9"/>
       <c r="HT22" s="9"/>
       <c r="HU22" s="9"/>
       <c r="HV22" s="9"/>
       <c r="HW22" s="9"/>
       <c r="HX22" s="9"/>
       <c r="HY22" s="9"/>
       <c r="HZ22" s="9"/>
       <c r="IA22" s="9"/>
       <c r="IB22" s="9"/>
     </row>
     <row r="23" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="76" t="s">
+      <c r="A23" s="87" t="s">
         <v>23</v>
       </c>
-      <c r="B23" s="76"/>
+      <c r="B23" s="87"/>
       <c r="C23" s="41">
         <v>14700.789000000001</v>
       </c>
       <c r="D23" s="43">
         <v>34589.775577</v>
       </c>
       <c r="E23" s="22">
         <v>5642.6859999999997</v>
       </c>
       <c r="F23" s="43">
         <v>3250.8570239999999</v>
       </c>
       <c r="G23" s="41">
         <v>9058.1029999999992</v>
       </c>
       <c r="H23" s="43">
         <v>31338.918553</v>
       </c>
       <c r="GZ23" s="9"/>
       <c r="HA23" s="9"/>
       <c r="HB23" s="9"/>
       <c r="HC23" s="9"/>
       <c r="HD23" s="9"/>
       <c r="HE23" s="9"/>
       <c r="HF23" s="9"/>
       <c r="HG23" s="9"/>
       <c r="HH23" s="9"/>
       <c r="HI23" s="9"/>
       <c r="HJ23" s="9"/>
       <c r="HK23" s="9"/>
       <c r="HL23" s="9"/>
       <c r="HM23" s="9"/>
       <c r="HN23" s="9"/>
       <c r="HO23" s="9"/>
       <c r="HP23" s="9"/>
       <c r="HQ23" s="9"/>
       <c r="HR23" s="9"/>
       <c r="HS23" s="9"/>
       <c r="HT23" s="9"/>
       <c r="HU23" s="9"/>
       <c r="HV23" s="9"/>
       <c r="HW23" s="9"/>
       <c r="HX23" s="9"/>
       <c r="HY23" s="9"/>
       <c r="HZ23" s="9"/>
       <c r="IA23" s="9"/>
       <c r="IB23" s="9"/>
     </row>
     <row r="24" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="76" t="s">
+      <c r="A24" s="87" t="s">
         <v>35</v>
       </c>
-      <c r="B24" s="76"/>
+      <c r="B24" s="87"/>
       <c r="C24" s="41">
         <v>0.79300000000000004</v>
       </c>
       <c r="D24" s="43">
         <v>230.084328</v>
       </c>
       <c r="E24" s="22">
         <v>5.8999999999999997E-2</v>
       </c>
       <c r="F24" s="43">
         <v>0.67742100000000005</v>
       </c>
       <c r="G24" s="41">
         <v>0.73399999999999999</v>
       </c>
       <c r="H24" s="43">
         <v>229.40690699999999</v>
       </c>
       <c r="GZ24" s="9"/>
       <c r="HA24" s="9"/>
       <c r="HB24" s="9"/>
       <c r="HC24" s="9"/>
       <c r="HD24" s="9"/>
       <c r="HE24" s="9"/>
       <c r="HF24" s="9"/>
       <c r="HG24" s="9"/>
       <c r="HH24" s="9"/>
       <c r="HI24" s="9"/>
       <c r="HJ24" s="9"/>
       <c r="HK24" s="9"/>
       <c r="HL24" s="9"/>
       <c r="HM24" s="9"/>
       <c r="HN24" s="9"/>
       <c r="HO24" s="9"/>
       <c r="HP24" s="9"/>
       <c r="HQ24" s="9"/>
       <c r="HR24" s="9"/>
       <c r="HS24" s="9"/>
       <c r="HT24" s="9"/>
       <c r="HU24" s="9"/>
       <c r="HV24" s="9"/>
       <c r="HW24" s="9"/>
       <c r="HX24" s="9"/>
       <c r="HY24" s="9"/>
       <c r="HZ24" s="9"/>
       <c r="IA24" s="9"/>
       <c r="IB24" s="9"/>
     </row>
     <row r="25" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="70" t="s">
+      <c r="A25" s="86" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="21" t="s">
         <v>25</v>
       </c>
       <c r="C25" s="41">
         <v>14.612</v>
       </c>
       <c r="D25" s="43">
         <v>888.19247299999995</v>
       </c>
       <c r="E25" s="22">
         <v>1.607</v>
       </c>
       <c r="F25" s="43">
         <v>2.0129570000000001</v>
       </c>
       <c r="G25" s="41">
         <v>13.005000000000001</v>
       </c>
       <c r="H25" s="43">
         <v>886.17951600000004</v>
       </c>
       <c r="GZ25" s="9"/>
       <c r="HA25" s="9"/>
@@ -5125,51 +5417,51 @@
       <c r="HF25" s="9"/>
       <c r="HG25" s="9"/>
       <c r="HH25" s="9"/>
       <c r="HI25" s="9"/>
       <c r="HJ25" s="9"/>
       <c r="HK25" s="9"/>
       <c r="HL25" s="9"/>
       <c r="HM25" s="9"/>
       <c r="HN25" s="9"/>
       <c r="HO25" s="9"/>
       <c r="HP25" s="9"/>
       <c r="HQ25" s="9"/>
       <c r="HR25" s="9"/>
       <c r="HS25" s="9"/>
       <c r="HT25" s="9"/>
       <c r="HU25" s="9"/>
       <c r="HV25" s="9"/>
       <c r="HW25" s="9"/>
       <c r="HX25" s="9"/>
       <c r="HY25" s="9"/>
       <c r="HZ25" s="9"/>
       <c r="IA25" s="9"/>
       <c r="IB25" s="9"/>
     </row>
     <row r="26" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="70"/>
+      <c r="A26" s="86"/>
       <c r="B26" s="21" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="41">
         <v>0.92300000000000004</v>
       </c>
       <c r="D26" s="43">
         <v>8.2283609999999996</v>
       </c>
       <c r="E26" s="22">
         <v>0.45200000000000001</v>
       </c>
       <c r="F26" s="43">
         <v>1.39212</v>
       </c>
       <c r="G26" s="41">
         <v>0.47099999999999997</v>
       </c>
       <c r="H26" s="43">
         <v>6.8362410000000002</v>
       </c>
       <c r="GZ26" s="9"/>
       <c r="HA26" s="9"/>
       <c r="HB26" s="9"/>
       <c r="HC26" s="9"/>
@@ -5178,51 +5470,51 @@
       <c r="HF26" s="9"/>
       <c r="HG26" s="9"/>
       <c r="HH26" s="9"/>
       <c r="HI26" s="9"/>
       <c r="HJ26" s="9"/>
       <c r="HK26" s="9"/>
       <c r="HL26" s="9"/>
       <c r="HM26" s="9"/>
       <c r="HN26" s="9"/>
       <c r="HO26" s="9"/>
       <c r="HP26" s="9"/>
       <c r="HQ26" s="9"/>
       <c r="HR26" s="9"/>
       <c r="HS26" s="9"/>
       <c r="HT26" s="9"/>
       <c r="HU26" s="9"/>
       <c r="HV26" s="9"/>
       <c r="HW26" s="9"/>
       <c r="HX26" s="9"/>
       <c r="HY26" s="9"/>
       <c r="HZ26" s="9"/>
       <c r="IA26" s="9"/>
       <c r="IB26" s="9"/>
     </row>
     <row r="27" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="70"/>
+      <c r="A27" s="86"/>
       <c r="B27" s="21" t="s">
         <v>27</v>
       </c>
       <c r="C27" s="41">
         <v>159.56299999999999</v>
       </c>
       <c r="D27" s="43">
         <v>16558.657587999998</v>
       </c>
       <c r="E27" s="22">
         <v>20.515000000000001</v>
       </c>
       <c r="F27" s="43">
         <v>204.51083</v>
       </c>
       <c r="G27" s="41">
         <v>139.048</v>
       </c>
       <c r="H27" s="43">
         <v>16354.146758000001</v>
       </c>
       <c r="GZ27" s="9"/>
       <c r="HA27" s="9"/>
       <c r="HB27" s="9"/>
       <c r="HC27" s="9"/>
@@ -5231,192 +5523,192 @@
       <c r="HF27" s="9"/>
       <c r="HG27" s="9"/>
       <c r="HH27" s="9"/>
       <c r="HI27" s="9"/>
       <c r="HJ27" s="9"/>
       <c r="HK27" s="9"/>
       <c r="HL27" s="9"/>
       <c r="HM27" s="9"/>
       <c r="HN27" s="9"/>
       <c r="HO27" s="9"/>
       <c r="HP27" s="9"/>
       <c r="HQ27" s="9"/>
       <c r="HR27" s="9"/>
       <c r="HS27" s="9"/>
       <c r="HT27" s="9"/>
       <c r="HU27" s="9"/>
       <c r="HV27" s="9"/>
       <c r="HW27" s="9"/>
       <c r="HX27" s="9"/>
       <c r="HY27" s="9"/>
       <c r="HZ27" s="9"/>
       <c r="IA27" s="9"/>
       <c r="IB27" s="9"/>
     </row>
     <row r="28" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="77" t="s">
+      <c r="A28" s="90" t="s">
         <v>28</v>
       </c>
-      <c r="B28" s="77"/>
+      <c r="B28" s="90"/>
       <c r="C28" s="44">
         <v>1.1599999999999999</v>
       </c>
       <c r="D28" s="45">
         <v>3.9184800000000002</v>
       </c>
       <c r="E28" s="22">
         <v>0.64700000000000002</v>
       </c>
       <c r="F28" s="45">
         <v>1.965106</v>
       </c>
       <c r="G28" s="44">
         <v>0.51300000000000001</v>
       </c>
       <c r="H28" s="45">
         <v>1.9533739999999999</v>
       </c>
       <c r="GZ28" s="9"/>
       <c r="HA28" s="9"/>
       <c r="HB28" s="9"/>
       <c r="HC28" s="9"/>
       <c r="HD28" s="9"/>
       <c r="HE28" s="9"/>
       <c r="HF28" s="9"/>
       <c r="HG28" s="9"/>
       <c r="HH28" s="9"/>
       <c r="HI28" s="9"/>
       <c r="HJ28" s="9"/>
       <c r="HK28" s="9"/>
       <c r="HL28" s="9"/>
       <c r="HM28" s="9"/>
       <c r="HN28" s="9"/>
       <c r="HO28" s="9"/>
       <c r="HP28" s="9"/>
       <c r="HQ28" s="9"/>
       <c r="HR28" s="9"/>
       <c r="HS28" s="9"/>
       <c r="HT28" s="9"/>
       <c r="HU28" s="9"/>
       <c r="HV28" s="9"/>
       <c r="HW28" s="9"/>
       <c r="HX28" s="9"/>
       <c r="HY28" s="9"/>
       <c r="HZ28" s="9"/>
       <c r="IA28" s="9"/>
       <c r="IB28" s="9"/>
     </row>
     <row r="29" spans="1:236" s="11" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="72" t="s">
+      <c r="A29" s="89" t="s">
         <v>30</v>
       </c>
-      <c r="B29" s="72"/>
-[...5 lines deleted...]
-      <c r="H29" s="72"/>
+      <c r="B29" s="89"/>
+      <c r="C29" s="89"/>
+      <c r="D29" s="89"/>
+      <c r="E29" s="89"/>
+      <c r="F29" s="89"/>
+      <c r="G29" s="89"/>
+      <c r="H29" s="89"/>
       <c r="GX29" s="12"/>
       <c r="GY29" s="12"/>
       <c r="GZ29" s="12"/>
       <c r="HA29" s="12"/>
       <c r="HB29" s="12"/>
       <c r="HC29" s="12"/>
       <c r="HD29" s="12"/>
       <c r="HE29" s="12"/>
       <c r="HF29" s="12"/>
       <c r="HG29" s="12"/>
       <c r="HH29" s="12"/>
       <c r="HI29" s="12"/>
       <c r="HJ29" s="12"/>
       <c r="HK29" s="12"/>
       <c r="HL29" s="12"/>
       <c r="HM29" s="12"/>
       <c r="HN29" s="12"/>
       <c r="HO29" s="12"/>
       <c r="HP29" s="12"/>
       <c r="HQ29" s="12"/>
       <c r="HR29" s="12"/>
       <c r="HS29" s="12"/>
       <c r="HT29" s="12"/>
       <c r="HU29" s="12"/>
       <c r="HV29" s="12"/>
       <c r="HW29" s="12"/>
       <c r="HX29" s="12"/>
       <c r="HY29" s="12"/>
       <c r="HZ29" s="12"/>
     </row>
     <row r="30" spans="1:236" s="11" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="71" t="s">
+      <c r="A30" s="88" t="s">
         <v>31</v>
       </c>
-      <c r="B30" s="71"/>
-[...1 lines deleted...]
-      <c r="D30" s="71"/>
+      <c r="B30" s="88"/>
+      <c r="C30" s="88"/>
+      <c r="D30" s="88"/>
       <c r="E30" s="10"/>
       <c r="GX30" s="12"/>
       <c r="GY30" s="12"/>
       <c r="GZ30" s="12"/>
       <c r="HA30" s="12"/>
       <c r="HB30" s="12"/>
       <c r="HC30" s="12"/>
       <c r="HD30" s="12"/>
       <c r="HE30" s="12"/>
       <c r="HF30" s="12"/>
       <c r="HG30" s="12"/>
       <c r="HH30" s="12"/>
       <c r="HI30" s="12"/>
       <c r="HJ30" s="12"/>
       <c r="HK30" s="12"/>
       <c r="HL30" s="12"/>
       <c r="HM30" s="12"/>
       <c r="HN30" s="12"/>
       <c r="HO30" s="12"/>
       <c r="HP30" s="12"/>
       <c r="HQ30" s="12"/>
       <c r="HR30" s="12"/>
       <c r="HS30" s="12"/>
       <c r="HT30" s="12"/>
       <c r="HU30" s="12"/>
       <c r="HV30" s="12"/>
       <c r="HW30" s="12"/>
       <c r="HX30" s="12"/>
       <c r="HY30" s="12"/>
       <c r="HZ30" s="12"/>
     </row>
     <row r="31" spans="1:236" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A31" s="71" t="s">
+      <c r="A31" s="88" t="s">
         <v>29</v>
       </c>
-      <c r="B31" s="71"/>
-[...5 lines deleted...]
-      <c r="H31" s="71"/>
+      <c r="B31" s="88"/>
+      <c r="C31" s="88"/>
+      <c r="D31" s="88"/>
+      <c r="E31" s="88"/>
+      <c r="F31" s="88"/>
+      <c r="G31" s="88"/>
+      <c r="H31" s="88"/>
     </row>
     <row r="65529" spans="1:240" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65529" s="4"/>
       <c r="B65529" s="4"/>
       <c r="I65529" s="4"/>
       <c r="J65529" s="4"/>
       <c r="K65529" s="4"/>
       <c r="L65529" s="4"/>
       <c r="M65529" s="4"/>
       <c r="N65529" s="4"/>
       <c r="O65529" s="4"/>
       <c r="P65529" s="4"/>
       <c r="Q65529" s="4"/>
       <c r="R65529" s="4"/>
       <c r="S65529" s="4"/>
       <c r="T65529" s="4"/>
       <c r="U65529" s="4"/>
       <c r="V65529" s="4"/>
       <c r="W65529" s="4"/>
       <c r="X65529" s="4"/>
       <c r="Y65529" s="4"/>
       <c r="Z65529" s="4"/>
       <c r="AA65529" s="4"/>
       <c r="AB65529" s="4"/>
       <c r="AC65529" s="4"/>
@@ -5613,137 +5905,137 @@
       <c r="HL65529" s="4"/>
       <c r="HM65529" s="4"/>
       <c r="HN65529" s="4"/>
       <c r="HO65529" s="4"/>
       <c r="HP65529" s="4"/>
       <c r="HQ65529" s="4"/>
       <c r="HR65529" s="4"/>
       <c r="HS65529" s="4"/>
       <c r="HT65529" s="4"/>
       <c r="HU65529" s="4"/>
       <c r="HV65529" s="4"/>
       <c r="HW65529" s="4"/>
       <c r="HX65529" s="4"/>
       <c r="HY65529" s="4"/>
       <c r="HZ65529" s="4"/>
       <c r="IA65529" s="4"/>
       <c r="IB65529" s="4"/>
       <c r="IC65529" s="4"/>
       <c r="ID65529" s="4"/>
       <c r="IE65529" s="4"/>
       <c r="IF65529" s="4"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="18">
-    <mergeCell ref="A6:B6"/>
-[...4 lines deleted...]
-    <mergeCell ref="A5:B5"/>
     <mergeCell ref="A31:H31"/>
     <mergeCell ref="A7:A9"/>
     <mergeCell ref="A10:A14"/>
     <mergeCell ref="A15:A19"/>
     <mergeCell ref="A20:A22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A25:A27"/>
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="A29:D29"/>
     <mergeCell ref="E29:H29"/>
     <mergeCell ref="A30:D30"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="C3:D3"/>
+    <mergeCell ref="E3:F3"/>
+    <mergeCell ref="G3:H3"/>
+    <mergeCell ref="A5:B5"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.62992125984251968" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="8" scale="82" firstPageNumber="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:IF65532"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="D6" sqref="D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.28515625" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="43.7109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="76" style="5" bestFit="1" customWidth="1"/>
     <col min="3" max="8" width="20.7109375" style="3" customWidth="1"/>
     <col min="9" max="16384" width="10.28515625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:236" ht="89.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="3"/>
     </row>
     <row r="2" spans="1:236" s="9" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="14"/>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="15"/>
       <c r="E2" s="14"/>
       <c r="F2" s="15"/>
       <c r="G2" s="14"/>
       <c r="H2" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I2" s="8"/>
     </row>
     <row r="3" spans="1:236" s="8" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="78" t="s">
+      <c r="A3" s="95" t="s">
         <v>34</v>
       </c>
-      <c r="B3" s="79"/>
-      <c r="C3" s="80" t="s">
+      <c r="B3" s="96"/>
+      <c r="C3" s="97" t="s">
         <v>36</v>
       </c>
-      <c r="D3" s="81"/>
-      <c r="E3" s="82" t="s">
+      <c r="D3" s="98"/>
+      <c r="E3" s="99" t="s">
         <v>38</v>
       </c>
-      <c r="F3" s="83"/>
-      <c r="G3" s="84" t="s">
+      <c r="F3" s="100"/>
+      <c r="G3" s="101" t="s">
         <v>37</v>
       </c>
-      <c r="H3" s="85"/>
+      <c r="H3" s="102"/>
       <c r="GZ3" s="9"/>
       <c r="HA3" s="9"/>
       <c r="HB3" s="9"/>
       <c r="HC3" s="9"/>
       <c r="HD3" s="9"/>
       <c r="HE3" s="9"/>
       <c r="HF3" s="9"/>
       <c r="HG3" s="9"/>
       <c r="HH3" s="9"/>
       <c r="HI3" s="9"/>
       <c r="HJ3" s="9"/>
       <c r="HK3" s="9"/>
       <c r="HL3" s="9"/>
       <c r="HM3" s="9"/>
       <c r="HN3" s="9"/>
       <c r="HO3" s="9"/>
       <c r="HP3" s="9"/>
       <c r="HQ3" s="9"/>
       <c r="HR3" s="9"/>
       <c r="HS3" s="9"/>
       <c r="HT3" s="9"/>
       <c r="HU3" s="9"/>
       <c r="HV3" s="9"/>
       <c r="HW3" s="9"/>
       <c r="HX3" s="9"/>
@@ -5782,51 +6074,51 @@
       <c r="HF4" s="9"/>
       <c r="HG4" s="9"/>
       <c r="HH4" s="9"/>
       <c r="HI4" s="9"/>
       <c r="HJ4" s="9"/>
       <c r="HK4" s="9"/>
       <c r="HL4" s="9"/>
       <c r="HM4" s="9"/>
       <c r="HN4" s="9"/>
       <c r="HO4" s="9"/>
       <c r="HP4" s="9"/>
       <c r="HQ4" s="9"/>
       <c r="HR4" s="9"/>
       <c r="HS4" s="9"/>
       <c r="HT4" s="9"/>
       <c r="HU4" s="9"/>
       <c r="HV4" s="9"/>
       <c r="HW4" s="9"/>
       <c r="HX4" s="9"/>
       <c r="HY4" s="9"/>
       <c r="HZ4" s="9"/>
       <c r="IA4" s="9"/>
       <c r="IB4" s="9"/>
     </row>
     <row r="5" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="87" t="s">
+      <c r="A5" s="103" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="21" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="36">
         <v>23622.326000000001</v>
       </c>
       <c r="D5" s="32">
         <v>685645.53567500005</v>
       </c>
       <c r="E5" s="34">
         <v>11063.611999999999</v>
       </c>
       <c r="F5" s="35">
         <v>180375.96484100001</v>
       </c>
       <c r="G5" s="22">
         <v>12558.714</v>
       </c>
       <c r="H5" s="30">
         <v>505269.57083400001</v>
       </c>
       <c r="J5" s="39"/>
       <c r="K5" s="39"/>
@@ -5839,51 +6131,51 @@
       <c r="HF5" s="9"/>
       <c r="HG5" s="9"/>
       <c r="HH5" s="9"/>
       <c r="HI5" s="9"/>
       <c r="HJ5" s="9"/>
       <c r="HK5" s="9"/>
       <c r="HL5" s="9"/>
       <c r="HM5" s="9"/>
       <c r="HN5" s="9"/>
       <c r="HO5" s="9"/>
       <c r="HP5" s="9"/>
       <c r="HQ5" s="9"/>
       <c r="HR5" s="9"/>
       <c r="HS5" s="9"/>
       <c r="HT5" s="9"/>
       <c r="HU5" s="9"/>
       <c r="HV5" s="9"/>
       <c r="HW5" s="9"/>
       <c r="HX5" s="9"/>
       <c r="HY5" s="9"/>
       <c r="HZ5" s="9"/>
       <c r="IA5" s="9"/>
       <c r="IB5" s="9"/>
     </row>
     <row r="6" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="88"/>
+      <c r="A6" s="104"/>
       <c r="B6" s="21" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="36">
         <v>5600.884</v>
       </c>
       <c r="D6" s="27">
         <v>37876.459711000003</v>
       </c>
       <c r="E6" s="36">
         <v>3903.03</v>
       </c>
       <c r="F6" s="27">
         <v>22377.232478000002</v>
       </c>
       <c r="G6" s="22">
         <v>1697.854</v>
       </c>
       <c r="H6" s="30">
         <v>15499.227233</v>
       </c>
       <c r="J6" s="39"/>
       <c r="K6" s="39"/>
       <c r="GZ6" s="9"/>
       <c r="HA6" s="9"/>
@@ -5894,51 +6186,51 @@
       <c r="HF6" s="9"/>
       <c r="HG6" s="9"/>
       <c r="HH6" s="9"/>
       <c r="HI6" s="9"/>
       <c r="HJ6" s="9"/>
       <c r="HK6" s="9"/>
       <c r="HL6" s="9"/>
       <c r="HM6" s="9"/>
       <c r="HN6" s="9"/>
       <c r="HO6" s="9"/>
       <c r="HP6" s="9"/>
       <c r="HQ6" s="9"/>
       <c r="HR6" s="9"/>
       <c r="HS6" s="9"/>
       <c r="HT6" s="9"/>
       <c r="HU6" s="9"/>
       <c r="HV6" s="9"/>
       <c r="HW6" s="9"/>
       <c r="HX6" s="9"/>
       <c r="HY6" s="9"/>
       <c r="HZ6" s="9"/>
       <c r="IA6" s="9"/>
       <c r="IB6" s="9"/>
     </row>
     <row r="7" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="86"/>
+      <c r="A7" s="93"/>
       <c r="B7" s="21" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="36">
         <v>2375.7350000000001</v>
       </c>
       <c r="D7" s="27">
         <v>65510.807314999998</v>
       </c>
       <c r="E7" s="36">
         <v>1088.318</v>
       </c>
       <c r="F7" s="27">
         <v>14595.219230999999</v>
       </c>
       <c r="G7" s="22">
         <v>1287.4169999999999</v>
       </c>
       <c r="H7" s="30">
         <v>50915.588084000003</v>
       </c>
       <c r="J7" s="39"/>
       <c r="K7" s="39"/>
       <c r="GZ7" s="9"/>
       <c r="HA7" s="9"/>
@@ -5949,54 +6241,54 @@
       <c r="HF7" s="9"/>
       <c r="HG7" s="9"/>
       <c r="HH7" s="9"/>
       <c r="HI7" s="9"/>
       <c r="HJ7" s="9"/>
       <c r="HK7" s="9"/>
       <c r="HL7" s="9"/>
       <c r="HM7" s="9"/>
       <c r="HN7" s="9"/>
       <c r="HO7" s="9"/>
       <c r="HP7" s="9"/>
       <c r="HQ7" s="9"/>
       <c r="HR7" s="9"/>
       <c r="HS7" s="9"/>
       <c r="HT7" s="9"/>
       <c r="HU7" s="9"/>
       <c r="HV7" s="9"/>
       <c r="HW7" s="9"/>
       <c r="HX7" s="9"/>
       <c r="HY7" s="9"/>
       <c r="HZ7" s="9"/>
       <c r="IA7" s="9"/>
       <c r="IB7" s="9"/>
     </row>
     <row r="8" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="86" t="s">
+      <c r="A8" s="93" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="76"/>
+      <c r="B8" s="87"/>
       <c r="C8" s="36">
         <v>14966.923000000001</v>
       </c>
       <c r="D8" s="27">
         <v>341810.45142200001</v>
       </c>
       <c r="E8" s="36">
         <v>8194.16</v>
       </c>
       <c r="F8" s="27">
         <v>124576.34026899999</v>
       </c>
       <c r="G8" s="22">
         <v>6772.7629999999999</v>
       </c>
       <c r="H8" s="30">
         <v>217234.11115300001</v>
       </c>
       <c r="J8" s="39"/>
       <c r="K8" s="39"/>
       <c r="GZ8" s="9"/>
       <c r="HA8" s="9"/>
       <c r="HB8" s="9"/>
       <c r="HC8" s="9"/>
       <c r="HD8" s="9"/>
@@ -6004,51 +6296,51 @@
       <c r="HF8" s="9"/>
       <c r="HG8" s="9"/>
       <c r="HH8" s="9"/>
       <c r="HI8" s="9"/>
       <c r="HJ8" s="9"/>
       <c r="HK8" s="9"/>
       <c r="HL8" s="9"/>
       <c r="HM8" s="9"/>
       <c r="HN8" s="9"/>
       <c r="HO8" s="9"/>
       <c r="HP8" s="9"/>
       <c r="HQ8" s="9"/>
       <c r="HR8" s="9"/>
       <c r="HS8" s="9"/>
       <c r="HT8" s="9"/>
       <c r="HU8" s="9"/>
       <c r="HV8" s="9"/>
       <c r="HW8" s="9"/>
       <c r="HX8" s="9"/>
       <c r="HY8" s="9"/>
       <c r="HZ8" s="9"/>
       <c r="IA8" s="9"/>
       <c r="IB8" s="9"/>
     </row>
     <row r="9" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="89" t="s">
+      <c r="A9" s="94" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="21" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="36">
         <v>33.816000000000003</v>
       </c>
       <c r="D9" s="27">
         <v>23.260187999999999</v>
       </c>
       <c r="E9" s="36">
         <v>9.0440000000000005</v>
       </c>
       <c r="F9" s="27">
         <v>5.8766550000000004</v>
       </c>
       <c r="G9" s="22">
         <v>24.771999999999998</v>
       </c>
       <c r="H9" s="30">
         <v>17.383533</v>
       </c>
       <c r="J9" s="39"/>
       <c r="K9" s="39"/>
@@ -6061,51 +6353,51 @@
       <c r="HF9" s="9"/>
       <c r="HG9" s="9"/>
       <c r="HH9" s="9"/>
       <c r="HI9" s="9"/>
       <c r="HJ9" s="9"/>
       <c r="HK9" s="9"/>
       <c r="HL9" s="9"/>
       <c r="HM9" s="9"/>
       <c r="HN9" s="9"/>
       <c r="HO9" s="9"/>
       <c r="HP9" s="9"/>
       <c r="HQ9" s="9"/>
       <c r="HR9" s="9"/>
       <c r="HS9" s="9"/>
       <c r="HT9" s="9"/>
       <c r="HU9" s="9"/>
       <c r="HV9" s="9"/>
       <c r="HW9" s="9"/>
       <c r="HX9" s="9"/>
       <c r="HY9" s="9"/>
       <c r="HZ9" s="9"/>
       <c r="IA9" s="9"/>
       <c r="IB9" s="9"/>
     </row>
     <row r="10" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="89"/>
+      <c r="A10" s="94"/>
       <c r="B10" s="21" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="36">
         <v>155.80099999999999</v>
       </c>
       <c r="D10" s="27">
         <v>4516.1865930000004</v>
       </c>
       <c r="E10" s="36">
         <v>95.421000000000006</v>
       </c>
       <c r="F10" s="27">
         <v>3172.878901</v>
       </c>
       <c r="G10" s="22">
         <v>60.38</v>
       </c>
       <c r="H10" s="30">
         <v>1343.3076920000001</v>
       </c>
       <c r="J10" s="39"/>
       <c r="K10" s="39"/>
       <c r="GZ10" s="9"/>
       <c r="HA10" s="9"/>
@@ -6116,51 +6408,51 @@
       <c r="HF10" s="9"/>
       <c r="HG10" s="9"/>
       <c r="HH10" s="9"/>
       <c r="HI10" s="9"/>
       <c r="HJ10" s="9"/>
       <c r="HK10" s="9"/>
       <c r="HL10" s="9"/>
       <c r="HM10" s="9"/>
       <c r="HN10" s="9"/>
       <c r="HO10" s="9"/>
       <c r="HP10" s="9"/>
       <c r="HQ10" s="9"/>
       <c r="HR10" s="9"/>
       <c r="HS10" s="9"/>
       <c r="HT10" s="9"/>
       <c r="HU10" s="9"/>
       <c r="HV10" s="9"/>
       <c r="HW10" s="9"/>
       <c r="HX10" s="9"/>
       <c r="HY10" s="9"/>
       <c r="HZ10" s="9"/>
       <c r="IA10" s="9"/>
       <c r="IB10" s="9"/>
     </row>
     <row r="11" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="89"/>
+      <c r="A11" s="94"/>
       <c r="B11" s="21" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="36">
         <v>239.94900000000001</v>
       </c>
       <c r="D11" s="27">
         <v>6802.2204380000003</v>
       </c>
       <c r="E11" s="36">
         <v>92.438000000000002</v>
       </c>
       <c r="F11" s="27">
         <v>1291.9433919999999</v>
       </c>
       <c r="G11" s="22">
         <v>147.511</v>
       </c>
       <c r="H11" s="30">
         <v>5510.2770460000002</v>
       </c>
       <c r="J11" s="39"/>
       <c r="K11" s="39"/>
       <c r="GZ11" s="9"/>
       <c r="HA11" s="9"/>
@@ -6171,51 +6463,51 @@
       <c r="HF11" s="9"/>
       <c r="HG11" s="9"/>
       <c r="HH11" s="9"/>
       <c r="HI11" s="9"/>
       <c r="HJ11" s="9"/>
       <c r="HK11" s="9"/>
       <c r="HL11" s="9"/>
       <c r="HM11" s="9"/>
       <c r="HN11" s="9"/>
       <c r="HO11" s="9"/>
       <c r="HP11" s="9"/>
       <c r="HQ11" s="9"/>
       <c r="HR11" s="9"/>
       <c r="HS11" s="9"/>
       <c r="HT11" s="9"/>
       <c r="HU11" s="9"/>
       <c r="HV11" s="9"/>
       <c r="HW11" s="9"/>
       <c r="HX11" s="9"/>
       <c r="HY11" s="9"/>
       <c r="HZ11" s="9"/>
       <c r="IA11" s="9"/>
       <c r="IB11" s="9"/>
     </row>
     <row r="12" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="89" t="s">
+      <c r="A12" s="94" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="21" t="s">
         <v>8</v>
       </c>
       <c r="C12" s="36">
         <v>447.48099999999999</v>
       </c>
       <c r="D12" s="27">
         <v>7328.2468609999996</v>
       </c>
       <c r="E12" s="36">
         <v>300.19200000000001</v>
       </c>
       <c r="F12" s="27">
         <v>5058.0556889999998</v>
       </c>
       <c r="G12" s="22">
         <v>147.28899999999999</v>
       </c>
       <c r="H12" s="30">
         <v>2270.1911719999998</v>
       </c>
       <c r="J12" s="39"/>
       <c r="K12" s="39"/>
@@ -6228,51 +6520,51 @@
       <c r="HF12" s="9"/>
       <c r="HG12" s="9"/>
       <c r="HH12" s="9"/>
       <c r="HI12" s="9"/>
       <c r="HJ12" s="9"/>
       <c r="HK12" s="9"/>
       <c r="HL12" s="9"/>
       <c r="HM12" s="9"/>
       <c r="HN12" s="9"/>
       <c r="HO12" s="9"/>
       <c r="HP12" s="9"/>
       <c r="HQ12" s="9"/>
       <c r="HR12" s="9"/>
       <c r="HS12" s="9"/>
       <c r="HT12" s="9"/>
       <c r="HU12" s="9"/>
       <c r="HV12" s="9"/>
       <c r="HW12" s="9"/>
       <c r="HX12" s="9"/>
       <c r="HY12" s="9"/>
       <c r="HZ12" s="9"/>
       <c r="IA12" s="9"/>
       <c r="IB12" s="9"/>
     </row>
     <row r="13" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="89"/>
+      <c r="A13" s="94"/>
       <c r="B13" s="21" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="36">
         <v>351.75299999999999</v>
       </c>
       <c r="D13" s="27">
         <v>6485.6917210000001</v>
       </c>
       <c r="E13" s="36">
         <v>227.934</v>
       </c>
       <c r="F13" s="27">
         <v>3279.868003</v>
       </c>
       <c r="G13" s="22">
         <v>123.819</v>
       </c>
       <c r="H13" s="30">
         <v>3205.8237180000001</v>
       </c>
       <c r="J13" s="39"/>
       <c r="K13" s="39"/>
       <c r="GZ13" s="9"/>
       <c r="HA13" s="9"/>
@@ -6283,51 +6575,51 @@
       <c r="HF13" s="9"/>
       <c r="HG13" s="9"/>
       <c r="HH13" s="9"/>
       <c r="HI13" s="9"/>
       <c r="HJ13" s="9"/>
       <c r="HK13" s="9"/>
       <c r="HL13" s="9"/>
       <c r="HM13" s="9"/>
       <c r="HN13" s="9"/>
       <c r="HO13" s="9"/>
       <c r="HP13" s="9"/>
       <c r="HQ13" s="9"/>
       <c r="HR13" s="9"/>
       <c r="HS13" s="9"/>
       <c r="HT13" s="9"/>
       <c r="HU13" s="9"/>
       <c r="HV13" s="9"/>
       <c r="HW13" s="9"/>
       <c r="HX13" s="9"/>
       <c r="HY13" s="9"/>
       <c r="HZ13" s="9"/>
       <c r="IA13" s="9"/>
       <c r="IB13" s="9"/>
     </row>
     <row r="14" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="89"/>
+      <c r="A14" s="94"/>
       <c r="B14" s="7" t="s">
         <v>10</v>
       </c>
       <c r="C14" s="36">
         <v>303.83999999999997</v>
       </c>
       <c r="D14" s="27">
         <v>9449.2208410000003</v>
       </c>
       <c r="E14" s="36">
         <v>114.009</v>
       </c>
       <c r="F14" s="27">
         <v>1400.4253470000001</v>
       </c>
       <c r="G14" s="22">
         <v>189.83099999999999</v>
       </c>
       <c r="H14" s="30">
         <v>8048.795494</v>
       </c>
       <c r="J14" s="39"/>
       <c r="K14" s="39"/>
       <c r="GZ14" s="9"/>
       <c r="HA14" s="9"/>
@@ -6338,51 +6630,51 @@
       <c r="HF14" s="9"/>
       <c r="HG14" s="9"/>
       <c r="HH14" s="9"/>
       <c r="HI14" s="9"/>
       <c r="HJ14" s="9"/>
       <c r="HK14" s="9"/>
       <c r="HL14" s="9"/>
       <c r="HM14" s="9"/>
       <c r="HN14" s="9"/>
       <c r="HO14" s="9"/>
       <c r="HP14" s="9"/>
       <c r="HQ14" s="9"/>
       <c r="HR14" s="9"/>
       <c r="HS14" s="9"/>
       <c r="HT14" s="9"/>
       <c r="HU14" s="9"/>
       <c r="HV14" s="9"/>
       <c r="HW14" s="9"/>
       <c r="HX14" s="9"/>
       <c r="HY14" s="9"/>
       <c r="HZ14" s="9"/>
       <c r="IA14" s="9"/>
       <c r="IB14" s="9"/>
     </row>
     <row r="15" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="89"/>
+      <c r="A15" s="94"/>
       <c r="B15" s="21" t="s">
         <v>11</v>
       </c>
       <c r="C15" s="36">
         <v>731.50099999999998</v>
       </c>
       <c r="D15" s="27">
         <v>6087.4482090000001</v>
       </c>
       <c r="E15" s="36">
         <v>202.06200000000001</v>
       </c>
       <c r="F15" s="27">
         <v>1535.0064199999999</v>
       </c>
       <c r="G15" s="22">
         <v>529.43899999999996</v>
       </c>
       <c r="H15" s="30">
         <v>4552.4417890000004</v>
       </c>
       <c r="J15" s="39"/>
       <c r="K15" s="39"/>
       <c r="GZ15" s="9"/>
       <c r="HA15" s="9"/>
@@ -6393,51 +6685,51 @@
       <c r="HF15" s="9"/>
       <c r="HG15" s="9"/>
       <c r="HH15" s="9"/>
       <c r="HI15" s="9"/>
       <c r="HJ15" s="9"/>
       <c r="HK15" s="9"/>
       <c r="HL15" s="9"/>
       <c r="HM15" s="9"/>
       <c r="HN15" s="9"/>
       <c r="HO15" s="9"/>
       <c r="HP15" s="9"/>
       <c r="HQ15" s="9"/>
       <c r="HR15" s="9"/>
       <c r="HS15" s="9"/>
       <c r="HT15" s="9"/>
       <c r="HU15" s="9"/>
       <c r="HV15" s="9"/>
       <c r="HW15" s="9"/>
       <c r="HX15" s="9"/>
       <c r="HY15" s="9"/>
       <c r="HZ15" s="9"/>
       <c r="IA15" s="9"/>
       <c r="IB15" s="9"/>
     </row>
     <row r="16" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="89"/>
+      <c r="A16" s="94"/>
       <c r="B16" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C16" s="36">
         <v>74.692999999999998</v>
       </c>
       <c r="D16" s="27">
         <v>475.80067400000001</v>
       </c>
       <c r="E16" s="36">
         <v>14.859</v>
       </c>
       <c r="F16" s="27">
         <v>58.996305</v>
       </c>
       <c r="G16" s="22">
         <v>59.834000000000003</v>
       </c>
       <c r="H16" s="30">
         <v>416.80436900000001</v>
       </c>
       <c r="J16" s="39"/>
       <c r="K16" s="39"/>
       <c r="GZ16" s="9"/>
       <c r="HA16" s="9"/>
@@ -6448,51 +6740,51 @@
       <c r="HF16" s="9"/>
       <c r="HG16" s="9"/>
       <c r="HH16" s="9"/>
       <c r="HI16" s="9"/>
       <c r="HJ16" s="9"/>
       <c r="HK16" s="9"/>
       <c r="HL16" s="9"/>
       <c r="HM16" s="9"/>
       <c r="HN16" s="9"/>
       <c r="HO16" s="9"/>
       <c r="HP16" s="9"/>
       <c r="HQ16" s="9"/>
       <c r="HR16" s="9"/>
       <c r="HS16" s="9"/>
       <c r="HT16" s="9"/>
       <c r="HU16" s="9"/>
       <c r="HV16" s="9"/>
       <c r="HW16" s="9"/>
       <c r="HX16" s="9"/>
       <c r="HY16" s="9"/>
       <c r="HZ16" s="9"/>
       <c r="IA16" s="9"/>
       <c r="IB16" s="9"/>
     </row>
     <row r="17" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="89" t="s">
+      <c r="A17" s="94" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="21" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="36">
         <v>226.52099999999999</v>
       </c>
       <c r="D17" s="27">
         <v>3440.3457530000001</v>
       </c>
       <c r="E17" s="36">
         <v>125.09699999999999</v>
       </c>
       <c r="F17" s="27">
         <v>1902.107622</v>
       </c>
       <c r="G17" s="22">
         <v>101.42400000000001</v>
       </c>
       <c r="H17" s="30">
         <v>1538.2381310000001</v>
       </c>
       <c r="J17" s="39"/>
       <c r="K17" s="39"/>
@@ -6505,51 +6797,51 @@
       <c r="HF17" s="9"/>
       <c r="HG17" s="9"/>
       <c r="HH17" s="9"/>
       <c r="HI17" s="9"/>
       <c r="HJ17" s="9"/>
       <c r="HK17" s="9"/>
       <c r="HL17" s="9"/>
       <c r="HM17" s="9"/>
       <c r="HN17" s="9"/>
       <c r="HO17" s="9"/>
       <c r="HP17" s="9"/>
       <c r="HQ17" s="9"/>
       <c r="HR17" s="9"/>
       <c r="HS17" s="9"/>
       <c r="HT17" s="9"/>
       <c r="HU17" s="9"/>
       <c r="HV17" s="9"/>
       <c r="HW17" s="9"/>
       <c r="HX17" s="9"/>
       <c r="HY17" s="9"/>
       <c r="HZ17" s="9"/>
       <c r="IA17" s="9"/>
       <c r="IB17" s="9"/>
     </row>
     <row r="18" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="89"/>
+      <c r="A18" s="94"/>
       <c r="B18" s="21" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="36">
         <v>354.66300000000001</v>
       </c>
       <c r="D18" s="27">
         <v>6693.4128650000002</v>
       </c>
       <c r="E18" s="36">
         <v>142.63300000000001</v>
       </c>
       <c r="F18" s="27">
         <v>1326.752381</v>
       </c>
       <c r="G18" s="22">
         <v>212.03</v>
       </c>
       <c r="H18" s="30">
         <v>5366.660484</v>
       </c>
       <c r="J18" s="39"/>
       <c r="K18" s="39"/>
       <c r="GZ18" s="9"/>
       <c r="HA18" s="9"/>
@@ -6560,51 +6852,51 @@
       <c r="HF18" s="9"/>
       <c r="HG18" s="9"/>
       <c r="HH18" s="9"/>
       <c r="HI18" s="9"/>
       <c r="HJ18" s="9"/>
       <c r="HK18" s="9"/>
       <c r="HL18" s="9"/>
       <c r="HM18" s="9"/>
       <c r="HN18" s="9"/>
       <c r="HO18" s="9"/>
       <c r="HP18" s="9"/>
       <c r="HQ18" s="9"/>
       <c r="HR18" s="9"/>
       <c r="HS18" s="9"/>
       <c r="HT18" s="9"/>
       <c r="HU18" s="9"/>
       <c r="HV18" s="9"/>
       <c r="HW18" s="9"/>
       <c r="HX18" s="9"/>
       <c r="HY18" s="9"/>
       <c r="HZ18" s="9"/>
       <c r="IA18" s="9"/>
       <c r="IB18" s="9"/>
     </row>
     <row r="19" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="89"/>
+      <c r="A19" s="94"/>
       <c r="B19" s="21" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="36">
         <v>499.42500000000001</v>
       </c>
       <c r="D19" s="27">
         <v>33557.08567</v>
       </c>
       <c r="E19" s="36">
         <v>68.010000000000005</v>
       </c>
       <c r="F19" s="27">
         <v>1287.0648940000001</v>
       </c>
       <c r="G19" s="22">
         <v>431.41500000000002</v>
       </c>
       <c r="H19" s="30">
         <v>32270.020776000001</v>
       </c>
       <c r="J19" s="39"/>
       <c r="K19" s="39"/>
       <c r="GZ19" s="9"/>
       <c r="HA19" s="9"/>
@@ -6615,51 +6907,51 @@
       <c r="HF19" s="9"/>
       <c r="HG19" s="9"/>
       <c r="HH19" s="9"/>
       <c r="HI19" s="9"/>
       <c r="HJ19" s="9"/>
       <c r="HK19" s="9"/>
       <c r="HL19" s="9"/>
       <c r="HM19" s="9"/>
       <c r="HN19" s="9"/>
       <c r="HO19" s="9"/>
       <c r="HP19" s="9"/>
       <c r="HQ19" s="9"/>
       <c r="HR19" s="9"/>
       <c r="HS19" s="9"/>
       <c r="HT19" s="9"/>
       <c r="HU19" s="9"/>
       <c r="HV19" s="9"/>
       <c r="HW19" s="9"/>
       <c r="HX19" s="9"/>
       <c r="HY19" s="9"/>
       <c r="HZ19" s="9"/>
       <c r="IA19" s="9"/>
       <c r="IB19" s="9"/>
     </row>
     <row r="20" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="89"/>
+      <c r="A20" s="94"/>
       <c r="B20" s="21" t="s">
         <v>17</v>
       </c>
       <c r="C20" s="36">
         <v>52.000999999999998</v>
       </c>
       <c r="D20" s="27">
         <v>351.80019099999998</v>
       </c>
       <c r="E20" s="36">
         <v>20.556999999999999</v>
       </c>
       <c r="F20" s="27">
         <v>94.925075000000007</v>
       </c>
       <c r="G20" s="22">
         <v>31.443999999999999</v>
       </c>
       <c r="H20" s="30">
         <v>256.87511599999999</v>
       </c>
       <c r="J20" s="39"/>
       <c r="K20" s="39"/>
       <c r="GZ20" s="9"/>
       <c r="HA20" s="9"/>
@@ -6670,51 +6962,51 @@
       <c r="HF20" s="9"/>
       <c r="HG20" s="9"/>
       <c r="HH20" s="9"/>
       <c r="HI20" s="9"/>
       <c r="HJ20" s="9"/>
       <c r="HK20" s="9"/>
       <c r="HL20" s="9"/>
       <c r="HM20" s="9"/>
       <c r="HN20" s="9"/>
       <c r="HO20" s="9"/>
       <c r="HP20" s="9"/>
       <c r="HQ20" s="9"/>
       <c r="HR20" s="9"/>
       <c r="HS20" s="9"/>
       <c r="HT20" s="9"/>
       <c r="HU20" s="9"/>
       <c r="HV20" s="9"/>
       <c r="HW20" s="9"/>
       <c r="HX20" s="9"/>
       <c r="HY20" s="9"/>
       <c r="HZ20" s="9"/>
       <c r="IA20" s="9"/>
       <c r="IB20" s="9"/>
     </row>
     <row r="21" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="89"/>
+      <c r="A21" s="94"/>
       <c r="B21" s="21" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="36">
         <v>4.7530000000000001</v>
       </c>
       <c r="D21" s="27">
         <v>536.96638600000006</v>
       </c>
       <c r="E21" s="36">
         <v>0.94299999999999995</v>
       </c>
       <c r="F21" s="27">
         <v>23.641902000000002</v>
       </c>
       <c r="G21" s="22">
         <v>3.81</v>
       </c>
       <c r="H21" s="30">
         <v>513.32448399999998</v>
       </c>
       <c r="J21" s="39"/>
       <c r="K21" s="39"/>
       <c r="GZ21" s="9"/>
       <c r="HA21" s="9"/>
@@ -6725,51 +7017,51 @@
       <c r="HF21" s="9"/>
       <c r="HG21" s="9"/>
       <c r="HH21" s="9"/>
       <c r="HI21" s="9"/>
       <c r="HJ21" s="9"/>
       <c r="HK21" s="9"/>
       <c r="HL21" s="9"/>
       <c r="HM21" s="9"/>
       <c r="HN21" s="9"/>
       <c r="HO21" s="9"/>
       <c r="HP21" s="9"/>
       <c r="HQ21" s="9"/>
       <c r="HR21" s="9"/>
       <c r="HS21" s="9"/>
       <c r="HT21" s="9"/>
       <c r="HU21" s="9"/>
       <c r="HV21" s="9"/>
       <c r="HW21" s="9"/>
       <c r="HX21" s="9"/>
       <c r="HY21" s="9"/>
       <c r="HZ21" s="9"/>
       <c r="IA21" s="9"/>
       <c r="IB21" s="9"/>
     </row>
     <row r="22" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="89" t="s">
+      <c r="A22" s="94" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="21" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="36">
         <v>1494.12</v>
       </c>
       <c r="D22" s="27">
         <v>8557.2660080000005</v>
       </c>
       <c r="E22" s="36">
         <v>543.51400000000001</v>
       </c>
       <c r="F22" s="27">
         <v>2705.4187700000002</v>
       </c>
       <c r="G22" s="22">
         <v>950.60599999999999</v>
       </c>
       <c r="H22" s="30">
         <v>5851.8472380000003</v>
       </c>
       <c r="J22" s="39"/>
       <c r="K22" s="39"/>
@@ -6782,51 +7074,51 @@
       <c r="HF22" s="9"/>
       <c r="HG22" s="9"/>
       <c r="HH22" s="9"/>
       <c r="HI22" s="9"/>
       <c r="HJ22" s="9"/>
       <c r="HK22" s="9"/>
       <c r="HL22" s="9"/>
       <c r="HM22" s="9"/>
       <c r="HN22" s="9"/>
       <c r="HO22" s="9"/>
       <c r="HP22" s="9"/>
       <c r="HQ22" s="9"/>
       <c r="HR22" s="9"/>
       <c r="HS22" s="9"/>
       <c r="HT22" s="9"/>
       <c r="HU22" s="9"/>
       <c r="HV22" s="9"/>
       <c r="HW22" s="9"/>
       <c r="HX22" s="9"/>
       <c r="HY22" s="9"/>
       <c r="HZ22" s="9"/>
       <c r="IA22" s="9"/>
       <c r="IB22" s="9"/>
     </row>
     <row r="23" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="89"/>
+      <c r="A23" s="94"/>
       <c r="B23" s="21" t="s">
         <v>21</v>
       </c>
       <c r="C23" s="36">
         <v>2798.59</v>
       </c>
       <c r="D23" s="27">
         <v>33475.382467000003</v>
       </c>
       <c r="E23" s="36">
         <v>594.16099999999994</v>
       </c>
       <c r="F23" s="27">
         <v>3792.426665</v>
       </c>
       <c r="G23" s="22">
         <v>2204.4290000000001</v>
       </c>
       <c r="H23" s="30">
         <v>29682.955802</v>
       </c>
       <c r="J23" s="39"/>
       <c r="K23" s="39"/>
       <c r="GZ23" s="9"/>
       <c r="HA23" s="9"/>
@@ -6837,51 +7129,51 @@
       <c r="HF23" s="9"/>
       <c r="HG23" s="9"/>
       <c r="HH23" s="9"/>
       <c r="HI23" s="9"/>
       <c r="HJ23" s="9"/>
       <c r="HK23" s="9"/>
       <c r="HL23" s="9"/>
       <c r="HM23" s="9"/>
       <c r="HN23" s="9"/>
       <c r="HO23" s="9"/>
       <c r="HP23" s="9"/>
       <c r="HQ23" s="9"/>
       <c r="HR23" s="9"/>
       <c r="HS23" s="9"/>
       <c r="HT23" s="9"/>
       <c r="HU23" s="9"/>
       <c r="HV23" s="9"/>
       <c r="HW23" s="9"/>
       <c r="HX23" s="9"/>
       <c r="HY23" s="9"/>
       <c r="HZ23" s="9"/>
       <c r="IA23" s="9"/>
       <c r="IB23" s="9"/>
     </row>
     <row r="24" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="89"/>
+      <c r="A24" s="94"/>
       <c r="B24" s="21" t="s">
         <v>22</v>
       </c>
       <c r="C24" s="36">
         <v>752.03300000000002</v>
       </c>
       <c r="D24" s="27">
         <v>11771.230750000001</v>
       </c>
       <c r="E24" s="36">
         <v>225.11699999999999</v>
       </c>
       <c r="F24" s="27">
         <v>3657.850876</v>
       </c>
       <c r="G24" s="22">
         <v>526.91600000000005</v>
       </c>
       <c r="H24" s="30">
         <v>8113.3798740000002</v>
       </c>
       <c r="J24" s="39"/>
       <c r="K24" s="39"/>
       <c r="GZ24" s="9"/>
       <c r="HA24" s="9"/>
@@ -6892,54 +7184,54 @@
       <c r="HF24" s="9"/>
       <c r="HG24" s="9"/>
       <c r="HH24" s="9"/>
       <c r="HI24" s="9"/>
       <c r="HJ24" s="9"/>
       <c r="HK24" s="9"/>
       <c r="HL24" s="9"/>
       <c r="HM24" s="9"/>
       <c r="HN24" s="9"/>
       <c r="HO24" s="9"/>
       <c r="HP24" s="9"/>
       <c r="HQ24" s="9"/>
       <c r="HR24" s="9"/>
       <c r="HS24" s="9"/>
       <c r="HT24" s="9"/>
       <c r="HU24" s="9"/>
       <c r="HV24" s="9"/>
       <c r="HW24" s="9"/>
       <c r="HX24" s="9"/>
       <c r="HY24" s="9"/>
       <c r="HZ24" s="9"/>
       <c r="IA24" s="9"/>
       <c r="IB24" s="9"/>
     </row>
     <row r="25" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="86" t="s">
+      <c r="A25" s="93" t="s">
         <v>23</v>
       </c>
-      <c r="B25" s="76"/>
+      <c r="B25" s="87"/>
       <c r="C25" s="36">
         <v>15510.739</v>
       </c>
       <c r="D25" s="27">
         <v>45881.053941999999</v>
       </c>
       <c r="E25" s="36">
         <v>5899.982</v>
       </c>
       <c r="F25" s="27">
         <v>3528.6396829999999</v>
       </c>
       <c r="G25" s="22">
         <v>9610.7569999999996</v>
       </c>
       <c r="H25" s="30">
         <v>42352.414258999997</v>
       </c>
       <c r="J25" s="39"/>
       <c r="K25" s="39"/>
       <c r="GZ25" s="9"/>
       <c r="HA25" s="9"/>
       <c r="HB25" s="9"/>
       <c r="HC25" s="9"/>
       <c r="HD25" s="9"/>
@@ -6947,54 +7239,54 @@
       <c r="HF25" s="9"/>
       <c r="HG25" s="9"/>
       <c r="HH25" s="9"/>
       <c r="HI25" s="9"/>
       <c r="HJ25" s="9"/>
       <c r="HK25" s="9"/>
       <c r="HL25" s="9"/>
       <c r="HM25" s="9"/>
       <c r="HN25" s="9"/>
       <c r="HO25" s="9"/>
       <c r="HP25" s="9"/>
       <c r="HQ25" s="9"/>
       <c r="HR25" s="9"/>
       <c r="HS25" s="9"/>
       <c r="HT25" s="9"/>
       <c r="HU25" s="9"/>
       <c r="HV25" s="9"/>
       <c r="HW25" s="9"/>
       <c r="HX25" s="9"/>
       <c r="HY25" s="9"/>
       <c r="HZ25" s="9"/>
       <c r="IA25" s="9"/>
       <c r="IB25" s="9"/>
     </row>
     <row r="26" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="86" t="s">
+      <c r="A26" s="93" t="s">
         <v>35</v>
       </c>
-      <c r="B26" s="76"/>
+      <c r="B26" s="87"/>
       <c r="C26" s="36">
         <v>0.82499999999999996</v>
       </c>
       <c r="D26" s="27">
         <v>120.88399800000001</v>
       </c>
       <c r="E26" s="36">
         <v>5.7000000000000002E-2</v>
       </c>
       <c r="F26" s="27">
         <v>1.6501060000000001</v>
       </c>
       <c r="G26" s="22">
         <v>0.76800000000000002</v>
       </c>
       <c r="H26" s="30">
         <v>119.233892</v>
       </c>
       <c r="J26" s="39"/>
       <c r="K26" s="39"/>
       <c r="GZ26" s="9"/>
       <c r="HA26" s="9"/>
       <c r="HB26" s="9"/>
       <c r="HC26" s="9"/>
       <c r="HD26" s="9"/>
@@ -7002,51 +7294,51 @@
       <c r="HF26" s="9"/>
       <c r="HG26" s="9"/>
       <c r="HH26" s="9"/>
       <c r="HI26" s="9"/>
       <c r="HJ26" s="9"/>
       <c r="HK26" s="9"/>
       <c r="HL26" s="9"/>
       <c r="HM26" s="9"/>
       <c r="HN26" s="9"/>
       <c r="HO26" s="9"/>
       <c r="HP26" s="9"/>
       <c r="HQ26" s="9"/>
       <c r="HR26" s="9"/>
       <c r="HS26" s="9"/>
       <c r="HT26" s="9"/>
       <c r="HU26" s="9"/>
       <c r="HV26" s="9"/>
       <c r="HW26" s="9"/>
       <c r="HX26" s="9"/>
       <c r="HY26" s="9"/>
       <c r="HZ26" s="9"/>
       <c r="IA26" s="9"/>
       <c r="IB26" s="9"/>
     </row>
     <row r="27" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="89" t="s">
+      <c r="A27" s="94" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="21" t="s">
         <v>25</v>
       </c>
       <c r="C27" s="36">
         <v>15.03</v>
       </c>
       <c r="D27" s="27">
         <v>892.68932299999994</v>
       </c>
       <c r="E27" s="36">
         <v>1.615</v>
       </c>
       <c r="F27" s="27">
         <v>2.1648000000000001</v>
       </c>
       <c r="G27" s="22">
         <v>13.414999999999999</v>
       </c>
       <c r="H27" s="30">
         <v>890.52452300000004</v>
       </c>
       <c r="J27" s="39"/>
       <c r="K27" s="39"/>
@@ -7059,51 +7351,51 @@
       <c r="HF27" s="9"/>
       <c r="HG27" s="9"/>
       <c r="HH27" s="9"/>
       <c r="HI27" s="9"/>
       <c r="HJ27" s="9"/>
       <c r="HK27" s="9"/>
       <c r="HL27" s="9"/>
       <c r="HM27" s="9"/>
       <c r="HN27" s="9"/>
       <c r="HO27" s="9"/>
       <c r="HP27" s="9"/>
       <c r="HQ27" s="9"/>
       <c r="HR27" s="9"/>
       <c r="HS27" s="9"/>
       <c r="HT27" s="9"/>
       <c r="HU27" s="9"/>
       <c r="HV27" s="9"/>
       <c r="HW27" s="9"/>
       <c r="HX27" s="9"/>
       <c r="HY27" s="9"/>
       <c r="HZ27" s="9"/>
       <c r="IA27" s="9"/>
       <c r="IB27" s="9"/>
     </row>
     <row r="28" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="89"/>
+      <c r="A28" s="94"/>
       <c r="B28" s="21" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="36">
         <v>0.89</v>
       </c>
       <c r="D28" s="27">
         <v>8.9082229999999996</v>
       </c>
       <c r="E28" s="36">
         <v>0.438</v>
       </c>
       <c r="F28" s="27">
         <v>1.686466</v>
       </c>
       <c r="G28" s="22">
         <v>0.45200000000000001</v>
       </c>
       <c r="H28" s="30">
         <v>7.2217570000000002</v>
       </c>
       <c r="J28" s="39"/>
       <c r="K28" s="39"/>
       <c r="GZ28" s="9"/>
       <c r="HA28" s="9"/>
@@ -7114,51 +7406,51 @@
       <c r="HF28" s="9"/>
       <c r="HG28" s="9"/>
       <c r="HH28" s="9"/>
       <c r="HI28" s="9"/>
       <c r="HJ28" s="9"/>
       <c r="HK28" s="9"/>
       <c r="HL28" s="9"/>
       <c r="HM28" s="9"/>
       <c r="HN28" s="9"/>
       <c r="HO28" s="9"/>
       <c r="HP28" s="9"/>
       <c r="HQ28" s="9"/>
       <c r="HR28" s="9"/>
       <c r="HS28" s="9"/>
       <c r="HT28" s="9"/>
       <c r="HU28" s="9"/>
       <c r="HV28" s="9"/>
       <c r="HW28" s="9"/>
       <c r="HX28" s="9"/>
       <c r="HY28" s="9"/>
       <c r="HZ28" s="9"/>
       <c r="IA28" s="9"/>
       <c r="IB28" s="9"/>
     </row>
     <row r="29" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="89"/>
+      <c r="A29" s="94"/>
       <c r="B29" s="21" t="s">
         <v>27</v>
       </c>
       <c r="C29" s="36">
         <v>215.767</v>
       </c>
       <c r="D29" s="27">
         <v>27819.599898</v>
       </c>
       <c r="E29" s="36">
         <v>25.268000000000001</v>
       </c>
       <c r="F29" s="27">
         <v>289.61981400000002</v>
       </c>
       <c r="G29" s="22">
         <v>190.499</v>
       </c>
       <c r="H29" s="30">
         <v>27529.980083999999</v>
       </c>
       <c r="J29" s="39"/>
       <c r="K29" s="39"/>
       <c r="GZ29" s="9"/>
       <c r="HA29" s="9"/>
@@ -7169,54 +7461,54 @@
       <c r="HF29" s="9"/>
       <c r="HG29" s="9"/>
       <c r="HH29" s="9"/>
       <c r="HI29" s="9"/>
       <c r="HJ29" s="9"/>
       <c r="HK29" s="9"/>
       <c r="HL29" s="9"/>
       <c r="HM29" s="9"/>
       <c r="HN29" s="9"/>
       <c r="HO29" s="9"/>
       <c r="HP29" s="9"/>
       <c r="HQ29" s="9"/>
       <c r="HR29" s="9"/>
       <c r="HS29" s="9"/>
       <c r="HT29" s="9"/>
       <c r="HU29" s="9"/>
       <c r="HV29" s="9"/>
       <c r="HW29" s="9"/>
       <c r="HX29" s="9"/>
       <c r="HY29" s="9"/>
       <c r="HZ29" s="9"/>
       <c r="IA29" s="9"/>
       <c r="IB29" s="9"/>
     </row>
     <row r="30" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="90" t="s">
+      <c r="A30" s="91" t="s">
         <v>28</v>
       </c>
-      <c r="B30" s="91"/>
+      <c r="B30" s="92"/>
       <c r="C30" s="37">
         <v>1.097</v>
       </c>
       <c r="D30" s="33">
         <v>3.6645310000000002</v>
       </c>
       <c r="E30" s="37">
         <v>0.623</v>
       </c>
       <c r="F30" s="33">
         <v>1.8556269999999999</v>
       </c>
       <c r="G30" s="23">
         <v>0.47399999999999998</v>
       </c>
       <c r="H30" s="31">
         <v>1.8089040000000001</v>
       </c>
       <c r="J30" s="39"/>
       <c r="K30" s="39"/>
       <c r="GZ30" s="9"/>
       <c r="HA30" s="9"/>
       <c r="HB30" s="9"/>
       <c r="HC30" s="9"/>
       <c r="HD30" s="9"/>
@@ -7224,140 +7516,140 @@
       <c r="HF30" s="9"/>
       <c r="HG30" s="9"/>
       <c r="HH30" s="9"/>
       <c r="HI30" s="9"/>
       <c r="HJ30" s="9"/>
       <c r="HK30" s="9"/>
       <c r="HL30" s="9"/>
       <c r="HM30" s="9"/>
       <c r="HN30" s="9"/>
       <c r="HO30" s="9"/>
       <c r="HP30" s="9"/>
       <c r="HQ30" s="9"/>
       <c r="HR30" s="9"/>
       <c r="HS30" s="9"/>
       <c r="HT30" s="9"/>
       <c r="HU30" s="9"/>
       <c r="HV30" s="9"/>
       <c r="HW30" s="9"/>
       <c r="HX30" s="9"/>
       <c r="HY30" s="9"/>
       <c r="HZ30" s="9"/>
       <c r="IA30" s="9"/>
       <c r="IB30" s="9"/>
     </row>
     <row r="31" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="71" t="s">
+      <c r="A31" s="88" t="s">
         <v>30</v>
       </c>
-      <c r="B31" s="71"/>
-[...5 lines deleted...]
-      <c r="H31" s="71"/>
+      <c r="B31" s="88"/>
+      <c r="C31" s="88"/>
+      <c r="D31" s="88"/>
+      <c r="E31" s="88"/>
+      <c r="F31" s="88"/>
+      <c r="G31" s="88"/>
+      <c r="H31" s="88"/>
       <c r="J31" s="39"/>
       <c r="GZ31" s="9"/>
       <c r="HA31" s="9"/>
       <c r="HB31" s="9"/>
       <c r="HC31" s="9"/>
       <c r="HD31" s="9"/>
       <c r="HE31" s="9"/>
       <c r="HF31" s="9"/>
       <c r="HG31" s="9"/>
       <c r="HH31" s="9"/>
       <c r="HI31" s="9"/>
       <c r="HJ31" s="9"/>
       <c r="HK31" s="9"/>
       <c r="HL31" s="9"/>
       <c r="HM31" s="9"/>
       <c r="HN31" s="9"/>
       <c r="HO31" s="9"/>
       <c r="HP31" s="9"/>
       <c r="HQ31" s="9"/>
       <c r="HR31" s="9"/>
       <c r="HS31" s="9"/>
       <c r="HT31" s="9"/>
       <c r="HU31" s="9"/>
       <c r="HV31" s="9"/>
       <c r="HW31" s="9"/>
       <c r="HX31" s="9"/>
       <c r="HY31" s="9"/>
       <c r="HZ31" s="9"/>
       <c r="IA31" s="9"/>
       <c r="IB31" s="9"/>
     </row>
     <row r="32" spans="1:236" s="11" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="71" t="s">
+      <c r="A32" s="88" t="s">
         <v>42</v>
       </c>
-      <c r="B32" s="71"/>
-[...1 lines deleted...]
-      <c r="D32" s="71"/>
+      <c r="B32" s="88"/>
+      <c r="C32" s="88"/>
+      <c r="D32" s="88"/>
       <c r="E32" s="10"/>
       <c r="GX32" s="12"/>
       <c r="GY32" s="12"/>
       <c r="GZ32" s="12"/>
       <c r="HA32" s="12"/>
       <c r="HB32" s="12"/>
       <c r="HC32" s="12"/>
       <c r="HD32" s="12"/>
       <c r="HE32" s="12"/>
       <c r="HF32" s="12"/>
       <c r="HG32" s="12"/>
       <c r="HH32" s="12"/>
       <c r="HI32" s="12"/>
       <c r="HJ32" s="12"/>
       <c r="HK32" s="12"/>
       <c r="HL32" s="12"/>
       <c r="HM32" s="12"/>
       <c r="HN32" s="12"/>
       <c r="HO32" s="12"/>
       <c r="HP32" s="12"/>
       <c r="HQ32" s="12"/>
       <c r="HR32" s="12"/>
       <c r="HS32" s="12"/>
       <c r="HT32" s="12"/>
       <c r="HU32" s="12"/>
       <c r="HV32" s="12"/>
       <c r="HW32" s="12"/>
       <c r="HX32" s="12"/>
       <c r="HY32" s="12"/>
       <c r="HZ32" s="12"/>
     </row>
     <row r="33" spans="1:234" s="11" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="71" t="s">
+      <c r="A33" s="88" t="s">
         <v>29</v>
       </c>
-      <c r="B33" s="71"/>
-[...5 lines deleted...]
-      <c r="H33" s="71"/>
+      <c r="B33" s="88"/>
+      <c r="C33" s="88"/>
+      <c r="D33" s="88"/>
+      <c r="E33" s="88"/>
+      <c r="F33" s="88"/>
+      <c r="G33" s="88"/>
+      <c r="H33" s="88"/>
       <c r="GX33" s="12"/>
       <c r="GY33" s="12"/>
       <c r="GZ33" s="12"/>
       <c r="HA33" s="12"/>
       <c r="HB33" s="12"/>
       <c r="HC33" s="12"/>
       <c r="HD33" s="12"/>
       <c r="HE33" s="12"/>
       <c r="HF33" s="12"/>
       <c r="HG33" s="12"/>
       <c r="HH33" s="12"/>
       <c r="HI33" s="12"/>
       <c r="HJ33" s="12"/>
       <c r="HK33" s="12"/>
       <c r="HL33" s="12"/>
       <c r="HM33" s="12"/>
       <c r="HN33" s="12"/>
       <c r="HO33" s="12"/>
       <c r="HP33" s="12"/>
       <c r="HQ33" s="12"/>
       <c r="HR33" s="12"/>
       <c r="HS33" s="12"/>
       <c r="HT33" s="12"/>
       <c r="HU33" s="12"/>
       <c r="HV33" s="12"/>
@@ -7600,79 +7892,79 @@
       <c r="HL65532" s="4"/>
       <c r="HM65532" s="4"/>
       <c r="HN65532" s="4"/>
       <c r="HO65532" s="4"/>
       <c r="HP65532" s="4"/>
       <c r="HQ65532" s="4"/>
       <c r="HR65532" s="4"/>
       <c r="HS65532" s="4"/>
       <c r="HT65532" s="4"/>
       <c r="HU65532" s="4"/>
       <c r="HV65532" s="4"/>
       <c r="HW65532" s="4"/>
       <c r="HX65532" s="4"/>
       <c r="HY65532" s="4"/>
       <c r="HZ65532" s="4"/>
       <c r="IA65532" s="4"/>
       <c r="IB65532" s="4"/>
       <c r="IC65532" s="4"/>
       <c r="ID65532" s="4"/>
       <c r="IE65532" s="4"/>
       <c r="IF65532" s="4"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="18">
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="C3:D3"/>
+    <mergeCell ref="E3:F3"/>
+    <mergeCell ref="G3:H3"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="A9:A11"/>
+    <mergeCell ref="A12:A16"/>
+    <mergeCell ref="A17:A21"/>
+    <mergeCell ref="A22:A24"/>
+    <mergeCell ref="A25:B25"/>
     <mergeCell ref="A33:H33"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A27:A29"/>
     <mergeCell ref="A31:D31"/>
     <mergeCell ref="E31:H31"/>
     <mergeCell ref="A32:D32"/>
-    <mergeCell ref="A9:A11"/>
-[...9 lines deleted...]
-    <mergeCell ref="A5:A7"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.62992125984251968" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="8" scale="82" firstPageNumber="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:IF65531"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" zoomScale="90" zoomScaleNormal="90" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.28515625" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="43.7109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="76" style="5" bestFit="1" customWidth="1"/>
     <col min="3" max="8" width="20.7109375" style="3" customWidth="1"/>
     <col min="9" max="256" width="10.28515625" style="4"/>
     <col min="257" max="257" width="43.7109375" style="4" customWidth="1"/>
     <col min="258" max="258" width="76" style="4" bestFit="1" customWidth="1"/>
     <col min="259" max="264" width="20.7109375" style="4" customWidth="1"/>
     <col min="265" max="512" width="10.28515625" style="4"/>
     <col min="513" max="513" width="43.7109375" style="4" customWidth="1"/>
     <col min="514" max="514" width="76" style="4" bestFit="1" customWidth="1"/>
     <col min="515" max="520" width="20.7109375" style="4" customWidth="1"/>
     <col min="521" max="768" width="10.28515625" style="4"/>
     <col min="769" max="769" width="43.7109375" style="4" customWidth="1"/>
     <col min="770" max="770" width="76" style="4" bestFit="1" customWidth="1"/>
     <col min="771" max="776" width="20.7109375" style="4" customWidth="1"/>
     <col min="777" max="1024" width="10.28515625" style="4"/>
@@ -7921,66 +8213,66 @@
     <row r="1" spans="1:236" ht="89.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="3"/>
     </row>
     <row r="2" spans="1:236" s="9" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="14"/>
       <c r="B2" s="14"/>
       <c r="C2" s="14"/>
       <c r="D2" s="15"/>
       <c r="E2" s="14"/>
       <c r="F2" s="15"/>
       <c r="G2" s="14"/>
       <c r="H2" s="15" t="s">
         <v>33</v>
       </c>
       <c r="I2" s="8"/>
     </row>
     <row r="3" spans="1:236" s="8" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="94" t="s">
+      <c r="A3" s="111" t="s">
         <v>34</v>
       </c>
-      <c r="B3" s="95"/>
-      <c r="C3" s="95" t="s">
+      <c r="B3" s="112"/>
+      <c r="C3" s="112" t="s">
         <v>36</v>
       </c>
-      <c r="D3" s="96"/>
-      <c r="E3" s="97" t="s">
+      <c r="D3" s="113"/>
+      <c r="E3" s="114" t="s">
         <v>38</v>
       </c>
-      <c r="F3" s="98"/>
-      <c r="G3" s="99" t="s">
+      <c r="F3" s="115"/>
+      <c r="G3" s="116" t="s">
         <v>37</v>
       </c>
-      <c r="H3" s="100"/>
+      <c r="H3" s="117"/>
       <c r="GZ3" s="9"/>
       <c r="HA3" s="9"/>
       <c r="HB3" s="9"/>
       <c r="HC3" s="9"/>
       <c r="HD3" s="9"/>
       <c r="HE3" s="9"/>
       <c r="HF3" s="9"/>
       <c r="HG3" s="9"/>
       <c r="HH3" s="9"/>
       <c r="HI3" s="9"/>
       <c r="HJ3" s="9"/>
       <c r="HK3" s="9"/>
       <c r="HL3" s="9"/>
       <c r="HM3" s="9"/>
       <c r="HN3" s="9"/>
       <c r="HO3" s="9"/>
       <c r="HP3" s="9"/>
       <c r="HQ3" s="9"/>
       <c r="HR3" s="9"/>
       <c r="HS3" s="9"/>
       <c r="HT3" s="9"/>
       <c r="HU3" s="9"/>
       <c r="HV3" s="9"/>
       <c r="HW3" s="9"/>
       <c r="HX3" s="9"/>
@@ -8019,51 +8311,51 @@
       <c r="HF4" s="9"/>
       <c r="HG4" s="9"/>
       <c r="HH4" s="9"/>
       <c r="HI4" s="9"/>
       <c r="HJ4" s="9"/>
       <c r="HK4" s="9"/>
       <c r="HL4" s="9"/>
       <c r="HM4" s="9"/>
       <c r="HN4" s="9"/>
       <c r="HO4" s="9"/>
       <c r="HP4" s="9"/>
       <c r="HQ4" s="9"/>
       <c r="HR4" s="9"/>
       <c r="HS4" s="9"/>
       <c r="HT4" s="9"/>
       <c r="HU4" s="9"/>
       <c r="HV4" s="9"/>
       <c r="HW4" s="9"/>
       <c r="HX4" s="9"/>
       <c r="HY4" s="9"/>
       <c r="HZ4" s="9"/>
       <c r="IA4" s="9"/>
       <c r="IB4" s="9"/>
     </row>
     <row r="5" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="101" t="s">
+      <c r="A5" s="118" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="53" t="s">
         <v>39</v>
       </c>
       <c r="C5" s="54">
         <v>24171.599999999999</v>
       </c>
       <c r="D5" s="55">
         <v>729254.7</v>
       </c>
       <c r="E5" s="56">
         <v>11567.4</v>
       </c>
       <c r="F5" s="57">
         <v>198887.8</v>
       </c>
       <c r="G5" s="54">
         <v>12604.3</v>
       </c>
       <c r="H5" s="58">
         <v>530367</v>
       </c>
       <c r="GZ5" s="9"/>
       <c r="HA5" s="9"/>
@@ -8074,51 +8366,51 @@
       <c r="HF5" s="9"/>
       <c r="HG5" s="9"/>
       <c r="HH5" s="9"/>
       <c r="HI5" s="9"/>
       <c r="HJ5" s="9"/>
       <c r="HK5" s="9"/>
       <c r="HL5" s="9"/>
       <c r="HM5" s="9"/>
       <c r="HN5" s="9"/>
       <c r="HO5" s="9"/>
       <c r="HP5" s="9"/>
       <c r="HQ5" s="9"/>
       <c r="HR5" s="9"/>
       <c r="HS5" s="9"/>
       <c r="HT5" s="9"/>
       <c r="HU5" s="9"/>
       <c r="HV5" s="9"/>
       <c r="HW5" s="9"/>
       <c r="HX5" s="9"/>
       <c r="HY5" s="9"/>
       <c r="HZ5" s="9"/>
       <c r="IA5" s="9"/>
       <c r="IB5" s="9"/>
     </row>
     <row r="6" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="102"/>
+      <c r="A6" s="119"/>
       <c r="B6" s="53" t="s">
         <v>40</v>
       </c>
       <c r="C6" s="54">
         <v>5394.1</v>
       </c>
       <c r="D6" s="59">
         <v>33668.9</v>
       </c>
       <c r="E6" s="60">
         <v>3828.3</v>
       </c>
       <c r="F6" s="59">
         <v>20410.400000000001</v>
       </c>
       <c r="G6" s="54">
         <v>1565.7</v>
       </c>
       <c r="H6" s="58">
         <v>13258.4</v>
       </c>
       <c r="GZ6" s="9"/>
       <c r="HA6" s="9"/>
       <c r="HB6" s="9"/>
       <c r="HC6" s="9"/>
@@ -8127,51 +8419,51 @@
       <c r="HF6" s="9"/>
       <c r="HG6" s="9"/>
       <c r="HH6" s="9"/>
       <c r="HI6" s="9"/>
       <c r="HJ6" s="9"/>
       <c r="HK6" s="9"/>
       <c r="HL6" s="9"/>
       <c r="HM6" s="9"/>
       <c r="HN6" s="9"/>
       <c r="HO6" s="9"/>
       <c r="HP6" s="9"/>
       <c r="HQ6" s="9"/>
       <c r="HR6" s="9"/>
       <c r="HS6" s="9"/>
       <c r="HT6" s="9"/>
       <c r="HU6" s="9"/>
       <c r="HV6" s="9"/>
       <c r="HW6" s="9"/>
       <c r="HX6" s="9"/>
       <c r="HY6" s="9"/>
       <c r="HZ6" s="9"/>
       <c r="IA6" s="9"/>
       <c r="IB6" s="9"/>
     </row>
     <row r="7" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="92"/>
+      <c r="A7" s="107"/>
       <c r="B7" s="53" t="s">
         <v>41</v>
       </c>
       <c r="C7" s="54">
         <v>2307.9</v>
       </c>
       <c r="D7" s="59">
         <v>69435.399999999994</v>
       </c>
       <c r="E7" s="60">
         <v>1097.3</v>
       </c>
       <c r="F7" s="59">
         <v>15912.2</v>
       </c>
       <c r="G7" s="54">
         <v>1210.5999999999999</v>
       </c>
       <c r="H7" s="58">
         <v>53523.199999999997</v>
       </c>
       <c r="GZ7" s="9"/>
       <c r="HA7" s="9"/>
       <c r="HB7" s="9"/>
       <c r="HC7" s="9"/>
@@ -8180,104 +8472,104 @@
       <c r="HF7" s="9"/>
       <c r="HG7" s="9"/>
       <c r="HH7" s="9"/>
       <c r="HI7" s="9"/>
       <c r="HJ7" s="9"/>
       <c r="HK7" s="9"/>
       <c r="HL7" s="9"/>
       <c r="HM7" s="9"/>
       <c r="HN7" s="9"/>
       <c r="HO7" s="9"/>
       <c r="HP7" s="9"/>
       <c r="HQ7" s="9"/>
       <c r="HR7" s="9"/>
       <c r="HS7" s="9"/>
       <c r="HT7" s="9"/>
       <c r="HU7" s="9"/>
       <c r="HV7" s="9"/>
       <c r="HW7" s="9"/>
       <c r="HX7" s="9"/>
       <c r="HY7" s="9"/>
       <c r="HZ7" s="9"/>
       <c r="IA7" s="9"/>
       <c r="IB7" s="9"/>
     </row>
     <row r="8" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="92" t="s">
+      <c r="A8" s="107" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="93"/>
+      <c r="B8" s="108"/>
       <c r="C8" s="54">
         <v>15094.4</v>
       </c>
       <c r="D8" s="59">
         <v>356692.6</v>
       </c>
       <c r="E8" s="60">
         <v>8413.6</v>
       </c>
       <c r="F8" s="59">
         <v>133954.79999999999</v>
       </c>
       <c r="G8" s="54">
         <v>6680.8</v>
       </c>
       <c r="H8" s="58">
         <v>222737.8</v>
       </c>
       <c r="GZ8" s="9"/>
       <c r="HA8" s="9"/>
       <c r="HB8" s="9"/>
       <c r="HC8" s="9"/>
       <c r="HD8" s="9"/>
       <c r="HE8" s="9"/>
       <c r="HF8" s="9"/>
       <c r="HG8" s="9"/>
       <c r="HH8" s="9"/>
       <c r="HI8" s="9"/>
       <c r="HJ8" s="9"/>
       <c r="HK8" s="9"/>
       <c r="HL8" s="9"/>
       <c r="HM8" s="9"/>
       <c r="HN8" s="9"/>
       <c r="HO8" s="9"/>
       <c r="HP8" s="9"/>
       <c r="HQ8" s="9"/>
       <c r="HR8" s="9"/>
       <c r="HS8" s="9"/>
       <c r="HT8" s="9"/>
       <c r="HU8" s="9"/>
       <c r="HV8" s="9"/>
       <c r="HW8" s="9"/>
       <c r="HX8" s="9"/>
       <c r="HY8" s="9"/>
       <c r="HZ8" s="9"/>
       <c r="IA8" s="9"/>
       <c r="IB8" s="9"/>
     </row>
     <row r="9" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="104" t="s">
+      <c r="A9" s="106" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="53" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="54">
         <v>35.799999999999997</v>
       </c>
       <c r="D9" s="59">
         <v>24.8</v>
       </c>
       <c r="E9" s="60">
         <v>9.5</v>
       </c>
       <c r="F9" s="59">
         <v>6.1</v>
       </c>
       <c r="G9" s="54">
         <v>26.3</v>
       </c>
       <c r="H9" s="58">
         <v>18.7</v>
       </c>
       <c r="GZ9" s="9"/>
       <c r="HA9" s="9"/>
@@ -8288,51 +8580,51 @@
       <c r="HF9" s="9"/>
       <c r="HG9" s="9"/>
       <c r="HH9" s="9"/>
       <c r="HI9" s="9"/>
       <c r="HJ9" s="9"/>
       <c r="HK9" s="9"/>
       <c r="HL9" s="9"/>
       <c r="HM9" s="9"/>
       <c r="HN9" s="9"/>
       <c r="HO9" s="9"/>
       <c r="HP9" s="9"/>
       <c r="HQ9" s="9"/>
       <c r="HR9" s="9"/>
       <c r="HS9" s="9"/>
       <c r="HT9" s="9"/>
       <c r="HU9" s="9"/>
       <c r="HV9" s="9"/>
       <c r="HW9" s="9"/>
       <c r="HX9" s="9"/>
       <c r="HY9" s="9"/>
       <c r="HZ9" s="9"/>
       <c r="IA9" s="9"/>
       <c r="IB9" s="9"/>
     </row>
     <row r="10" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="104"/>
+      <c r="A10" s="106"/>
       <c r="B10" s="53" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="54">
         <v>165.4</v>
       </c>
       <c r="D10" s="59">
         <v>4871.8</v>
       </c>
       <c r="E10" s="60">
         <v>101.9</v>
       </c>
       <c r="F10" s="59">
         <v>3399.3</v>
       </c>
       <c r="G10" s="54">
         <v>63.5</v>
       </c>
       <c r="H10" s="58">
         <v>1472.5</v>
       </c>
       <c r="GZ10" s="9"/>
       <c r="HA10" s="9"/>
       <c r="HB10" s="9"/>
       <c r="HC10" s="9"/>
@@ -8341,51 +8633,51 @@
       <c r="HF10" s="9"/>
       <c r="HG10" s="9"/>
       <c r="HH10" s="9"/>
       <c r="HI10" s="9"/>
       <c r="HJ10" s="9"/>
       <c r="HK10" s="9"/>
       <c r="HL10" s="9"/>
       <c r="HM10" s="9"/>
       <c r="HN10" s="9"/>
       <c r="HO10" s="9"/>
       <c r="HP10" s="9"/>
       <c r="HQ10" s="9"/>
       <c r="HR10" s="9"/>
       <c r="HS10" s="9"/>
       <c r="HT10" s="9"/>
       <c r="HU10" s="9"/>
       <c r="HV10" s="9"/>
       <c r="HW10" s="9"/>
       <c r="HX10" s="9"/>
       <c r="HY10" s="9"/>
       <c r="HZ10" s="9"/>
       <c r="IA10" s="9"/>
       <c r="IB10" s="9"/>
     </row>
     <row r="11" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="104"/>
+      <c r="A11" s="106"/>
       <c r="B11" s="53" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="54">
         <v>247.2</v>
       </c>
       <c r="D11" s="59">
         <v>8333.7000000000007</v>
       </c>
       <c r="E11" s="60">
         <v>93.7</v>
       </c>
       <c r="F11" s="59">
         <v>1560</v>
       </c>
       <c r="G11" s="54">
         <v>153.4</v>
       </c>
       <c r="H11" s="58">
         <v>6773.7</v>
       </c>
       <c r="GZ11" s="9"/>
       <c r="HA11" s="9"/>
       <c r="HB11" s="9"/>
       <c r="HC11" s="9"/>
@@ -8394,51 +8686,51 @@
       <c r="HF11" s="9"/>
       <c r="HG11" s="9"/>
       <c r="HH11" s="9"/>
       <c r="HI11" s="9"/>
       <c r="HJ11" s="9"/>
       <c r="HK11" s="9"/>
       <c r="HL11" s="9"/>
       <c r="HM11" s="9"/>
       <c r="HN11" s="9"/>
       <c r="HO11" s="9"/>
       <c r="HP11" s="9"/>
       <c r="HQ11" s="9"/>
       <c r="HR11" s="9"/>
       <c r="HS11" s="9"/>
       <c r="HT11" s="9"/>
       <c r="HU11" s="9"/>
       <c r="HV11" s="9"/>
       <c r="HW11" s="9"/>
       <c r="HX11" s="9"/>
       <c r="HY11" s="9"/>
       <c r="HZ11" s="9"/>
       <c r="IA11" s="9"/>
       <c r="IB11" s="9"/>
     </row>
     <row r="12" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="104" t="s">
+      <c r="A12" s="106" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="53" t="s">
         <v>8</v>
       </c>
       <c r="C12" s="54">
         <v>478.7</v>
       </c>
       <c r="D12" s="59">
         <v>8135.8</v>
       </c>
       <c r="E12" s="60">
         <v>322</v>
       </c>
       <c r="F12" s="59">
         <v>5639.5</v>
       </c>
       <c r="G12" s="54">
         <v>156.69999999999999</v>
       </c>
       <c r="H12" s="58">
         <v>2496.1999999999998</v>
       </c>
       <c r="GZ12" s="9"/>
       <c r="HA12" s="9"/>
@@ -8449,51 +8741,51 @@
       <c r="HF12" s="9"/>
       <c r="HG12" s="9"/>
       <c r="HH12" s="9"/>
       <c r="HI12" s="9"/>
       <c r="HJ12" s="9"/>
       <c r="HK12" s="9"/>
       <c r="HL12" s="9"/>
       <c r="HM12" s="9"/>
       <c r="HN12" s="9"/>
       <c r="HO12" s="9"/>
       <c r="HP12" s="9"/>
       <c r="HQ12" s="9"/>
       <c r="HR12" s="9"/>
       <c r="HS12" s="9"/>
       <c r="HT12" s="9"/>
       <c r="HU12" s="9"/>
       <c r="HV12" s="9"/>
       <c r="HW12" s="9"/>
       <c r="HX12" s="9"/>
       <c r="HY12" s="9"/>
       <c r="HZ12" s="9"/>
       <c r="IA12" s="9"/>
       <c r="IB12" s="9"/>
     </row>
     <row r="13" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="104"/>
+      <c r="A13" s="106"/>
       <c r="B13" s="53" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="54">
         <v>376.8</v>
       </c>
       <c r="D13" s="59">
         <v>7294.5</v>
       </c>
       <c r="E13" s="60">
         <v>244.9</v>
       </c>
       <c r="F13" s="59">
         <v>3732.9</v>
       </c>
       <c r="G13" s="54">
         <v>131.9</v>
       </c>
       <c r="H13" s="58">
         <v>3561.6</v>
       </c>
       <c r="GZ13" s="9"/>
       <c r="HA13" s="9"/>
       <c r="HB13" s="9"/>
       <c r="HC13" s="9"/>
@@ -8502,51 +8794,51 @@
       <c r="HF13" s="9"/>
       <c r="HG13" s="9"/>
       <c r="HH13" s="9"/>
       <c r="HI13" s="9"/>
       <c r="HJ13" s="9"/>
       <c r="HK13" s="9"/>
       <c r="HL13" s="9"/>
       <c r="HM13" s="9"/>
       <c r="HN13" s="9"/>
       <c r="HO13" s="9"/>
       <c r="HP13" s="9"/>
       <c r="HQ13" s="9"/>
       <c r="HR13" s="9"/>
       <c r="HS13" s="9"/>
       <c r="HT13" s="9"/>
       <c r="HU13" s="9"/>
       <c r="HV13" s="9"/>
       <c r="HW13" s="9"/>
       <c r="HX13" s="9"/>
       <c r="HY13" s="9"/>
       <c r="HZ13" s="9"/>
       <c r="IA13" s="9"/>
       <c r="IB13" s="9"/>
     </row>
     <row r="14" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="104"/>
+      <c r="A14" s="106"/>
       <c r="B14" s="61" t="s">
         <v>10</v>
       </c>
       <c r="C14" s="54">
         <v>301.60000000000002</v>
       </c>
       <c r="D14" s="59">
         <v>9617.2000000000007</v>
       </c>
       <c r="E14" s="60">
         <v>116.3</v>
       </c>
       <c r="F14" s="59">
         <v>1563.9</v>
       </c>
       <c r="G14" s="54">
         <v>185.3</v>
       </c>
       <c r="H14" s="58">
         <v>8053.2</v>
       </c>
       <c r="GZ14" s="9"/>
       <c r="HA14" s="9"/>
       <c r="HB14" s="9"/>
       <c r="HC14" s="9"/>
@@ -8555,51 +8847,51 @@
       <c r="HF14" s="9"/>
       <c r="HG14" s="9"/>
       <c r="HH14" s="9"/>
       <c r="HI14" s="9"/>
       <c r="HJ14" s="9"/>
       <c r="HK14" s="9"/>
       <c r="HL14" s="9"/>
       <c r="HM14" s="9"/>
       <c r="HN14" s="9"/>
       <c r="HO14" s="9"/>
       <c r="HP14" s="9"/>
       <c r="HQ14" s="9"/>
       <c r="HR14" s="9"/>
       <c r="HS14" s="9"/>
       <c r="HT14" s="9"/>
       <c r="HU14" s="9"/>
       <c r="HV14" s="9"/>
       <c r="HW14" s="9"/>
       <c r="HX14" s="9"/>
       <c r="HY14" s="9"/>
       <c r="HZ14" s="9"/>
       <c r="IA14" s="9"/>
       <c r="IB14" s="9"/>
     </row>
     <row r="15" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="104"/>
+      <c r="A15" s="106"/>
       <c r="B15" s="53" t="s">
         <v>11</v>
       </c>
       <c r="C15" s="54">
         <v>820.4</v>
       </c>
       <c r="D15" s="59">
         <v>7246.2</v>
       </c>
       <c r="E15" s="60">
         <v>232.1</v>
       </c>
       <c r="F15" s="59">
         <v>1855.8</v>
       </c>
       <c r="G15" s="54">
         <v>588.29999999999995</v>
       </c>
       <c r="H15" s="58">
         <v>5390.4</v>
       </c>
       <c r="GZ15" s="9"/>
       <c r="HA15" s="9"/>
       <c r="HB15" s="9"/>
       <c r="HC15" s="9"/>
@@ -8608,51 +8900,51 @@
       <c r="HF15" s="9"/>
       <c r="HG15" s="9"/>
       <c r="HH15" s="9"/>
       <c r="HI15" s="9"/>
       <c r="HJ15" s="9"/>
       <c r="HK15" s="9"/>
       <c r="HL15" s="9"/>
       <c r="HM15" s="9"/>
       <c r="HN15" s="9"/>
       <c r="HO15" s="9"/>
       <c r="HP15" s="9"/>
       <c r="HQ15" s="9"/>
       <c r="HR15" s="9"/>
       <c r="HS15" s="9"/>
       <c r="HT15" s="9"/>
       <c r="HU15" s="9"/>
       <c r="HV15" s="9"/>
       <c r="HW15" s="9"/>
       <c r="HX15" s="9"/>
       <c r="HY15" s="9"/>
       <c r="HZ15" s="9"/>
       <c r="IA15" s="9"/>
       <c r="IB15" s="9"/>
     </row>
     <row r="16" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="104"/>
+      <c r="A16" s="106"/>
       <c r="B16" s="61" t="s">
         <v>12</v>
       </c>
       <c r="C16" s="54">
         <v>89.6</v>
       </c>
       <c r="D16" s="59">
         <v>553.9</v>
       </c>
       <c r="E16" s="60">
         <v>17.899999999999999</v>
       </c>
       <c r="F16" s="59">
         <v>71.2</v>
       </c>
       <c r="G16" s="54">
         <v>71.7</v>
       </c>
       <c r="H16" s="58">
         <v>482.7</v>
       </c>
       <c r="GZ16" s="9"/>
       <c r="HA16" s="9"/>
       <c r="HB16" s="9"/>
       <c r="HC16" s="9"/>
@@ -8661,51 +8953,51 @@
       <c r="HF16" s="9"/>
       <c r="HG16" s="9"/>
       <c r="HH16" s="9"/>
       <c r="HI16" s="9"/>
       <c r="HJ16" s="9"/>
       <c r="HK16" s="9"/>
       <c r="HL16" s="9"/>
       <c r="HM16" s="9"/>
       <c r="HN16" s="9"/>
       <c r="HO16" s="9"/>
       <c r="HP16" s="9"/>
       <c r="HQ16" s="9"/>
       <c r="HR16" s="9"/>
       <c r="HS16" s="9"/>
       <c r="HT16" s="9"/>
       <c r="HU16" s="9"/>
       <c r="HV16" s="9"/>
       <c r="HW16" s="9"/>
       <c r="HX16" s="9"/>
       <c r="HY16" s="9"/>
       <c r="HZ16" s="9"/>
       <c r="IA16" s="9"/>
       <c r="IB16" s="9"/>
     </row>
     <row r="17" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="104" t="s">
+      <c r="A17" s="106" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="53" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="54">
         <v>260.89999999999998</v>
       </c>
       <c r="D17" s="59">
         <v>4261.1000000000004</v>
       </c>
       <c r="E17" s="60">
         <v>145.5</v>
       </c>
       <c r="F17" s="59">
         <v>2390.4</v>
       </c>
       <c r="G17" s="54">
         <v>115.4</v>
       </c>
       <c r="H17" s="58">
         <v>1870.7</v>
       </c>
       <c r="GZ17" s="9"/>
       <c r="HA17" s="9"/>
@@ -8716,51 +9008,51 @@
       <c r="HF17" s="9"/>
       <c r="HG17" s="9"/>
       <c r="HH17" s="9"/>
       <c r="HI17" s="9"/>
       <c r="HJ17" s="9"/>
       <c r="HK17" s="9"/>
       <c r="HL17" s="9"/>
       <c r="HM17" s="9"/>
       <c r="HN17" s="9"/>
       <c r="HO17" s="9"/>
       <c r="HP17" s="9"/>
       <c r="HQ17" s="9"/>
       <c r="HR17" s="9"/>
       <c r="HS17" s="9"/>
       <c r="HT17" s="9"/>
       <c r="HU17" s="9"/>
       <c r="HV17" s="9"/>
       <c r="HW17" s="9"/>
       <c r="HX17" s="9"/>
       <c r="HY17" s="9"/>
       <c r="HZ17" s="9"/>
       <c r="IA17" s="9"/>
       <c r="IB17" s="9"/>
     </row>
     <row r="18" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="104"/>
+      <c r="A18" s="106"/>
       <c r="B18" s="53" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="54">
         <v>389.5</v>
       </c>
       <c r="D18" s="59">
         <v>7806.7</v>
       </c>
       <c r="E18" s="60">
         <v>158</v>
       </c>
       <c r="F18" s="59">
         <v>1593.6</v>
       </c>
       <c r="G18" s="54">
         <v>231.5</v>
       </c>
       <c r="H18" s="58">
         <v>6213.1</v>
       </c>
       <c r="GZ18" s="9"/>
       <c r="HA18" s="9"/>
       <c r="HB18" s="9"/>
       <c r="HC18" s="9"/>
@@ -8769,51 +9061,51 @@
       <c r="HF18" s="9"/>
       <c r="HG18" s="9"/>
       <c r="HH18" s="9"/>
       <c r="HI18" s="9"/>
       <c r="HJ18" s="9"/>
       <c r="HK18" s="9"/>
       <c r="HL18" s="9"/>
       <c r="HM18" s="9"/>
       <c r="HN18" s="9"/>
       <c r="HO18" s="9"/>
       <c r="HP18" s="9"/>
       <c r="HQ18" s="9"/>
       <c r="HR18" s="9"/>
       <c r="HS18" s="9"/>
       <c r="HT18" s="9"/>
       <c r="HU18" s="9"/>
       <c r="HV18" s="9"/>
       <c r="HW18" s="9"/>
       <c r="HX18" s="9"/>
       <c r="HY18" s="9"/>
       <c r="HZ18" s="9"/>
       <c r="IA18" s="9"/>
       <c r="IB18" s="9"/>
     </row>
     <row r="19" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="104"/>
+      <c r="A19" s="106"/>
       <c r="B19" s="53" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="54">
         <v>507.6</v>
       </c>
       <c r="D19" s="59">
         <v>32073.9</v>
       </c>
       <c r="E19" s="60">
         <v>86.2</v>
       </c>
       <c r="F19" s="59">
         <v>1698.9</v>
       </c>
       <c r="G19" s="54">
         <v>421.4</v>
       </c>
       <c r="H19" s="58">
         <v>30375</v>
       </c>
       <c r="GZ19" s="9"/>
       <c r="HA19" s="9"/>
       <c r="HB19" s="9"/>
       <c r="HC19" s="9"/>
@@ -8822,51 +9114,51 @@
       <c r="HF19" s="9"/>
       <c r="HG19" s="9"/>
       <c r="HH19" s="9"/>
       <c r="HI19" s="9"/>
       <c r="HJ19" s="9"/>
       <c r="HK19" s="9"/>
       <c r="HL19" s="9"/>
       <c r="HM19" s="9"/>
       <c r="HN19" s="9"/>
       <c r="HO19" s="9"/>
       <c r="HP19" s="9"/>
       <c r="HQ19" s="9"/>
       <c r="HR19" s="9"/>
       <c r="HS19" s="9"/>
       <c r="HT19" s="9"/>
       <c r="HU19" s="9"/>
       <c r="HV19" s="9"/>
       <c r="HW19" s="9"/>
       <c r="HX19" s="9"/>
       <c r="HY19" s="9"/>
       <c r="HZ19" s="9"/>
       <c r="IA19" s="9"/>
       <c r="IB19" s="9"/>
     </row>
     <row r="20" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="104"/>
+      <c r="A20" s="106"/>
       <c r="B20" s="53" t="s">
         <v>17</v>
       </c>
       <c r="C20" s="54">
         <v>55.5</v>
       </c>
       <c r="D20" s="59">
         <v>392.8</v>
       </c>
       <c r="E20" s="60">
         <v>22.2</v>
       </c>
       <c r="F20" s="59">
         <v>107.2</v>
       </c>
       <c r="G20" s="54">
         <v>33.299999999999997</v>
       </c>
       <c r="H20" s="58">
         <v>285.60000000000002</v>
       </c>
       <c r="GZ20" s="9"/>
       <c r="HA20" s="9"/>
       <c r="HB20" s="9"/>
       <c r="HC20" s="9"/>
@@ -8875,51 +9167,51 @@
       <c r="HF20" s="9"/>
       <c r="HG20" s="9"/>
       <c r="HH20" s="9"/>
       <c r="HI20" s="9"/>
       <c r="HJ20" s="9"/>
       <c r="HK20" s="9"/>
       <c r="HL20" s="9"/>
       <c r="HM20" s="9"/>
       <c r="HN20" s="9"/>
       <c r="HO20" s="9"/>
       <c r="HP20" s="9"/>
       <c r="HQ20" s="9"/>
       <c r="HR20" s="9"/>
       <c r="HS20" s="9"/>
       <c r="HT20" s="9"/>
       <c r="HU20" s="9"/>
       <c r="HV20" s="9"/>
       <c r="HW20" s="9"/>
       <c r="HX20" s="9"/>
       <c r="HY20" s="9"/>
       <c r="HZ20" s="9"/>
       <c r="IA20" s="9"/>
       <c r="IB20" s="9"/>
     </row>
     <row r="21" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="104"/>
+      <c r="A21" s="106"/>
       <c r="B21" s="53" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="54">
         <v>4.4000000000000004</v>
       </c>
       <c r="D21" s="59">
         <v>454.5</v>
       </c>
       <c r="E21" s="60">
         <v>0.9</v>
       </c>
       <c r="F21" s="59">
         <v>20.8</v>
       </c>
       <c r="G21" s="54">
         <v>3.5</v>
       </c>
       <c r="H21" s="58">
         <v>433.7</v>
       </c>
       <c r="GZ21" s="9"/>
       <c r="HA21" s="9"/>
       <c r="HB21" s="9"/>
       <c r="HC21" s="9"/>
@@ -8928,51 +9220,51 @@
       <c r="HF21" s="9"/>
       <c r="HG21" s="9"/>
       <c r="HH21" s="9"/>
       <c r="HI21" s="9"/>
       <c r="HJ21" s="9"/>
       <c r="HK21" s="9"/>
       <c r="HL21" s="9"/>
       <c r="HM21" s="9"/>
       <c r="HN21" s="9"/>
       <c r="HO21" s="9"/>
       <c r="HP21" s="9"/>
       <c r="HQ21" s="9"/>
       <c r="HR21" s="9"/>
       <c r="HS21" s="9"/>
       <c r="HT21" s="9"/>
       <c r="HU21" s="9"/>
       <c r="HV21" s="9"/>
       <c r="HW21" s="9"/>
       <c r="HX21" s="9"/>
       <c r="HY21" s="9"/>
       <c r="HZ21" s="9"/>
       <c r="IA21" s="9"/>
       <c r="IB21" s="9"/>
     </row>
     <row r="22" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="104" t="s">
+      <c r="A22" s="106" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="53" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="54">
         <v>1501.7</v>
       </c>
       <c r="D22" s="59">
         <v>8672.5</v>
       </c>
       <c r="E22" s="60">
         <v>557</v>
       </c>
       <c r="F22" s="59">
         <v>2814.9</v>
       </c>
       <c r="G22" s="54">
         <v>944.7</v>
       </c>
       <c r="H22" s="58">
         <v>5857.7</v>
       </c>
       <c r="GZ22" s="9"/>
       <c r="HA22" s="9"/>
@@ -8983,51 +9275,51 @@
       <c r="HF22" s="9"/>
       <c r="HG22" s="9"/>
       <c r="HH22" s="9"/>
       <c r="HI22" s="9"/>
       <c r="HJ22" s="9"/>
       <c r="HK22" s="9"/>
       <c r="HL22" s="9"/>
       <c r="HM22" s="9"/>
       <c r="HN22" s="9"/>
       <c r="HO22" s="9"/>
       <c r="HP22" s="9"/>
       <c r="HQ22" s="9"/>
       <c r="HR22" s="9"/>
       <c r="HS22" s="9"/>
       <c r="HT22" s="9"/>
       <c r="HU22" s="9"/>
       <c r="HV22" s="9"/>
       <c r="HW22" s="9"/>
       <c r="HX22" s="9"/>
       <c r="HY22" s="9"/>
       <c r="HZ22" s="9"/>
       <c r="IA22" s="9"/>
       <c r="IB22" s="9"/>
     </row>
     <row r="23" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="104"/>
+      <c r="A23" s="106"/>
       <c r="B23" s="53" t="s">
         <v>21</v>
       </c>
       <c r="C23" s="54">
         <v>2821.3</v>
       </c>
       <c r="D23" s="59">
         <v>33949.1</v>
       </c>
       <c r="E23" s="60">
         <v>619.20000000000005</v>
       </c>
       <c r="F23" s="59">
         <v>4023.1</v>
       </c>
       <c r="G23" s="54">
         <v>2202.1</v>
       </c>
       <c r="H23" s="58">
         <v>29926</v>
       </c>
       <c r="GZ23" s="9"/>
       <c r="HA23" s="9"/>
       <c r="HB23" s="9"/>
       <c r="HC23" s="9"/>
@@ -9036,51 +9328,51 @@
       <c r="HF23" s="9"/>
       <c r="HG23" s="9"/>
       <c r="HH23" s="9"/>
       <c r="HI23" s="9"/>
       <c r="HJ23" s="9"/>
       <c r="HK23" s="9"/>
       <c r="HL23" s="9"/>
       <c r="HM23" s="9"/>
       <c r="HN23" s="9"/>
       <c r="HO23" s="9"/>
       <c r="HP23" s="9"/>
       <c r="HQ23" s="9"/>
       <c r="HR23" s="9"/>
       <c r="HS23" s="9"/>
       <c r="HT23" s="9"/>
       <c r="HU23" s="9"/>
       <c r="HV23" s="9"/>
       <c r="HW23" s="9"/>
       <c r="HX23" s="9"/>
       <c r="HY23" s="9"/>
       <c r="HZ23" s="9"/>
       <c r="IA23" s="9"/>
       <c r="IB23" s="9"/>
     </row>
     <row r="24" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="104"/>
+      <c r="A24" s="106"/>
       <c r="B24" s="53" t="s">
         <v>22</v>
       </c>
       <c r="C24" s="54">
         <v>767.7</v>
       </c>
       <c r="D24" s="59">
         <v>11902.4</v>
       </c>
       <c r="E24" s="60">
         <v>235.6</v>
       </c>
       <c r="F24" s="59">
         <v>3835.9</v>
       </c>
       <c r="G24" s="54">
         <v>532</v>
       </c>
       <c r="H24" s="58">
         <v>8066.6</v>
       </c>
       <c r="GZ24" s="9"/>
       <c r="HA24" s="9"/>
       <c r="HB24" s="9"/>
       <c r="HC24" s="9"/>
@@ -9089,157 +9381,157 @@
       <c r="HF24" s="9"/>
       <c r="HG24" s="9"/>
       <c r="HH24" s="9"/>
       <c r="HI24" s="9"/>
       <c r="HJ24" s="9"/>
       <c r="HK24" s="9"/>
       <c r="HL24" s="9"/>
       <c r="HM24" s="9"/>
       <c r="HN24" s="9"/>
       <c r="HO24" s="9"/>
       <c r="HP24" s="9"/>
       <c r="HQ24" s="9"/>
       <c r="HR24" s="9"/>
       <c r="HS24" s="9"/>
       <c r="HT24" s="9"/>
       <c r="HU24" s="9"/>
       <c r="HV24" s="9"/>
       <c r="HW24" s="9"/>
       <c r="HX24" s="9"/>
       <c r="HY24" s="9"/>
       <c r="HZ24" s="9"/>
       <c r="IA24" s="9"/>
       <c r="IB24" s="9"/>
     </row>
     <row r="25" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="92" t="s">
+      <c r="A25" s="107" t="s">
         <v>23</v>
       </c>
-      <c r="B25" s="93"/>
+      <c r="B25" s="108"/>
       <c r="C25" s="54">
         <v>16083.3</v>
       </c>
       <c r="D25" s="59">
         <v>48960.3</v>
       </c>
       <c r="E25" s="60">
         <v>6282.3</v>
       </c>
       <c r="F25" s="59">
         <v>3711.7</v>
       </c>
       <c r="G25" s="54">
         <v>9801</v>
       </c>
       <c r="H25" s="58">
         <v>45248.6</v>
       </c>
       <c r="GZ25" s="9"/>
       <c r="HA25" s="9"/>
       <c r="HB25" s="9"/>
       <c r="HC25" s="9"/>
       <c r="HD25" s="9"/>
       <c r="HE25" s="9"/>
       <c r="HF25" s="9"/>
       <c r="HG25" s="9"/>
       <c r="HH25" s="9"/>
       <c r="HI25" s="9"/>
       <c r="HJ25" s="9"/>
       <c r="HK25" s="9"/>
       <c r="HL25" s="9"/>
       <c r="HM25" s="9"/>
       <c r="HN25" s="9"/>
       <c r="HO25" s="9"/>
       <c r="HP25" s="9"/>
       <c r="HQ25" s="9"/>
       <c r="HR25" s="9"/>
       <c r="HS25" s="9"/>
       <c r="HT25" s="9"/>
       <c r="HU25" s="9"/>
       <c r="HV25" s="9"/>
       <c r="HW25" s="9"/>
       <c r="HX25" s="9"/>
       <c r="HY25" s="9"/>
       <c r="HZ25" s="9"/>
       <c r="IA25" s="9"/>
       <c r="IB25" s="9"/>
     </row>
     <row r="26" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="92" t="s">
+      <c r="A26" s="107" t="s">
         <v>35</v>
       </c>
-      <c r="B26" s="93"/>
+      <c r="B26" s="108"/>
       <c r="C26" s="54">
         <v>0.8</v>
       </c>
       <c r="D26" s="59">
         <v>164.5</v>
       </c>
       <c r="E26" s="60">
         <v>0</v>
       </c>
       <c r="F26" s="59">
         <v>2.4</v>
       </c>
       <c r="G26" s="54">
         <v>0.8</v>
       </c>
       <c r="H26" s="58">
         <v>162.1</v>
       </c>
       <c r="GZ26" s="9"/>
       <c r="HA26" s="9"/>
       <c r="HB26" s="9"/>
       <c r="HC26" s="9"/>
       <c r="HD26" s="9"/>
       <c r="HE26" s="9"/>
       <c r="HF26" s="9"/>
       <c r="HG26" s="9"/>
       <c r="HH26" s="9"/>
       <c r="HI26" s="9"/>
       <c r="HJ26" s="9"/>
       <c r="HK26" s="9"/>
       <c r="HL26" s="9"/>
       <c r="HM26" s="9"/>
       <c r="HN26" s="9"/>
       <c r="HO26" s="9"/>
       <c r="HP26" s="9"/>
       <c r="HQ26" s="9"/>
       <c r="HR26" s="9"/>
       <c r="HS26" s="9"/>
       <c r="HT26" s="9"/>
       <c r="HU26" s="9"/>
       <c r="HV26" s="9"/>
       <c r="HW26" s="9"/>
       <c r="HX26" s="9"/>
       <c r="HY26" s="9"/>
       <c r="HZ26" s="9"/>
       <c r="IA26" s="9"/>
       <c r="IB26" s="9"/>
     </row>
     <row r="27" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="104" t="s">
+      <c r="A27" s="106" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="53" t="s">
         <v>43</v>
       </c>
       <c r="C27" s="54">
         <v>15.9</v>
       </c>
       <c r="D27" s="59">
         <v>1067.3</v>
       </c>
       <c r="E27" s="60">
         <v>1.8</v>
       </c>
       <c r="F27" s="59">
         <v>2.9</v>
       </c>
       <c r="G27" s="54">
         <v>14.1</v>
       </c>
       <c r="H27" s="58">
         <v>1064.3</v>
       </c>
       <c r="GZ27" s="9"/>
       <c r="HA27" s="9"/>
@@ -9250,51 +9542,51 @@
       <c r="HF27" s="9"/>
       <c r="HG27" s="9"/>
       <c r="HH27" s="9"/>
       <c r="HI27" s="9"/>
       <c r="HJ27" s="9"/>
       <c r="HK27" s="9"/>
       <c r="HL27" s="9"/>
       <c r="HM27" s="9"/>
       <c r="HN27" s="9"/>
       <c r="HO27" s="9"/>
       <c r="HP27" s="9"/>
       <c r="HQ27" s="9"/>
       <c r="HR27" s="9"/>
       <c r="HS27" s="9"/>
       <c r="HT27" s="9"/>
       <c r="HU27" s="9"/>
       <c r="HV27" s="9"/>
       <c r="HW27" s="9"/>
       <c r="HX27" s="9"/>
       <c r="HY27" s="9"/>
       <c r="HZ27" s="9"/>
       <c r="IA27" s="9"/>
       <c r="IB27" s="9"/>
     </row>
     <row r="28" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="104"/>
+      <c r="A28" s="106"/>
       <c r="B28" s="53" t="s">
         <v>26</v>
       </c>
       <c r="C28" s="54">
         <v>0.9</v>
       </c>
       <c r="D28" s="59">
         <v>11.3</v>
       </c>
       <c r="E28" s="60">
         <v>0.5</v>
       </c>
       <c r="F28" s="59">
         <v>1.8</v>
       </c>
       <c r="G28" s="54">
         <v>0.5</v>
       </c>
       <c r="H28" s="58">
         <v>9.5</v>
       </c>
       <c r="GZ28" s="9"/>
       <c r="HA28" s="9"/>
       <c r="HB28" s="9"/>
       <c r="HC28" s="9"/>
@@ -9303,51 +9595,51 @@
       <c r="HF28" s="9"/>
       <c r="HG28" s="9"/>
       <c r="HH28" s="9"/>
       <c r="HI28" s="9"/>
       <c r="HJ28" s="9"/>
       <c r="HK28" s="9"/>
       <c r="HL28" s="9"/>
       <c r="HM28" s="9"/>
       <c r="HN28" s="9"/>
       <c r="HO28" s="9"/>
       <c r="HP28" s="9"/>
       <c r="HQ28" s="9"/>
       <c r="HR28" s="9"/>
       <c r="HS28" s="9"/>
       <c r="HT28" s="9"/>
       <c r="HU28" s="9"/>
       <c r="HV28" s="9"/>
       <c r="HW28" s="9"/>
       <c r="HX28" s="9"/>
       <c r="HY28" s="9"/>
       <c r="HZ28" s="9"/>
       <c r="IA28" s="9"/>
       <c r="IB28" s="9"/>
     </row>
     <row r="29" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="104"/>
+      <c r="A29" s="106"/>
       <c r="B29" s="53" t="s">
         <v>27</v>
       </c>
       <c r="C29" s="54">
         <v>178.3</v>
       </c>
       <c r="D29" s="59">
         <v>25203</v>
       </c>
       <c r="E29" s="60">
         <v>23.4</v>
       </c>
       <c r="F29" s="59">
         <v>215</v>
       </c>
       <c r="G29" s="54">
         <v>154.9</v>
       </c>
       <c r="H29" s="58">
         <v>24988</v>
       </c>
       <c r="GZ29" s="9"/>
       <c r="HA29" s="9"/>
       <c r="HB29" s="9"/>
       <c r="HC29" s="9"/>
@@ -9356,195 +9648,195 @@
       <c r="HF29" s="9"/>
       <c r="HG29" s="9"/>
       <c r="HH29" s="9"/>
       <c r="HI29" s="9"/>
       <c r="HJ29" s="9"/>
       <c r="HK29" s="9"/>
       <c r="HL29" s="9"/>
       <c r="HM29" s="9"/>
       <c r="HN29" s="9"/>
       <c r="HO29" s="9"/>
       <c r="HP29" s="9"/>
       <c r="HQ29" s="9"/>
       <c r="HR29" s="9"/>
       <c r="HS29" s="9"/>
       <c r="HT29" s="9"/>
       <c r="HU29" s="9"/>
       <c r="HV29" s="9"/>
       <c r="HW29" s="9"/>
       <c r="HX29" s="9"/>
       <c r="HY29" s="9"/>
       <c r="HZ29" s="9"/>
       <c r="IA29" s="9"/>
       <c r="IB29" s="9"/>
     </row>
     <row r="30" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="105" t="s">
+      <c r="A30" s="109" t="s">
         <v>28</v>
       </c>
-      <c r="B30" s="106"/>
+      <c r="B30" s="110"/>
       <c r="C30" s="62">
         <v>0.9</v>
       </c>
       <c r="D30" s="63">
         <v>3.7</v>
       </c>
       <c r="E30" s="64">
         <v>0.5</v>
       </c>
       <c r="F30" s="63">
         <v>1.7</v>
       </c>
       <c r="G30" s="62">
         <v>0.4</v>
       </c>
       <c r="H30" s="65">
         <v>2</v>
       </c>
       <c r="GZ30" s="9"/>
       <c r="HA30" s="9"/>
       <c r="HB30" s="9"/>
       <c r="HC30" s="9"/>
       <c r="HD30" s="9"/>
       <c r="HE30" s="9"/>
       <c r="HF30" s="9"/>
       <c r="HG30" s="9"/>
       <c r="HH30" s="9"/>
       <c r="HI30" s="9"/>
       <c r="HJ30" s="9"/>
       <c r="HK30" s="9"/>
       <c r="HL30" s="9"/>
       <c r="HM30" s="9"/>
       <c r="HN30" s="9"/>
       <c r="HO30" s="9"/>
       <c r="HP30" s="9"/>
       <c r="HQ30" s="9"/>
       <c r="HR30" s="9"/>
       <c r="HS30" s="9"/>
       <c r="HT30" s="9"/>
       <c r="HU30" s="9"/>
       <c r="HV30" s="9"/>
       <c r="HW30" s="9"/>
       <c r="HX30" s="9"/>
       <c r="HY30" s="9"/>
       <c r="HZ30" s="9"/>
       <c r="IA30" s="9"/>
       <c r="IB30" s="9"/>
     </row>
     <row r="31" spans="1:236" s="11" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="103" t="s">
+      <c r="A31" s="105" t="s">
         <v>30</v>
       </c>
-      <c r="B31" s="103"/>
-[...5 lines deleted...]
-      <c r="H31" s="103"/>
+      <c r="B31" s="105"/>
+      <c r="C31" s="105"/>
+      <c r="D31" s="105"/>
+      <c r="E31" s="105"/>
+      <c r="F31" s="105"/>
+      <c r="G31" s="105"/>
+      <c r="H31" s="105"/>
       <c r="GX31" s="12"/>
       <c r="GY31" s="12"/>
       <c r="GZ31" s="12"/>
       <c r="HA31" s="12"/>
       <c r="HB31" s="12"/>
       <c r="HC31" s="12"/>
       <c r="HD31" s="12"/>
       <c r="HE31" s="12"/>
       <c r="HF31" s="12"/>
       <c r="HG31" s="12"/>
       <c r="HH31" s="12"/>
       <c r="HI31" s="12"/>
       <c r="HJ31" s="12"/>
       <c r="HK31" s="12"/>
       <c r="HL31" s="12"/>
       <c r="HM31" s="12"/>
       <c r="HN31" s="12"/>
       <c r="HO31" s="12"/>
       <c r="HP31" s="12"/>
       <c r="HQ31" s="12"/>
       <c r="HR31" s="12"/>
       <c r="HS31" s="12"/>
       <c r="HT31" s="12"/>
       <c r="HU31" s="12"/>
       <c r="HV31" s="12"/>
       <c r="HW31" s="12"/>
       <c r="HX31" s="12"/>
       <c r="HY31" s="12"/>
       <c r="HZ31" s="12"/>
     </row>
     <row r="32" spans="1:236" s="11" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="103" t="s">
+      <c r="A32" s="105" t="s">
         <v>42</v>
       </c>
-      <c r="B32" s="103"/>
-[...1 lines deleted...]
-      <c r="D32" s="103"/>
+      <c r="B32" s="105"/>
+      <c r="C32" s="105"/>
+      <c r="D32" s="105"/>
       <c r="E32" s="66"/>
       <c r="F32" s="67"/>
       <c r="G32" s="67"/>
       <c r="H32" s="67"/>
       <c r="GX32" s="12"/>
       <c r="GY32" s="12"/>
       <c r="GZ32" s="12"/>
       <c r="HA32" s="12"/>
       <c r="HB32" s="12"/>
       <c r="HC32" s="12"/>
       <c r="HD32" s="12"/>
       <c r="HE32" s="12"/>
       <c r="HF32" s="12"/>
       <c r="HG32" s="12"/>
       <c r="HH32" s="12"/>
       <c r="HI32" s="12"/>
       <c r="HJ32" s="12"/>
       <c r="HK32" s="12"/>
       <c r="HL32" s="12"/>
       <c r="HM32" s="12"/>
       <c r="HN32" s="12"/>
       <c r="HO32" s="12"/>
       <c r="HP32" s="12"/>
       <c r="HQ32" s="12"/>
       <c r="HR32" s="12"/>
       <c r="HS32" s="12"/>
       <c r="HT32" s="12"/>
       <c r="HU32" s="12"/>
       <c r="HV32" s="12"/>
       <c r="HW32" s="12"/>
       <c r="HX32" s="12"/>
       <c r="HY32" s="12"/>
       <c r="HZ32" s="12"/>
     </row>
     <row r="33" spans="1:8" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A33" s="103" t="s">
+      <c r="A33" s="105" t="s">
         <v>29</v>
       </c>
-      <c r="B33" s="103"/>
-[...5 lines deleted...]
-      <c r="H33" s="103"/>
+      <c r="B33" s="105"/>
+      <c r="C33" s="105"/>
+      <c r="D33" s="105"/>
+      <c r="E33" s="105"/>
+      <c r="F33" s="105"/>
+      <c r="G33" s="105"/>
+      <c r="H33" s="105"/>
     </row>
     <row r="34" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="68"/>
       <c r="B34" s="68"/>
       <c r="C34" s="69"/>
       <c r="D34" s="69"/>
       <c r="E34" s="69"/>
       <c r="F34" s="69"/>
       <c r="G34" s="69"/>
       <c r="H34" s="69"/>
     </row>
     <row r="65531" spans="1:240" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65531" s="4"/>
       <c r="B65531" s="4"/>
       <c r="I65531" s="4"/>
       <c r="J65531" s="4"/>
       <c r="K65531" s="4"/>
       <c r="L65531" s="4"/>
       <c r="M65531" s="4"/>
       <c r="N65531" s="4"/>
       <c r="O65531" s="4"/>
       <c r="P65531" s="4"/>
       <c r="Q65531" s="4"/>
       <c r="R65531" s="4"/>
       <c r="S65531" s="4"/>
@@ -9751,85 +10043,85 @@
       <c r="HL65531" s="4"/>
       <c r="HM65531" s="4"/>
       <c r="HN65531" s="4"/>
       <c r="HO65531" s="4"/>
       <c r="HP65531" s="4"/>
       <c r="HQ65531" s="4"/>
       <c r="HR65531" s="4"/>
       <c r="HS65531" s="4"/>
       <c r="HT65531" s="4"/>
       <c r="HU65531" s="4"/>
       <c r="HV65531" s="4"/>
       <c r="HW65531" s="4"/>
       <c r="HX65531" s="4"/>
       <c r="HY65531" s="4"/>
       <c r="HZ65531" s="4"/>
       <c r="IA65531" s="4"/>
       <c r="IB65531" s="4"/>
       <c r="IC65531" s="4"/>
       <c r="ID65531" s="4"/>
       <c r="IE65531" s="4"/>
       <c r="IF65531" s="4"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="18">
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="C3:D3"/>
+    <mergeCell ref="E3:F3"/>
+    <mergeCell ref="G3:H3"/>
+    <mergeCell ref="A5:A7"/>
     <mergeCell ref="A33:H33"/>
     <mergeCell ref="A9:A11"/>
     <mergeCell ref="A12:A16"/>
     <mergeCell ref="A17:A21"/>
     <mergeCell ref="A22:A24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A27:A29"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="A31:D31"/>
     <mergeCell ref="E31:H31"/>
     <mergeCell ref="A32:D32"/>
-    <mergeCell ref="A8:B8"/>
-[...4 lines deleted...]
-    <mergeCell ref="A5:A7"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.62992125984251968" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="8" scale="82" firstPageNumber="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:IF65531"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0"/>
+    <sheetView showGridLines="0" showRowColHeaders="0" zoomScale="90" zoomScaleNormal="90" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.28515625" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="43.7109375" style="5" customWidth="1"/>
     <col min="2" max="2" width="76" style="5" bestFit="1" customWidth="1"/>
     <col min="3" max="8" width="20.7109375" style="3" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="4"/>
     <col min="10" max="10" width="13.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="11" max="256" width="10.28515625" style="4"/>
     <col min="257" max="257" width="43.7109375" style="4" customWidth="1"/>
     <col min="258" max="258" width="76" style="4" bestFit="1" customWidth="1"/>
     <col min="259" max="264" width="20.7109375" style="4" customWidth="1"/>
     <col min="265" max="265" width="10.28515625" style="4"/>
     <col min="266" max="266" width="13.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="267" max="512" width="10.28515625" style="4"/>
     <col min="513" max="513" width="43.7109375" style="4" customWidth="1"/>
     <col min="514" max="514" width="76" style="4" bestFit="1" customWidth="1"/>
     <col min="515" max="520" width="20.7109375" style="4" customWidth="1"/>
     <col min="521" max="521" width="10.28515625" style="4"/>
     <col min="522" max="522" width="13.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="523" max="768" width="10.28515625" style="4"/>
     <col min="769" max="769" width="43.7109375" style="4" customWidth="1"/>
     <col min="770" max="770" width="76" style="4" bestFit="1" customWidth="1"/>
     <col min="771" max="776" width="20.7109375" style="4" customWidth="1"/>
     <col min="777" max="777" width="10.28515625" style="4"/>
@@ -10187,79 +10479,79 @@
     <col min="15874" max="15874" width="76" style="4" bestFit="1" customWidth="1"/>
     <col min="15875" max="15880" width="20.7109375" style="4" customWidth="1"/>
     <col min="15881" max="15881" width="10.28515625" style="4"/>
     <col min="15882" max="15882" width="13.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="15883" max="16128" width="10.28515625" style="4"/>
     <col min="16129" max="16129" width="43.7109375" style="4" customWidth="1"/>
     <col min="16130" max="16130" width="76" style="4" bestFit="1" customWidth="1"/>
     <col min="16131" max="16136" width="20.7109375" style="4" customWidth="1"/>
     <col min="16137" max="16137" width="10.28515625" style="4"/>
     <col min="16138" max="16138" width="13.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="16139" max="16384" width="10.28515625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:236" ht="89.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="3"/>
     </row>
     <row r="2" spans="1:236" s="9" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="107"/>
-[...6 lines deleted...]
-      <c r="H2" s="108" t="s">
+      <c r="A2" s="70"/>
+      <c r="B2" s="70"/>
+      <c r="C2" s="70"/>
+      <c r="D2" s="71"/>
+      <c r="E2" s="70"/>
+      <c r="F2" s="71"/>
+      <c r="G2" s="70"/>
+      <c r="H2" s="71" t="s">
         <v>33</v>
       </c>
       <c r="I2" s="8"/>
     </row>
     <row r="3" spans="1:236" s="8" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="94" t="s">
+      <c r="A3" s="111" t="s">
         <v>34</v>
       </c>
-      <c r="B3" s="95"/>
-      <c r="C3" s="95" t="s">
+      <c r="B3" s="112"/>
+      <c r="C3" s="112" t="s">
         <v>36</v>
       </c>
-      <c r="D3" s="96"/>
-      <c r="E3" s="97" t="s">
+      <c r="D3" s="113"/>
+      <c r="E3" s="114" t="s">
         <v>38</v>
       </c>
-      <c r="F3" s="98"/>
-      <c r="G3" s="99" t="s">
+      <c r="F3" s="115"/>
+      <c r="G3" s="116" t="s">
         <v>37</v>
       </c>
-      <c r="H3" s="100"/>
+      <c r="H3" s="117"/>
       <c r="GZ3" s="9"/>
       <c r="HA3" s="9"/>
       <c r="HB3" s="9"/>
       <c r="HC3" s="9"/>
       <c r="HD3" s="9"/>
       <c r="HE3" s="9"/>
       <c r="HF3" s="9"/>
       <c r="HG3" s="9"/>
       <c r="HH3" s="9"/>
       <c r="HI3" s="9"/>
       <c r="HJ3" s="9"/>
       <c r="HK3" s="9"/>
       <c r="HL3" s="9"/>
       <c r="HM3" s="9"/>
       <c r="HN3" s="9"/>
       <c r="HO3" s="9"/>
       <c r="HP3" s="9"/>
       <c r="HQ3" s="9"/>
       <c r="HR3" s="9"/>
       <c r="HS3" s="9"/>
       <c r="HT3" s="9"/>
       <c r="HU3" s="9"/>
       <c r="HV3" s="9"/>
       <c r="HW3" s="9"/>
       <c r="HX3" s="9"/>
@@ -10298,1532 +10590,1532 @@
       <c r="HF4" s="9"/>
       <c r="HG4" s="9"/>
       <c r="HH4" s="9"/>
       <c r="HI4" s="9"/>
       <c r="HJ4" s="9"/>
       <c r="HK4" s="9"/>
       <c r="HL4" s="9"/>
       <c r="HM4" s="9"/>
       <c r="HN4" s="9"/>
       <c r="HO4" s="9"/>
       <c r="HP4" s="9"/>
       <c r="HQ4" s="9"/>
       <c r="HR4" s="9"/>
       <c r="HS4" s="9"/>
       <c r="HT4" s="9"/>
       <c r="HU4" s="9"/>
       <c r="HV4" s="9"/>
       <c r="HW4" s="9"/>
       <c r="HX4" s="9"/>
       <c r="HY4" s="9"/>
       <c r="HZ4" s="9"/>
       <c r="IA4" s="9"/>
       <c r="IB4" s="9"/>
     </row>
     <row r="5" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="101" t="s">
+      <c r="A5" s="118" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="53" t="s">
         <v>39</v>
       </c>
-      <c r="C5" s="109">
+      <c r="C5" s="72">
         <v>24380036</v>
       </c>
-      <c r="D5" s="110">
+      <c r="D5" s="73">
         <v>767797605766</v>
       </c>
-      <c r="E5" s="111">
+      <c r="E5" s="74">
         <v>11502917</v>
       </c>
-      <c r="F5" s="112">
+      <c r="F5" s="75">
         <v>206100659092</v>
       </c>
-      <c r="G5" s="109">
+      <c r="G5" s="72">
         <v>12877119</v>
       </c>
-      <c r="H5" s="113">
+      <c r="H5" s="76">
         <v>561696946674</v>
       </c>
       <c r="GZ5" s="9"/>
       <c r="HA5" s="9"/>
       <c r="HB5" s="9"/>
       <c r="HC5" s="9"/>
       <c r="HD5" s="9"/>
       <c r="HE5" s="9"/>
       <c r="HF5" s="9"/>
       <c r="HG5" s="9"/>
       <c r="HH5" s="9"/>
       <c r="HI5" s="9"/>
       <c r="HJ5" s="9"/>
       <c r="HK5" s="9"/>
       <c r="HL5" s="9"/>
       <c r="HM5" s="9"/>
       <c r="HN5" s="9"/>
       <c r="HO5" s="9"/>
       <c r="HP5" s="9"/>
       <c r="HQ5" s="9"/>
       <c r="HR5" s="9"/>
       <c r="HS5" s="9"/>
       <c r="HT5" s="9"/>
       <c r="HU5" s="9"/>
       <c r="HV5" s="9"/>
       <c r="HW5" s="9"/>
       <c r="HX5" s="9"/>
       <c r="HY5" s="9"/>
       <c r="HZ5" s="9"/>
       <c r="IA5" s="9"/>
       <c r="IB5" s="9"/>
     </row>
     <row r="6" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="102"/>
+      <c r="A6" s="119"/>
       <c r="B6" s="53" t="s">
         <v>40</v>
       </c>
-      <c r="C6" s="109">
+      <c r="C6" s="72">
         <v>5356960</v>
       </c>
-      <c r="D6" s="114">
+      <c r="D6" s="77">
         <v>35109571661</v>
       </c>
-      <c r="E6" s="115">
+      <c r="E6" s="78">
         <v>3807485</v>
       </c>
-      <c r="F6" s="114">
+      <c r="F6" s="77">
         <v>21483970160</v>
       </c>
-      <c r="G6" s="109">
+      <c r="G6" s="72">
         <v>1549475</v>
       </c>
-      <c r="H6" s="113">
+      <c r="H6" s="76">
         <v>13625601501</v>
       </c>
       <c r="GZ6" s="9"/>
       <c r="HA6" s="9"/>
       <c r="HB6" s="9"/>
       <c r="HC6" s="9"/>
       <c r="HD6" s="9"/>
       <c r="HE6" s="9"/>
       <c r="HF6" s="9"/>
       <c r="HG6" s="9"/>
       <c r="HH6" s="9"/>
       <c r="HI6" s="9"/>
       <c r="HJ6" s="9"/>
       <c r="HK6" s="9"/>
       <c r="HL6" s="9"/>
       <c r="HM6" s="9"/>
       <c r="HN6" s="9"/>
       <c r="HO6" s="9"/>
       <c r="HP6" s="9"/>
       <c r="HQ6" s="9"/>
       <c r="HR6" s="9"/>
       <c r="HS6" s="9"/>
       <c r="HT6" s="9"/>
       <c r="HU6" s="9"/>
       <c r="HV6" s="9"/>
       <c r="HW6" s="9"/>
       <c r="HX6" s="9"/>
       <c r="HY6" s="9"/>
       <c r="HZ6" s="9"/>
       <c r="IA6" s="9"/>
       <c r="IB6" s="9"/>
     </row>
     <row r="7" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="92"/>
+      <c r="A7" s="107"/>
       <c r="B7" s="53" t="s">
         <v>41</v>
       </c>
-      <c r="C7" s="109">
+      <c r="C7" s="72">
         <v>2352823</v>
       </c>
-      <c r="D7" s="114">
+      <c r="D7" s="77">
         <v>73055943517</v>
       </c>
-      <c r="E7" s="115">
+      <c r="E7" s="78">
         <v>1105377</v>
       </c>
-      <c r="F7" s="114">
+      <c r="F7" s="77">
         <v>17394704138</v>
       </c>
-      <c r="G7" s="109">
+      <c r="G7" s="72">
         <v>1247446</v>
       </c>
-      <c r="H7" s="113">
+      <c r="H7" s="76">
         <v>55661239379</v>
       </c>
       <c r="GZ7" s="9"/>
       <c r="HA7" s="9"/>
       <c r="HB7" s="9"/>
       <c r="HC7" s="9"/>
       <c r="HD7" s="9"/>
       <c r="HE7" s="9"/>
       <c r="HF7" s="9"/>
       <c r="HG7" s="9"/>
       <c r="HH7" s="9"/>
       <c r="HI7" s="9"/>
       <c r="HJ7" s="9"/>
       <c r="HK7" s="9"/>
       <c r="HL7" s="9"/>
       <c r="HM7" s="9"/>
       <c r="HN7" s="9"/>
       <c r="HO7" s="9"/>
       <c r="HP7" s="9"/>
       <c r="HQ7" s="9"/>
       <c r="HR7" s="9"/>
       <c r="HS7" s="9"/>
       <c r="HT7" s="9"/>
       <c r="HU7" s="9"/>
       <c r="HV7" s="9"/>
       <c r="HW7" s="9"/>
       <c r="HX7" s="9"/>
       <c r="HY7" s="9"/>
       <c r="HZ7" s="9"/>
       <c r="IA7" s="9"/>
       <c r="IB7" s="9"/>
     </row>
     <row r="8" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="92" t="s">
+      <c r="A8" s="107" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="93"/>
-      <c r="C8" s="109">
+      <c r="B8" s="108"/>
+      <c r="C8" s="72">
         <v>15223777</v>
       </c>
-      <c r="D8" s="114">
+      <c r="D8" s="77">
         <v>375869790815</v>
       </c>
-      <c r="E8" s="115">
+      <c r="E8" s="78">
         <v>8402818</v>
       </c>
-      <c r="F8" s="114">
+      <c r="F8" s="77">
         <v>139457473252</v>
       </c>
-      <c r="G8" s="109">
+      <c r="G8" s="72">
         <v>6820959</v>
       </c>
-      <c r="H8" s="113">
+      <c r="H8" s="76">
         <v>236412317563</v>
       </c>
       <c r="GZ8" s="9"/>
       <c r="HA8" s="9"/>
       <c r="HB8" s="9"/>
       <c r="HC8" s="9"/>
       <c r="HD8" s="9"/>
       <c r="HE8" s="9"/>
       <c r="HF8" s="9"/>
       <c r="HG8" s="9"/>
       <c r="HH8" s="9"/>
       <c r="HI8" s="9"/>
       <c r="HJ8" s="9"/>
       <c r="HK8" s="9"/>
       <c r="HL8" s="9"/>
       <c r="HM8" s="9"/>
       <c r="HN8" s="9"/>
       <c r="HO8" s="9"/>
       <c r="HP8" s="9"/>
       <c r="HQ8" s="9"/>
       <c r="HR8" s="9"/>
       <c r="HS8" s="9"/>
       <c r="HT8" s="9"/>
       <c r="HU8" s="9"/>
       <c r="HV8" s="9"/>
       <c r="HW8" s="9"/>
       <c r="HX8" s="9"/>
       <c r="HY8" s="9"/>
       <c r="HZ8" s="9"/>
       <c r="IA8" s="9"/>
       <c r="IB8" s="9"/>
     </row>
     <row r="9" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="104" t="s">
+      <c r="A9" s="106" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="53" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="109">
+      <c r="C9" s="72">
         <v>38574</v>
       </c>
-      <c r="D9" s="114">
+      <c r="D9" s="77">
         <v>26535411</v>
       </c>
-      <c r="E9" s="115">
+      <c r="E9" s="78">
         <v>10295</v>
       </c>
-      <c r="F9" s="114">
+      <c r="F9" s="77">
         <v>6766750</v>
       </c>
-      <c r="G9" s="109">
+      <c r="G9" s="72">
         <v>28279</v>
       </c>
-      <c r="H9" s="113">
+      <c r="H9" s="76">
         <v>19768661</v>
       </c>
       <c r="GZ9" s="9"/>
       <c r="HA9" s="9"/>
       <c r="HB9" s="9"/>
       <c r="HC9" s="9"/>
       <c r="HD9" s="9"/>
       <c r="HE9" s="9"/>
       <c r="HF9" s="9"/>
       <c r="HG9" s="9"/>
       <c r="HH9" s="9"/>
       <c r="HI9" s="9"/>
       <c r="HJ9" s="9"/>
       <c r="HK9" s="9"/>
       <c r="HL9" s="9"/>
       <c r="HM9" s="9"/>
       <c r="HN9" s="9"/>
       <c r="HO9" s="9"/>
       <c r="HP9" s="9"/>
       <c r="HQ9" s="9"/>
       <c r="HR9" s="9"/>
       <c r="HS9" s="9"/>
       <c r="HT9" s="9"/>
       <c r="HU9" s="9"/>
       <c r="HV9" s="9"/>
       <c r="HW9" s="9"/>
       <c r="HX9" s="9"/>
       <c r="HY9" s="9"/>
       <c r="HZ9" s="9"/>
       <c r="IA9" s="9"/>
       <c r="IB9" s="9"/>
     </row>
     <row r="10" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="104"/>
+      <c r="A10" s="106"/>
       <c r="B10" s="53" t="s">
         <v>32</v>
       </c>
-      <c r="C10" s="109">
+      <c r="C10" s="72">
         <v>171515</v>
       </c>
-      <c r="D10" s="114">
+      <c r="D10" s="77">
         <v>5001109700</v>
       </c>
-      <c r="E10" s="115">
+      <c r="E10" s="78">
         <v>105115</v>
       </c>
-      <c r="F10" s="114">
+      <c r="F10" s="77">
         <v>3462817479</v>
       </c>
-      <c r="G10" s="109">
+      <c r="G10" s="72">
         <v>66400</v>
       </c>
-      <c r="H10" s="113">
+      <c r="H10" s="76">
         <v>1538292221</v>
       </c>
       <c r="GZ10" s="9"/>
       <c r="HA10" s="9"/>
       <c r="HB10" s="9"/>
       <c r="HC10" s="9"/>
       <c r="HD10" s="9"/>
       <c r="HE10" s="9"/>
       <c r="HF10" s="9"/>
       <c r="HG10" s="9"/>
       <c r="HH10" s="9"/>
       <c r="HI10" s="9"/>
       <c r="HJ10" s="9"/>
       <c r="HK10" s="9"/>
       <c r="HL10" s="9"/>
       <c r="HM10" s="9"/>
       <c r="HN10" s="9"/>
       <c r="HO10" s="9"/>
       <c r="HP10" s="9"/>
       <c r="HQ10" s="9"/>
       <c r="HR10" s="9"/>
       <c r="HS10" s="9"/>
       <c r="HT10" s="9"/>
       <c r="HU10" s="9"/>
       <c r="HV10" s="9"/>
       <c r="HW10" s="9"/>
       <c r="HX10" s="9"/>
       <c r="HY10" s="9"/>
       <c r="HZ10" s="9"/>
       <c r="IA10" s="9"/>
       <c r="IB10" s="9"/>
     </row>
     <row r="11" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="104"/>
+      <c r="A11" s="106"/>
       <c r="B11" s="53" t="s">
         <v>6</v>
       </c>
-      <c r="C11" s="109">
+      <c r="C11" s="72">
         <v>234983</v>
       </c>
-      <c r="D11" s="114">
+      <c r="D11" s="77">
         <v>8967352176</v>
       </c>
-      <c r="E11" s="115">
+      <c r="E11" s="78">
         <v>86448</v>
       </c>
-      <c r="F11" s="114">
+      <c r="F11" s="77">
         <v>1503308929</v>
       </c>
-      <c r="G11" s="109">
+      <c r="G11" s="72">
         <v>148535</v>
       </c>
-      <c r="H11" s="113">
+      <c r="H11" s="76">
         <v>7464043247</v>
       </c>
       <c r="GZ11" s="9"/>
       <c r="HA11" s="9"/>
       <c r="HB11" s="9"/>
       <c r="HC11" s="9"/>
       <c r="HD11" s="9"/>
       <c r="HE11" s="9"/>
       <c r="HF11" s="9"/>
       <c r="HG11" s="9"/>
       <c r="HH11" s="9"/>
       <c r="HI11" s="9"/>
       <c r="HJ11" s="9"/>
       <c r="HK11" s="9"/>
       <c r="HL11" s="9"/>
       <c r="HM11" s="9"/>
       <c r="HN11" s="9"/>
       <c r="HO11" s="9"/>
       <c r="HP11" s="9"/>
       <c r="HQ11" s="9"/>
       <c r="HR11" s="9"/>
       <c r="HS11" s="9"/>
       <c r="HT11" s="9"/>
       <c r="HU11" s="9"/>
       <c r="HV11" s="9"/>
       <c r="HW11" s="9"/>
       <c r="HX11" s="9"/>
       <c r="HY11" s="9"/>
       <c r="HZ11" s="9"/>
       <c r="IA11" s="9"/>
       <c r="IB11" s="9"/>
     </row>
     <row r="12" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="104" t="s">
+      <c r="A12" s="106" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="53" t="s">
         <v>8</v>
       </c>
-      <c r="C12" s="109">
+      <c r="C12" s="72">
         <v>514481</v>
       </c>
-      <c r="D12" s="114">
+      <c r="D12" s="77">
         <v>8770728714</v>
       </c>
-      <c r="E12" s="115">
+      <c r="E12" s="78">
         <v>347238</v>
       </c>
-      <c r="F12" s="114">
+      <c r="F12" s="77">
         <v>6183541170</v>
       </c>
-      <c r="G12" s="109">
+      <c r="G12" s="72">
         <v>167243</v>
       </c>
-      <c r="H12" s="113">
+      <c r="H12" s="76">
         <v>2587187544</v>
       </c>
       <c r="GZ12" s="9"/>
       <c r="HA12" s="9"/>
       <c r="HB12" s="9"/>
       <c r="HC12" s="9"/>
       <c r="HD12" s="9"/>
       <c r="HE12" s="9"/>
       <c r="HF12" s="9"/>
       <c r="HG12" s="9"/>
       <c r="HH12" s="9"/>
       <c r="HI12" s="9"/>
       <c r="HJ12" s="9"/>
       <c r="HK12" s="9"/>
       <c r="HL12" s="9"/>
       <c r="HM12" s="9"/>
       <c r="HN12" s="9"/>
       <c r="HO12" s="9"/>
       <c r="HP12" s="9"/>
       <c r="HQ12" s="9"/>
       <c r="HR12" s="9"/>
       <c r="HS12" s="9"/>
       <c r="HT12" s="9"/>
       <c r="HU12" s="9"/>
       <c r="HV12" s="9"/>
       <c r="HW12" s="9"/>
       <c r="HX12" s="9"/>
       <c r="HY12" s="9"/>
       <c r="HZ12" s="9"/>
       <c r="IA12" s="9"/>
       <c r="IB12" s="9"/>
     </row>
     <row r="13" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="104"/>
+      <c r="A13" s="106"/>
       <c r="B13" s="53" t="s">
         <v>9</v>
       </c>
-      <c r="C13" s="109">
+      <c r="C13" s="72">
         <v>398119</v>
       </c>
-      <c r="D13" s="114">
+      <c r="D13" s="77">
         <v>7848412837</v>
       </c>
-      <c r="E13" s="115">
+      <c r="E13" s="78">
         <v>258185</v>
       </c>
-      <c r="F13" s="114">
+      <c r="F13" s="77">
         <v>4036466995</v>
       </c>
-      <c r="G13" s="109">
+      <c r="G13" s="72">
         <v>139934</v>
       </c>
-      <c r="H13" s="113">
+      <c r="H13" s="76">
         <v>3811945842</v>
       </c>
       <c r="GZ13" s="9"/>
       <c r="HA13" s="9"/>
       <c r="HB13" s="9"/>
       <c r="HC13" s="9"/>
       <c r="HD13" s="9"/>
       <c r="HE13" s="9"/>
       <c r="HF13" s="9"/>
       <c r="HG13" s="9"/>
       <c r="HH13" s="9"/>
       <c r="HI13" s="9"/>
       <c r="HJ13" s="9"/>
       <c r="HK13" s="9"/>
       <c r="HL13" s="9"/>
       <c r="HM13" s="9"/>
       <c r="HN13" s="9"/>
       <c r="HO13" s="9"/>
       <c r="HP13" s="9"/>
       <c r="HQ13" s="9"/>
       <c r="HR13" s="9"/>
       <c r="HS13" s="9"/>
       <c r="HT13" s="9"/>
       <c r="HU13" s="9"/>
       <c r="HV13" s="9"/>
       <c r="HW13" s="9"/>
       <c r="HX13" s="9"/>
       <c r="HY13" s="9"/>
       <c r="HZ13" s="9"/>
       <c r="IA13" s="9"/>
       <c r="IB13" s="9"/>
     </row>
     <row r="14" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="104"/>
+      <c r="A14" s="106"/>
       <c r="B14" s="61" t="s">
         <v>10</v>
       </c>
-      <c r="C14" s="109">
+      <c r="C14" s="72">
         <v>284252</v>
       </c>
-      <c r="D14" s="114">
+      <c r="D14" s="77">
         <v>9031472383</v>
       </c>
-      <c r="E14" s="115">
+      <c r="E14" s="78">
         <v>110431</v>
       </c>
-      <c r="F14" s="114">
+      <c r="F14" s="77">
         <v>1565249118</v>
       </c>
-      <c r="G14" s="109">
+      <c r="G14" s="72">
         <v>173821</v>
       </c>
-      <c r="H14" s="113">
+      <c r="H14" s="76">
         <v>7466223265</v>
       </c>
       <c r="GZ14" s="9"/>
       <c r="HA14" s="9"/>
       <c r="HB14" s="9"/>
       <c r="HC14" s="9"/>
       <c r="HD14" s="9"/>
       <c r="HE14" s="9"/>
       <c r="HF14" s="9"/>
       <c r="HG14" s="9"/>
       <c r="HH14" s="9"/>
       <c r="HI14" s="9"/>
       <c r="HJ14" s="9"/>
       <c r="HK14" s="9"/>
       <c r="HL14" s="9"/>
       <c r="HM14" s="9"/>
       <c r="HN14" s="9"/>
       <c r="HO14" s="9"/>
       <c r="HP14" s="9"/>
       <c r="HQ14" s="9"/>
       <c r="HR14" s="9"/>
       <c r="HS14" s="9"/>
       <c r="HT14" s="9"/>
       <c r="HU14" s="9"/>
       <c r="HV14" s="9"/>
       <c r="HW14" s="9"/>
       <c r="HX14" s="9"/>
       <c r="HY14" s="9"/>
       <c r="HZ14" s="9"/>
       <c r="IA14" s="9"/>
       <c r="IB14" s="9"/>
     </row>
     <row r="15" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="104"/>
+      <c r="A15" s="106"/>
       <c r="B15" s="53" t="s">
         <v>11</v>
       </c>
-      <c r="C15" s="109">
+      <c r="C15" s="72">
         <v>868654</v>
       </c>
-      <c r="D15" s="114">
+      <c r="D15" s="77">
         <v>7862031399</v>
       </c>
-      <c r="E15" s="115">
+      <c r="E15" s="78">
         <v>246693</v>
       </c>
-      <c r="F15" s="114">
+      <c r="F15" s="77">
         <v>2038847582</v>
       </c>
-      <c r="G15" s="109">
+      <c r="G15" s="72">
         <v>621961</v>
       </c>
-      <c r="H15" s="113">
+      <c r="H15" s="76">
         <v>5823183817</v>
       </c>
       <c r="GZ15" s="9"/>
       <c r="HA15" s="9"/>
       <c r="HB15" s="9"/>
       <c r="HC15" s="9"/>
       <c r="HD15" s="9"/>
       <c r="HE15" s="9"/>
       <c r="HF15" s="9"/>
       <c r="HG15" s="9"/>
       <c r="HH15" s="9"/>
       <c r="HI15" s="9"/>
       <c r="HJ15" s="9"/>
       <c r="HK15" s="9"/>
       <c r="HL15" s="9"/>
       <c r="HM15" s="9"/>
       <c r="HN15" s="9"/>
       <c r="HO15" s="9"/>
       <c r="HP15" s="9"/>
       <c r="HQ15" s="9"/>
       <c r="HR15" s="9"/>
       <c r="HS15" s="9"/>
       <c r="HT15" s="9"/>
       <c r="HU15" s="9"/>
       <c r="HV15" s="9"/>
       <c r="HW15" s="9"/>
       <c r="HX15" s="9"/>
       <c r="HY15" s="9"/>
       <c r="HZ15" s="9"/>
       <c r="IA15" s="9"/>
       <c r="IB15" s="9"/>
     </row>
     <row r="16" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="104"/>
+      <c r="A16" s="106"/>
       <c r="B16" s="61" t="s">
         <v>12</v>
       </c>
-      <c r="C16" s="109">
+      <c r="C16" s="72">
         <v>99423</v>
       </c>
-      <c r="D16" s="114">
+      <c r="D16" s="77">
         <v>614063691</v>
       </c>
-      <c r="E16" s="115">
+      <c r="E16" s="78">
         <v>20194</v>
       </c>
-      <c r="F16" s="114">
+      <c r="F16" s="77">
         <v>81650884</v>
       </c>
-      <c r="G16" s="109">
+      <c r="G16" s="72">
         <v>79229</v>
       </c>
-      <c r="H16" s="113">
+      <c r="H16" s="76">
         <v>532412807</v>
       </c>
       <c r="GZ16" s="9"/>
       <c r="HA16" s="9"/>
       <c r="HB16" s="9"/>
       <c r="HC16" s="9"/>
       <c r="HD16" s="9"/>
       <c r="HE16" s="9"/>
       <c r="HF16" s="9"/>
       <c r="HG16" s="9"/>
       <c r="HH16" s="9"/>
       <c r="HI16" s="9"/>
       <c r="HJ16" s="9"/>
       <c r="HK16" s="9"/>
       <c r="HL16" s="9"/>
       <c r="HM16" s="9"/>
       <c r="HN16" s="9"/>
       <c r="HO16" s="9"/>
       <c r="HP16" s="9"/>
       <c r="HQ16" s="9"/>
       <c r="HR16" s="9"/>
       <c r="HS16" s="9"/>
       <c r="HT16" s="9"/>
       <c r="HU16" s="9"/>
       <c r="HV16" s="9"/>
       <c r="HW16" s="9"/>
       <c r="HX16" s="9"/>
       <c r="HY16" s="9"/>
       <c r="HZ16" s="9"/>
       <c r="IA16" s="9"/>
       <c r="IB16" s="9"/>
     </row>
     <row r="17" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="104" t="s">
+      <c r="A17" s="106" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="53" t="s">
         <v>14</v>
       </c>
-      <c r="C17" s="109">
+      <c r="C17" s="72">
         <v>279726</v>
       </c>
-      <c r="D17" s="114">
+      <c r="D17" s="77">
         <v>4653014183</v>
       </c>
-      <c r="E17" s="115">
+      <c r="E17" s="78">
         <v>158459</v>
       </c>
-      <c r="F17" s="114">
+      <c r="F17" s="77">
         <v>2701372375</v>
       </c>
-      <c r="G17" s="109">
+      <c r="G17" s="72">
         <v>121267</v>
       </c>
-      <c r="H17" s="113">
+      <c r="H17" s="76">
         <v>1951641808</v>
       </c>
       <c r="GZ17" s="9"/>
       <c r="HA17" s="9"/>
       <c r="HB17" s="9"/>
       <c r="HC17" s="9"/>
       <c r="HD17" s="9"/>
       <c r="HE17" s="9"/>
       <c r="HF17" s="9"/>
       <c r="HG17" s="9"/>
       <c r="HH17" s="9"/>
       <c r="HI17" s="9"/>
       <c r="HJ17" s="9"/>
       <c r="HK17" s="9"/>
       <c r="HL17" s="9"/>
       <c r="HM17" s="9"/>
       <c r="HN17" s="9"/>
       <c r="HO17" s="9"/>
       <c r="HP17" s="9"/>
       <c r="HQ17" s="9"/>
       <c r="HR17" s="9"/>
       <c r="HS17" s="9"/>
       <c r="HT17" s="9"/>
       <c r="HU17" s="9"/>
       <c r="HV17" s="9"/>
       <c r="HW17" s="9"/>
       <c r="HX17" s="9"/>
       <c r="HY17" s="9"/>
       <c r="HZ17" s="9"/>
       <c r="IA17" s="9"/>
       <c r="IB17" s="9"/>
     </row>
     <row r="18" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="104"/>
+      <c r="A18" s="106"/>
       <c r="B18" s="53" t="s">
         <v>15</v>
       </c>
-      <c r="C18" s="109">
+      <c r="C18" s="72">
         <v>412242</v>
       </c>
-      <c r="D18" s="114">
+      <c r="D18" s="77">
         <v>8539034673</v>
       </c>
-      <c r="E18" s="115">
+      <c r="E18" s="78">
         <v>167909</v>
       </c>
-      <c r="F18" s="114">
+      <c r="F18" s="77">
         <v>1775205591</v>
       </c>
-      <c r="G18" s="109">
+      <c r="G18" s="72">
         <v>244333</v>
       </c>
-      <c r="H18" s="113">
+      <c r="H18" s="76">
         <v>6763829082</v>
       </c>
       <c r="GZ18" s="9"/>
       <c r="HA18" s="9"/>
       <c r="HB18" s="9"/>
       <c r="HC18" s="9"/>
       <c r="HD18" s="9"/>
       <c r="HE18" s="9"/>
       <c r="HF18" s="9"/>
       <c r="HG18" s="9"/>
       <c r="HH18" s="9"/>
       <c r="HI18" s="9"/>
       <c r="HJ18" s="9"/>
       <c r="HK18" s="9"/>
       <c r="HL18" s="9"/>
       <c r="HM18" s="9"/>
       <c r="HN18" s="9"/>
       <c r="HO18" s="9"/>
       <c r="HP18" s="9"/>
       <c r="HQ18" s="9"/>
       <c r="HR18" s="9"/>
       <c r="HS18" s="9"/>
       <c r="HT18" s="9"/>
       <c r="HU18" s="9"/>
       <c r="HV18" s="9"/>
       <c r="HW18" s="9"/>
       <c r="HX18" s="9"/>
       <c r="HY18" s="9"/>
       <c r="HZ18" s="9"/>
       <c r="IA18" s="9"/>
       <c r="IB18" s="9"/>
     </row>
     <row r="19" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="104"/>
+      <c r="A19" s="106"/>
       <c r="B19" s="53" t="s">
         <v>16</v>
       </c>
-      <c r="C19" s="109">
+      <c r="C19" s="72">
         <v>509967</v>
       </c>
-      <c r="D19" s="114">
+      <c r="D19" s="77">
         <v>31943651876</v>
       </c>
-      <c r="E19" s="115">
+      <c r="E19" s="78">
         <v>86438</v>
       </c>
-      <c r="F19" s="114">
+      <c r="F19" s="77">
         <v>1841414628</v>
       </c>
-      <c r="G19" s="109">
+      <c r="G19" s="72">
         <v>423529</v>
       </c>
-      <c r="H19" s="113">
+      <c r="H19" s="76">
         <v>30102237248</v>
       </c>
       <c r="GZ19" s="9"/>
       <c r="HA19" s="9"/>
       <c r="HB19" s="9"/>
       <c r="HC19" s="9"/>
       <c r="HD19" s="9"/>
       <c r="HE19" s="9"/>
       <c r="HF19" s="9"/>
       <c r="HG19" s="9"/>
       <c r="HH19" s="9"/>
       <c r="HI19" s="9"/>
       <c r="HJ19" s="9"/>
       <c r="HK19" s="9"/>
       <c r="HL19" s="9"/>
       <c r="HM19" s="9"/>
       <c r="HN19" s="9"/>
       <c r="HO19" s="9"/>
       <c r="HP19" s="9"/>
       <c r="HQ19" s="9"/>
       <c r="HR19" s="9"/>
       <c r="HS19" s="9"/>
       <c r="HT19" s="9"/>
       <c r="HU19" s="9"/>
       <c r="HV19" s="9"/>
       <c r="HW19" s="9"/>
       <c r="HX19" s="9"/>
       <c r="HY19" s="9"/>
       <c r="HZ19" s="9"/>
       <c r="IA19" s="9"/>
       <c r="IB19" s="9"/>
     </row>
     <row r="20" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="104"/>
+      <c r="A20" s="106"/>
       <c r="B20" s="53" t="s">
         <v>17</v>
       </c>
-      <c r="C20" s="109">
+      <c r="C20" s="72">
         <v>57240</v>
       </c>
-      <c r="D20" s="114">
+      <c r="D20" s="77">
         <v>412528077</v>
       </c>
-      <c r="E20" s="115">
+      <c r="E20" s="78">
         <v>23049</v>
       </c>
-      <c r="F20" s="114">
+      <c r="F20" s="77">
         <v>117515636</v>
       </c>
-      <c r="G20" s="109">
+      <c r="G20" s="72">
         <v>34191</v>
       </c>
-      <c r="H20" s="113">
+      <c r="H20" s="76">
         <v>295012441</v>
       </c>
       <c r="GZ20" s="9"/>
       <c r="HA20" s="9"/>
       <c r="HB20" s="9"/>
       <c r="HC20" s="9"/>
       <c r="HD20" s="9"/>
       <c r="HE20" s="9"/>
       <c r="HF20" s="9"/>
       <c r="HG20" s="9"/>
       <c r="HH20" s="9"/>
       <c r="HI20" s="9"/>
       <c r="HJ20" s="9"/>
       <c r="HK20" s="9"/>
       <c r="HL20" s="9"/>
       <c r="HM20" s="9"/>
       <c r="HN20" s="9"/>
       <c r="HO20" s="9"/>
       <c r="HP20" s="9"/>
       <c r="HQ20" s="9"/>
       <c r="HR20" s="9"/>
       <c r="HS20" s="9"/>
       <c r="HT20" s="9"/>
       <c r="HU20" s="9"/>
       <c r="HV20" s="9"/>
       <c r="HW20" s="9"/>
       <c r="HX20" s="9"/>
       <c r="HY20" s="9"/>
       <c r="HZ20" s="9"/>
       <c r="IA20" s="9"/>
       <c r="IB20" s="9"/>
     </row>
     <row r="21" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="104"/>
+      <c r="A21" s="106"/>
       <c r="B21" s="53" t="s">
         <v>18</v>
       </c>
-      <c r="C21" s="109">
+      <c r="C21" s="72">
         <v>4381</v>
       </c>
-      <c r="D21" s="114">
+      <c r="D21" s="77">
         <v>503245502</v>
       </c>
-      <c r="E21" s="115">
+      <c r="E21" s="78">
         <v>1024</v>
       </c>
-      <c r="F21" s="114">
+      <c r="F21" s="77">
         <v>26016632</v>
       </c>
-      <c r="G21" s="109">
+      <c r="G21" s="72">
         <v>3357</v>
       </c>
-      <c r="H21" s="113">
+      <c r="H21" s="76">
         <v>477228870</v>
       </c>
       <c r="GZ21" s="9"/>
       <c r="HA21" s="9"/>
       <c r="HB21" s="9"/>
       <c r="HC21" s="9"/>
       <c r="HD21" s="9"/>
       <c r="HE21" s="9"/>
       <c r="HF21" s="9"/>
       <c r="HG21" s="9"/>
       <c r="HH21" s="9"/>
       <c r="HI21" s="9"/>
       <c r="HJ21" s="9"/>
       <c r="HK21" s="9"/>
       <c r="HL21" s="9"/>
       <c r="HM21" s="9"/>
       <c r="HN21" s="9"/>
       <c r="HO21" s="9"/>
       <c r="HP21" s="9"/>
       <c r="HQ21" s="9"/>
       <c r="HR21" s="9"/>
       <c r="HS21" s="9"/>
       <c r="HT21" s="9"/>
       <c r="HU21" s="9"/>
       <c r="HV21" s="9"/>
       <c r="HW21" s="9"/>
       <c r="HX21" s="9"/>
       <c r="HY21" s="9"/>
       <c r="HZ21" s="9"/>
       <c r="IA21" s="9"/>
       <c r="IB21" s="9"/>
     </row>
     <row r="22" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="104" t="s">
+      <c r="A22" s="106" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="53" t="s">
         <v>20</v>
       </c>
-      <c r="C22" s="109">
+      <c r="C22" s="72">
         <v>1448467</v>
       </c>
-      <c r="D22" s="114">
+      <c r="D22" s="77">
         <v>8503390810</v>
       </c>
-      <c r="E22" s="115">
+      <c r="E22" s="78">
         <v>531200</v>
       </c>
-      <c r="F22" s="114">
+      <c r="F22" s="77">
         <v>2746006853</v>
       </c>
-      <c r="G22" s="109">
+      <c r="G22" s="72">
         <v>917267</v>
       </c>
-      <c r="H22" s="113">
+      <c r="H22" s="76">
         <v>5757383957</v>
       </c>
       <c r="GZ22" s="9"/>
       <c r="HA22" s="9"/>
       <c r="HB22" s="9"/>
       <c r="HC22" s="9"/>
       <c r="HD22" s="9"/>
       <c r="HE22" s="9"/>
       <c r="HF22" s="9"/>
       <c r="HG22" s="9"/>
       <c r="HH22" s="9"/>
       <c r="HI22" s="9"/>
       <c r="HJ22" s="9"/>
       <c r="HK22" s="9"/>
       <c r="HL22" s="9"/>
       <c r="HM22" s="9"/>
       <c r="HN22" s="9"/>
       <c r="HO22" s="9"/>
       <c r="HP22" s="9"/>
       <c r="HQ22" s="9"/>
       <c r="HR22" s="9"/>
       <c r="HS22" s="9"/>
       <c r="HT22" s="9"/>
       <c r="HU22" s="9"/>
       <c r="HV22" s="9"/>
       <c r="HW22" s="9"/>
       <c r="HX22" s="9"/>
       <c r="HY22" s="9"/>
       <c r="HZ22" s="9"/>
       <c r="IA22" s="9"/>
       <c r="IB22" s="9"/>
     </row>
     <row r="23" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="104"/>
+      <c r="A23" s="106"/>
       <c r="B23" s="53" t="s">
         <v>21</v>
       </c>
-      <c r="C23" s="109">
+      <c r="C23" s="72">
         <v>2835020</v>
       </c>
-      <c r="D23" s="114">
+      <c r="D23" s="77">
         <v>34119808108</v>
       </c>
-      <c r="E23" s="115">
+      <c r="E23" s="78">
         <v>621280</v>
       </c>
-      <c r="F23" s="114">
+      <c r="F23" s="77">
         <v>4095690878</v>
       </c>
-      <c r="G23" s="109">
+      <c r="G23" s="72">
         <v>2213740</v>
       </c>
-      <c r="H23" s="113">
+      <c r="H23" s="76">
         <v>30024117230</v>
       </c>
       <c r="GZ23" s="9"/>
       <c r="HA23" s="9"/>
       <c r="HB23" s="9"/>
       <c r="HC23" s="9"/>
       <c r="HD23" s="9"/>
       <c r="HE23" s="9"/>
       <c r="HF23" s="9"/>
       <c r="HG23" s="9"/>
       <c r="HH23" s="9"/>
       <c r="HI23" s="9"/>
       <c r="HJ23" s="9"/>
       <c r="HK23" s="9"/>
       <c r="HL23" s="9"/>
       <c r="HM23" s="9"/>
       <c r="HN23" s="9"/>
       <c r="HO23" s="9"/>
       <c r="HP23" s="9"/>
       <c r="HQ23" s="9"/>
       <c r="HR23" s="9"/>
       <c r="HS23" s="9"/>
       <c r="HT23" s="9"/>
       <c r="HU23" s="9"/>
       <c r="HV23" s="9"/>
       <c r="HW23" s="9"/>
       <c r="HX23" s="9"/>
       <c r="HY23" s="9"/>
       <c r="HZ23" s="9"/>
       <c r="IA23" s="9"/>
       <c r="IB23" s="9"/>
     </row>
     <row r="24" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="104"/>
+      <c r="A24" s="106"/>
       <c r="B24" s="53" t="s">
         <v>22</v>
       </c>
-      <c r="C24" s="109">
+      <c r="C24" s="72">
         <v>684399</v>
       </c>
-      <c r="D24" s="114">
+      <c r="D24" s="77">
         <v>9936826580</v>
       </c>
-      <c r="E24" s="115">
+      <c r="E24" s="78">
         <v>217378</v>
       </c>
-      <c r="F24" s="114">
+      <c r="F24" s="77">
         <v>3397755386</v>
       </c>
-      <c r="G24" s="109">
+      <c r="G24" s="72">
         <v>467021</v>
       </c>
-      <c r="H24" s="113">
+      <c r="H24" s="76">
         <v>6539071194</v>
       </c>
       <c r="GZ24" s="9"/>
       <c r="HA24" s="9"/>
       <c r="HB24" s="9"/>
       <c r="HC24" s="9"/>
       <c r="HD24" s="9"/>
       <c r="HE24" s="9"/>
       <c r="HF24" s="9"/>
       <c r="HG24" s="9"/>
       <c r="HH24" s="9"/>
       <c r="HI24" s="9"/>
       <c r="HJ24" s="9"/>
       <c r="HK24" s="9"/>
       <c r="HL24" s="9"/>
       <c r="HM24" s="9"/>
       <c r="HN24" s="9"/>
       <c r="HO24" s="9"/>
       <c r="HP24" s="9"/>
       <c r="HQ24" s="9"/>
       <c r="HR24" s="9"/>
       <c r="HS24" s="9"/>
       <c r="HT24" s="9"/>
       <c r="HU24" s="9"/>
       <c r="HV24" s="9"/>
       <c r="HW24" s="9"/>
       <c r="HX24" s="9"/>
       <c r="HY24" s="9"/>
       <c r="HZ24" s="9"/>
       <c r="IA24" s="9"/>
       <c r="IB24" s="9"/>
     </row>
     <row r="25" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="92" t="s">
+      <c r="A25" s="107" t="s">
         <v>23</v>
       </c>
-      <c r="B25" s="93"/>
-      <c r="C25" s="109">
+      <c r="B25" s="108"/>
+      <c r="C25" s="72">
         <v>17703339</v>
       </c>
-      <c r="D25" s="114">
+      <c r="D25" s="77">
         <v>53503137331</v>
       </c>
-      <c r="E25" s="115">
+      <c r="E25" s="78">
         <v>6988549</v>
       </c>
-      <c r="F25" s="114">
+      <c r="F25" s="77">
         <v>4256882323</v>
       </c>
-      <c r="G25" s="109">
+      <c r="G25" s="72">
         <v>10714790</v>
       </c>
-      <c r="H25" s="113">
+      <c r="H25" s="76">
         <v>49246255008</v>
       </c>
       <c r="GZ25" s="9"/>
       <c r="HA25" s="9"/>
       <c r="HB25" s="9"/>
       <c r="HC25" s="9"/>
       <c r="HD25" s="9"/>
       <c r="HE25" s="9"/>
       <c r="HF25" s="9"/>
       <c r="HG25" s="9"/>
       <c r="HH25" s="9"/>
       <c r="HI25" s="9"/>
       <c r="HJ25" s="9"/>
       <c r="HK25" s="9"/>
       <c r="HL25" s="9"/>
       <c r="HM25" s="9"/>
       <c r="HN25" s="9"/>
       <c r="HO25" s="9"/>
       <c r="HP25" s="9"/>
       <c r="HQ25" s="9"/>
       <c r="HR25" s="9"/>
       <c r="HS25" s="9"/>
       <c r="HT25" s="9"/>
       <c r="HU25" s="9"/>
       <c r="HV25" s="9"/>
       <c r="HW25" s="9"/>
       <c r="HX25" s="9"/>
       <c r="HY25" s="9"/>
       <c r="HZ25" s="9"/>
       <c r="IA25" s="9"/>
       <c r="IB25" s="9"/>
     </row>
     <row r="26" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="92" t="s">
+      <c r="A26" s="107" t="s">
         <v>35</v>
       </c>
-      <c r="B26" s="93"/>
-      <c r="C26" s="109">
+      <c r="B26" s="108"/>
+      <c r="C26" s="72">
         <v>795</v>
       </c>
-      <c r="D26" s="114">
+      <c r="D26" s="77">
         <v>144444569</v>
       </c>
-      <c r="E26" s="115">
+      <c r="E26" s="78">
         <v>59</v>
       </c>
-      <c r="F26" s="114">
+      <c r="F26" s="77">
         <v>2537652</v>
       </c>
-      <c r="G26" s="109">
+      <c r="G26" s="72">
         <v>736</v>
       </c>
-      <c r="H26" s="113">
+      <c r="H26" s="76">
         <v>141906917</v>
       </c>
       <c r="GZ26" s="9"/>
       <c r="HA26" s="9"/>
       <c r="HB26" s="9"/>
       <c r="HC26" s="9"/>
       <c r="HD26" s="9"/>
       <c r="HE26" s="9"/>
       <c r="HF26" s="9"/>
       <c r="HG26" s="9"/>
       <c r="HH26" s="9"/>
       <c r="HI26" s="9"/>
       <c r="HJ26" s="9"/>
       <c r="HK26" s="9"/>
       <c r="HL26" s="9"/>
       <c r="HM26" s="9"/>
       <c r="HN26" s="9"/>
       <c r="HO26" s="9"/>
       <c r="HP26" s="9"/>
       <c r="HQ26" s="9"/>
       <c r="HR26" s="9"/>
       <c r="HS26" s="9"/>
       <c r="HT26" s="9"/>
       <c r="HU26" s="9"/>
       <c r="HV26" s="9"/>
       <c r="HW26" s="9"/>
       <c r="HX26" s="9"/>
       <c r="HY26" s="9"/>
       <c r="HZ26" s="9"/>
       <c r="IA26" s="9"/>
       <c r="IB26" s="9"/>
     </row>
     <row r="27" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="104" t="s">
+      <c r="A27" s="106" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="53" t="s">
         <v>43</v>
       </c>
-      <c r="C27" s="109">
+      <c r="C27" s="72">
         <v>14677</v>
       </c>
-      <c r="D27" s="114">
+      <c r="D27" s="77">
         <v>1007448847</v>
       </c>
-      <c r="E27" s="115">
+      <c r="E27" s="78">
         <v>1604</v>
       </c>
-      <c r="F27" s="114">
+      <c r="F27" s="77">
         <v>3260519</v>
       </c>
-      <c r="G27" s="109">
+      <c r="G27" s="72">
         <v>13073</v>
       </c>
-      <c r="H27" s="113">
+      <c r="H27" s="76">
         <v>1004188328</v>
       </c>
       <c r="GZ27" s="9"/>
       <c r="HA27" s="9"/>
       <c r="HB27" s="9"/>
       <c r="HC27" s="9"/>
       <c r="HD27" s="9"/>
       <c r="HE27" s="9"/>
       <c r="HF27" s="9"/>
       <c r="HG27" s="9"/>
       <c r="HH27" s="9"/>
       <c r="HI27" s="9"/>
       <c r="HJ27" s="9"/>
       <c r="HK27" s="9"/>
       <c r="HL27" s="9"/>
       <c r="HM27" s="9"/>
       <c r="HN27" s="9"/>
       <c r="HO27" s="9"/>
       <c r="HP27" s="9"/>
       <c r="HQ27" s="9"/>
       <c r="HR27" s="9"/>
       <c r="HS27" s="9"/>
       <c r="HT27" s="9"/>
       <c r="HU27" s="9"/>
       <c r="HV27" s="9"/>
       <c r="HW27" s="9"/>
       <c r="HX27" s="9"/>
       <c r="HY27" s="9"/>
       <c r="HZ27" s="9"/>
       <c r="IA27" s="9"/>
       <c r="IB27" s="9"/>
     </row>
     <row r="28" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="104"/>
+      <c r="A28" s="106"/>
       <c r="B28" s="53" t="s">
         <v>26</v>
       </c>
-      <c r="C28" s="109">
+      <c r="C28" s="72">
         <v>859</v>
       </c>
-      <c r="D28" s="114">
+      <c r="D28" s="77">
         <v>5357794</v>
       </c>
-      <c r="E28" s="115">
+      <c r="E28" s="78">
         <v>401</v>
       </c>
-      <c r="F28" s="114">
+      <c r="F28" s="77">
         <v>1351588</v>
       </c>
-      <c r="G28" s="109">
+      <c r="G28" s="72">
         <v>458</v>
       </c>
-      <c r="H28" s="113">
+      <c r="H28" s="76">
         <v>4006206</v>
       </c>
       <c r="GZ28" s="9"/>
       <c r="HA28" s="9"/>
       <c r="HB28" s="9"/>
       <c r="HC28" s="9"/>
       <c r="HD28" s="9"/>
       <c r="HE28" s="9"/>
       <c r="HF28" s="9"/>
       <c r="HG28" s="9"/>
       <c r="HH28" s="9"/>
       <c r="HI28" s="9"/>
       <c r="HJ28" s="9"/>
       <c r="HK28" s="9"/>
       <c r="HL28" s="9"/>
       <c r="HM28" s="9"/>
       <c r="HN28" s="9"/>
       <c r="HO28" s="9"/>
       <c r="HP28" s="9"/>
       <c r="HQ28" s="9"/>
       <c r="HR28" s="9"/>
       <c r="HS28" s="9"/>
       <c r="HT28" s="9"/>
       <c r="HU28" s="9"/>
       <c r="HV28" s="9"/>
       <c r="HW28" s="9"/>
       <c r="HX28" s="9"/>
       <c r="HY28" s="9"/>
       <c r="HZ28" s="9"/>
       <c r="IA28" s="9"/>
       <c r="IB28" s="9"/>
     </row>
     <row r="29" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="104"/>
+      <c r="A29" s="106"/>
       <c r="B29" s="53" t="s">
         <v>27</v>
       </c>
-      <c r="C29" s="109">
+      <c r="C29" s="72">
         <v>188020</v>
       </c>
-      <c r="D29" s="114">
+      <c r="D29" s="77">
         <v>21425133721</v>
       </c>
-      <c r="E29" s="115">
+      <c r="E29" s="78">
         <v>26279</v>
       </c>
-      <c r="F29" s="114">
+      <c r="F29" s="77">
         <v>257944723</v>
       </c>
-      <c r="G29" s="109">
+      <c r="G29" s="72">
         <v>161741</v>
       </c>
-      <c r="H29" s="113">
+      <c r="H29" s="76">
         <v>21167188998</v>
       </c>
       <c r="GZ29" s="9"/>
       <c r="HA29" s="9"/>
       <c r="HB29" s="9"/>
       <c r="HC29" s="9"/>
       <c r="HD29" s="9"/>
       <c r="HE29" s="9"/>
       <c r="HF29" s="9"/>
       <c r="HG29" s="9"/>
       <c r="HH29" s="9"/>
       <c r="HI29" s="9"/>
       <c r="HJ29" s="9"/>
       <c r="HK29" s="9"/>
       <c r="HL29" s="9"/>
       <c r="HM29" s="9"/>
       <c r="HN29" s="9"/>
       <c r="HO29" s="9"/>
       <c r="HP29" s="9"/>
       <c r="HQ29" s="9"/>
       <c r="HR29" s="9"/>
       <c r="HS29" s="9"/>
       <c r="HT29" s="9"/>
       <c r="HU29" s="9"/>
       <c r="HV29" s="9"/>
       <c r="HW29" s="9"/>
       <c r="HX29" s="9"/>
       <c r="HY29" s="9"/>
       <c r="HZ29" s="9"/>
       <c r="IA29" s="9"/>
       <c r="IB29" s="9"/>
     </row>
     <row r="30" spans="1:236" s="8" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="105" t="s">
+      <c r="A30" s="109" t="s">
         <v>28</v>
       </c>
-      <c r="B30" s="106"/>
-      <c r="C30" s="116">
+      <c r="B30" s="110"/>
+      <c r="C30" s="79">
         <v>371</v>
       </c>
-      <c r="D30" s="117">
+      <c r="D30" s="80">
         <v>1752586</v>
       </c>
-      <c r="E30" s="118">
+      <c r="E30" s="81">
         <v>208</v>
       </c>
-      <c r="F30" s="117">
+      <c r="F30" s="80">
         <v>776854</v>
       </c>
-      <c r="G30" s="116">
+      <c r="G30" s="79">
         <v>163</v>
       </c>
-      <c r="H30" s="119">
+      <c r="H30" s="82">
         <v>975732</v>
       </c>
       <c r="GZ30" s="9"/>
       <c r="HA30" s="9"/>
       <c r="HB30" s="9"/>
       <c r="HC30" s="9"/>
       <c r="HD30" s="9"/>
       <c r="HE30" s="9"/>
       <c r="HF30" s="9"/>
       <c r="HG30" s="9"/>
       <c r="HH30" s="9"/>
       <c r="HI30" s="9"/>
       <c r="HJ30" s="9"/>
       <c r="HK30" s="9"/>
       <c r="HL30" s="9"/>
       <c r="HM30" s="9"/>
       <c r="HN30" s="9"/>
       <c r="HO30" s="9"/>
       <c r="HP30" s="9"/>
       <c r="HQ30" s="9"/>
       <c r="HR30" s="9"/>
       <c r="HS30" s="9"/>
       <c r="HT30" s="9"/>
       <c r="HU30" s="9"/>
       <c r="HV30" s="9"/>
       <c r="HW30" s="9"/>
       <c r="HX30" s="9"/>
       <c r="HY30" s="9"/>
       <c r="HZ30" s="9"/>
       <c r="IA30" s="9"/>
       <c r="IB30" s="9"/>
     </row>
     <row r="31" spans="1:236" s="11" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="103" t="s">
+      <c r="A31" s="105" t="s">
         <v>30</v>
       </c>
-      <c r="B31" s="103"/>
-[...5 lines deleted...]
-      <c r="H31" s="103"/>
+      <c r="B31" s="105"/>
+      <c r="C31" s="105"/>
+      <c r="D31" s="105"/>
+      <c r="E31" s="105"/>
+      <c r="F31" s="105"/>
+      <c r="G31" s="105"/>
+      <c r="H31" s="105"/>
       <c r="GX31" s="12"/>
       <c r="GY31" s="12"/>
       <c r="GZ31" s="12"/>
       <c r="HA31" s="12"/>
       <c r="HB31" s="12"/>
       <c r="HC31" s="12"/>
       <c r="HD31" s="12"/>
       <c r="HE31" s="12"/>
       <c r="HF31" s="12"/>
       <c r="HG31" s="12"/>
       <c r="HH31" s="12"/>
       <c r="HI31" s="12"/>
       <c r="HJ31" s="12"/>
       <c r="HK31" s="12"/>
       <c r="HL31" s="12"/>
       <c r="HM31" s="12"/>
       <c r="HN31" s="12"/>
       <c r="HO31" s="12"/>
       <c r="HP31" s="12"/>
       <c r="HQ31" s="12"/>
       <c r="HR31" s="12"/>
       <c r="HS31" s="12"/>
       <c r="HT31" s="12"/>
       <c r="HU31" s="12"/>
       <c r="HV31" s="12"/>
       <c r="HW31" s="12"/>
       <c r="HX31" s="12"/>
       <c r="HY31" s="12"/>
       <c r="HZ31" s="12"/>
     </row>
     <row r="32" spans="1:236" s="11" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="103" t="s">
+      <c r="A32" s="105" t="s">
         <v>42</v>
       </c>
-      <c r="B32" s="103"/>
-[...1 lines deleted...]
-      <c r="D32" s="103"/>
+      <c r="B32" s="105"/>
+      <c r="C32" s="105"/>
+      <c r="D32" s="105"/>
       <c r="E32" s="66"/>
       <c r="F32" s="67"/>
       <c r="G32" s="67"/>
       <c r="H32" s="67"/>
       <c r="GX32" s="12"/>
       <c r="GY32" s="12"/>
       <c r="GZ32" s="12"/>
       <c r="HA32" s="12"/>
       <c r="HB32" s="12"/>
       <c r="HC32" s="12"/>
       <c r="HD32" s="12"/>
       <c r="HE32" s="12"/>
       <c r="HF32" s="12"/>
       <c r="HG32" s="12"/>
       <c r="HH32" s="12"/>
       <c r="HI32" s="12"/>
       <c r="HJ32" s="12"/>
       <c r="HK32" s="12"/>
       <c r="HL32" s="12"/>
       <c r="HM32" s="12"/>
       <c r="HN32" s="12"/>
       <c r="HO32" s="12"/>
       <c r="HP32" s="12"/>
       <c r="HQ32" s="12"/>
       <c r="HR32" s="12"/>
       <c r="HS32" s="12"/>
       <c r="HT32" s="12"/>
       <c r="HU32" s="12"/>
       <c r="HV32" s="12"/>
       <c r="HW32" s="12"/>
       <c r="HX32" s="12"/>
       <c r="HY32" s="12"/>
       <c r="HZ32" s="12"/>
     </row>
     <row r="33" spans="1:8" s="13" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="A33" s="103" t="s">
+      <c r="A33" s="105" t="s">
         <v>29</v>
       </c>
-      <c r="B33" s="103"/>
-[...5 lines deleted...]
-      <c r="H33" s="103"/>
+      <c r="B33" s="105"/>
+      <c r="C33" s="105"/>
+      <c r="D33" s="105"/>
+      <c r="E33" s="105"/>
+      <c r="F33" s="105"/>
+      <c r="G33" s="105"/>
+      <c r="H33" s="105"/>
     </row>
     <row r="65531" spans="1:240" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65531" s="4"/>
       <c r="B65531" s="4"/>
       <c r="I65531" s="4"/>
       <c r="J65531" s="4"/>
       <c r="K65531" s="4"/>
       <c r="L65531" s="4"/>
       <c r="M65531" s="4"/>
       <c r="N65531" s="4"/>
       <c r="O65531" s="4"/>
       <c r="P65531" s="4"/>
       <c r="Q65531" s="4"/>
       <c r="R65531" s="4"/>
       <c r="S65531" s="4"/>
       <c r="T65531" s="4"/>
       <c r="U65531" s="4"/>
       <c r="V65531" s="4"/>
       <c r="W65531" s="4"/>
       <c r="X65531" s="4"/>
       <c r="Y65531" s="4"/>
       <c r="Z65531" s="4"/>
       <c r="AA65531" s="4"/>
       <c r="AB65531" s="4"/>
       <c r="AC65531" s="4"/>
@@ -12020,103 +12312,1270 @@
       <c r="HL65531" s="4"/>
       <c r="HM65531" s="4"/>
       <c r="HN65531" s="4"/>
       <c r="HO65531" s="4"/>
       <c r="HP65531" s="4"/>
       <c r="HQ65531" s="4"/>
       <c r="HR65531" s="4"/>
       <c r="HS65531" s="4"/>
       <c r="HT65531" s="4"/>
       <c r="HU65531" s="4"/>
       <c r="HV65531" s="4"/>
       <c r="HW65531" s="4"/>
       <c r="HX65531" s="4"/>
       <c r="HY65531" s="4"/>
       <c r="HZ65531" s="4"/>
       <c r="IA65531" s="4"/>
       <c r="IB65531" s="4"/>
       <c r="IC65531" s="4"/>
       <c r="ID65531" s="4"/>
       <c r="IE65531" s="4"/>
       <c r="IF65531" s="4"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="18">
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="C3:D3"/>
+    <mergeCell ref="E3:F3"/>
+    <mergeCell ref="G3:H3"/>
+    <mergeCell ref="A5:A7"/>
+    <mergeCell ref="A33:H33"/>
+    <mergeCell ref="A9:A11"/>
+    <mergeCell ref="A12:A16"/>
+    <mergeCell ref="A17:A21"/>
+    <mergeCell ref="A22:A24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="A27:A29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="A31:D31"/>
+    <mergeCell ref="E31:H31"/>
+    <mergeCell ref="A32:D32"/>
+  </mergeCells>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.62992125984251968" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="8" scale="82" firstPageNumber="0" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{28BFFC2E-A1FD-4EA8-81EB-1581F52DF11A}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:H65531"/>
+  <sheetViews>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="A33" sqref="A33:H33"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.28515625" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="43.7109375" style="120" customWidth="1"/>
+    <col min="2" max="2" width="76" style="120" bestFit="1" customWidth="1"/>
+    <col min="3" max="8" width="20.7109375" style="122" customWidth="1"/>
+    <col min="9" max="9" width="10.28515625" style="122"/>
+    <col min="10" max="10" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="11" max="256" width="10.28515625" style="122"/>
+    <col min="257" max="257" width="43.7109375" style="122" customWidth="1"/>
+    <col min="258" max="258" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="259" max="264" width="20.7109375" style="122" customWidth="1"/>
+    <col min="265" max="265" width="10.28515625" style="122"/>
+    <col min="266" max="266" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="267" max="512" width="10.28515625" style="122"/>
+    <col min="513" max="513" width="43.7109375" style="122" customWidth="1"/>
+    <col min="514" max="514" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="515" max="520" width="20.7109375" style="122" customWidth="1"/>
+    <col min="521" max="521" width="10.28515625" style="122"/>
+    <col min="522" max="522" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="523" max="768" width="10.28515625" style="122"/>
+    <col min="769" max="769" width="43.7109375" style="122" customWidth="1"/>
+    <col min="770" max="770" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="771" max="776" width="20.7109375" style="122" customWidth="1"/>
+    <col min="777" max="777" width="10.28515625" style="122"/>
+    <col min="778" max="778" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="779" max="1024" width="10.28515625" style="122"/>
+    <col min="1025" max="1025" width="43.7109375" style="122" customWidth="1"/>
+    <col min="1026" max="1026" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="1027" max="1032" width="20.7109375" style="122" customWidth="1"/>
+    <col min="1033" max="1033" width="10.28515625" style="122"/>
+    <col min="1034" max="1034" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="1035" max="1280" width="10.28515625" style="122"/>
+    <col min="1281" max="1281" width="43.7109375" style="122" customWidth="1"/>
+    <col min="1282" max="1282" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="1283" max="1288" width="20.7109375" style="122" customWidth="1"/>
+    <col min="1289" max="1289" width="10.28515625" style="122"/>
+    <col min="1290" max="1290" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="1291" max="1536" width="10.28515625" style="122"/>
+    <col min="1537" max="1537" width="43.7109375" style="122" customWidth="1"/>
+    <col min="1538" max="1538" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="1539" max="1544" width="20.7109375" style="122" customWidth="1"/>
+    <col min="1545" max="1545" width="10.28515625" style="122"/>
+    <col min="1546" max="1546" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="1547" max="1792" width="10.28515625" style="122"/>
+    <col min="1793" max="1793" width="43.7109375" style="122" customWidth="1"/>
+    <col min="1794" max="1794" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="1795" max="1800" width="20.7109375" style="122" customWidth="1"/>
+    <col min="1801" max="1801" width="10.28515625" style="122"/>
+    <col min="1802" max="1802" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="1803" max="2048" width="10.28515625" style="122"/>
+    <col min="2049" max="2049" width="43.7109375" style="122" customWidth="1"/>
+    <col min="2050" max="2050" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="2051" max="2056" width="20.7109375" style="122" customWidth="1"/>
+    <col min="2057" max="2057" width="10.28515625" style="122"/>
+    <col min="2058" max="2058" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="2059" max="2304" width="10.28515625" style="122"/>
+    <col min="2305" max="2305" width="43.7109375" style="122" customWidth="1"/>
+    <col min="2306" max="2306" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="2307" max="2312" width="20.7109375" style="122" customWidth="1"/>
+    <col min="2313" max="2313" width="10.28515625" style="122"/>
+    <col min="2314" max="2314" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="2315" max="2560" width="10.28515625" style="122"/>
+    <col min="2561" max="2561" width="43.7109375" style="122" customWidth="1"/>
+    <col min="2562" max="2562" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="2563" max="2568" width="20.7109375" style="122" customWidth="1"/>
+    <col min="2569" max="2569" width="10.28515625" style="122"/>
+    <col min="2570" max="2570" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="2571" max="2816" width="10.28515625" style="122"/>
+    <col min="2817" max="2817" width="43.7109375" style="122" customWidth="1"/>
+    <col min="2818" max="2818" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="2819" max="2824" width="20.7109375" style="122" customWidth="1"/>
+    <col min="2825" max="2825" width="10.28515625" style="122"/>
+    <col min="2826" max="2826" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="2827" max="3072" width="10.28515625" style="122"/>
+    <col min="3073" max="3073" width="43.7109375" style="122" customWidth="1"/>
+    <col min="3074" max="3074" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="3075" max="3080" width="20.7109375" style="122" customWidth="1"/>
+    <col min="3081" max="3081" width="10.28515625" style="122"/>
+    <col min="3082" max="3082" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="3083" max="3328" width="10.28515625" style="122"/>
+    <col min="3329" max="3329" width="43.7109375" style="122" customWidth="1"/>
+    <col min="3330" max="3330" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="3331" max="3336" width="20.7109375" style="122" customWidth="1"/>
+    <col min="3337" max="3337" width="10.28515625" style="122"/>
+    <col min="3338" max="3338" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="3339" max="3584" width="10.28515625" style="122"/>
+    <col min="3585" max="3585" width="43.7109375" style="122" customWidth="1"/>
+    <col min="3586" max="3586" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="3587" max="3592" width="20.7109375" style="122" customWidth="1"/>
+    <col min="3593" max="3593" width="10.28515625" style="122"/>
+    <col min="3594" max="3594" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="3595" max="3840" width="10.28515625" style="122"/>
+    <col min="3841" max="3841" width="43.7109375" style="122" customWidth="1"/>
+    <col min="3842" max="3842" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="3843" max="3848" width="20.7109375" style="122" customWidth="1"/>
+    <col min="3849" max="3849" width="10.28515625" style="122"/>
+    <col min="3850" max="3850" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="3851" max="4096" width="10.28515625" style="122"/>
+    <col min="4097" max="4097" width="43.7109375" style="122" customWidth="1"/>
+    <col min="4098" max="4098" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="4099" max="4104" width="20.7109375" style="122" customWidth="1"/>
+    <col min="4105" max="4105" width="10.28515625" style="122"/>
+    <col min="4106" max="4106" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="4107" max="4352" width="10.28515625" style="122"/>
+    <col min="4353" max="4353" width="43.7109375" style="122" customWidth="1"/>
+    <col min="4354" max="4354" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="4355" max="4360" width="20.7109375" style="122" customWidth="1"/>
+    <col min="4361" max="4361" width="10.28515625" style="122"/>
+    <col min="4362" max="4362" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="4363" max="4608" width="10.28515625" style="122"/>
+    <col min="4609" max="4609" width="43.7109375" style="122" customWidth="1"/>
+    <col min="4610" max="4610" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="4611" max="4616" width="20.7109375" style="122" customWidth="1"/>
+    <col min="4617" max="4617" width="10.28515625" style="122"/>
+    <col min="4618" max="4618" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="4619" max="4864" width="10.28515625" style="122"/>
+    <col min="4865" max="4865" width="43.7109375" style="122" customWidth="1"/>
+    <col min="4866" max="4866" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="4867" max="4872" width="20.7109375" style="122" customWidth="1"/>
+    <col min="4873" max="4873" width="10.28515625" style="122"/>
+    <col min="4874" max="4874" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="4875" max="5120" width="10.28515625" style="122"/>
+    <col min="5121" max="5121" width="43.7109375" style="122" customWidth="1"/>
+    <col min="5122" max="5122" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="5123" max="5128" width="20.7109375" style="122" customWidth="1"/>
+    <col min="5129" max="5129" width="10.28515625" style="122"/>
+    <col min="5130" max="5130" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="5131" max="5376" width="10.28515625" style="122"/>
+    <col min="5377" max="5377" width="43.7109375" style="122" customWidth="1"/>
+    <col min="5378" max="5378" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="5379" max="5384" width="20.7109375" style="122" customWidth="1"/>
+    <col min="5385" max="5385" width="10.28515625" style="122"/>
+    <col min="5386" max="5386" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="5387" max="5632" width="10.28515625" style="122"/>
+    <col min="5633" max="5633" width="43.7109375" style="122" customWidth="1"/>
+    <col min="5634" max="5634" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="5635" max="5640" width="20.7109375" style="122" customWidth="1"/>
+    <col min="5641" max="5641" width="10.28515625" style="122"/>
+    <col min="5642" max="5642" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="5643" max="5888" width="10.28515625" style="122"/>
+    <col min="5889" max="5889" width="43.7109375" style="122" customWidth="1"/>
+    <col min="5890" max="5890" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="5891" max="5896" width="20.7109375" style="122" customWidth="1"/>
+    <col min="5897" max="5897" width="10.28515625" style="122"/>
+    <col min="5898" max="5898" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="5899" max="6144" width="10.28515625" style="122"/>
+    <col min="6145" max="6145" width="43.7109375" style="122" customWidth="1"/>
+    <col min="6146" max="6146" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="6147" max="6152" width="20.7109375" style="122" customWidth="1"/>
+    <col min="6153" max="6153" width="10.28515625" style="122"/>
+    <col min="6154" max="6154" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="6155" max="6400" width="10.28515625" style="122"/>
+    <col min="6401" max="6401" width="43.7109375" style="122" customWidth="1"/>
+    <col min="6402" max="6402" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="6403" max="6408" width="20.7109375" style="122" customWidth="1"/>
+    <col min="6409" max="6409" width="10.28515625" style="122"/>
+    <col min="6410" max="6410" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="6411" max="6656" width="10.28515625" style="122"/>
+    <col min="6657" max="6657" width="43.7109375" style="122" customWidth="1"/>
+    <col min="6658" max="6658" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="6659" max="6664" width="20.7109375" style="122" customWidth="1"/>
+    <col min="6665" max="6665" width="10.28515625" style="122"/>
+    <col min="6666" max="6666" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="6667" max="6912" width="10.28515625" style="122"/>
+    <col min="6913" max="6913" width="43.7109375" style="122" customWidth="1"/>
+    <col min="6914" max="6914" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="6915" max="6920" width="20.7109375" style="122" customWidth="1"/>
+    <col min="6921" max="6921" width="10.28515625" style="122"/>
+    <col min="6922" max="6922" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="6923" max="7168" width="10.28515625" style="122"/>
+    <col min="7169" max="7169" width="43.7109375" style="122" customWidth="1"/>
+    <col min="7170" max="7170" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="7171" max="7176" width="20.7109375" style="122" customWidth="1"/>
+    <col min="7177" max="7177" width="10.28515625" style="122"/>
+    <col min="7178" max="7178" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="7179" max="7424" width="10.28515625" style="122"/>
+    <col min="7425" max="7425" width="43.7109375" style="122" customWidth="1"/>
+    <col min="7426" max="7426" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="7427" max="7432" width="20.7109375" style="122" customWidth="1"/>
+    <col min="7433" max="7433" width="10.28515625" style="122"/>
+    <col min="7434" max="7434" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="7435" max="7680" width="10.28515625" style="122"/>
+    <col min="7681" max="7681" width="43.7109375" style="122" customWidth="1"/>
+    <col min="7682" max="7682" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="7683" max="7688" width="20.7109375" style="122" customWidth="1"/>
+    <col min="7689" max="7689" width="10.28515625" style="122"/>
+    <col min="7690" max="7690" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="7691" max="7936" width="10.28515625" style="122"/>
+    <col min="7937" max="7937" width="43.7109375" style="122" customWidth="1"/>
+    <col min="7938" max="7938" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="7939" max="7944" width="20.7109375" style="122" customWidth="1"/>
+    <col min="7945" max="7945" width="10.28515625" style="122"/>
+    <col min="7946" max="7946" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="7947" max="8192" width="10.28515625" style="122"/>
+    <col min="8193" max="8193" width="43.7109375" style="122" customWidth="1"/>
+    <col min="8194" max="8194" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="8195" max="8200" width="20.7109375" style="122" customWidth="1"/>
+    <col min="8201" max="8201" width="10.28515625" style="122"/>
+    <col min="8202" max="8202" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="8203" max="8448" width="10.28515625" style="122"/>
+    <col min="8449" max="8449" width="43.7109375" style="122" customWidth="1"/>
+    <col min="8450" max="8450" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="8451" max="8456" width="20.7109375" style="122" customWidth="1"/>
+    <col min="8457" max="8457" width="10.28515625" style="122"/>
+    <col min="8458" max="8458" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="8459" max="8704" width="10.28515625" style="122"/>
+    <col min="8705" max="8705" width="43.7109375" style="122" customWidth="1"/>
+    <col min="8706" max="8706" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="8707" max="8712" width="20.7109375" style="122" customWidth="1"/>
+    <col min="8713" max="8713" width="10.28515625" style="122"/>
+    <col min="8714" max="8714" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="8715" max="8960" width="10.28515625" style="122"/>
+    <col min="8961" max="8961" width="43.7109375" style="122" customWidth="1"/>
+    <col min="8962" max="8962" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="8963" max="8968" width="20.7109375" style="122" customWidth="1"/>
+    <col min="8969" max="8969" width="10.28515625" style="122"/>
+    <col min="8970" max="8970" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="8971" max="9216" width="10.28515625" style="122"/>
+    <col min="9217" max="9217" width="43.7109375" style="122" customWidth="1"/>
+    <col min="9218" max="9218" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="9219" max="9224" width="20.7109375" style="122" customWidth="1"/>
+    <col min="9225" max="9225" width="10.28515625" style="122"/>
+    <col min="9226" max="9226" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="9227" max="9472" width="10.28515625" style="122"/>
+    <col min="9473" max="9473" width="43.7109375" style="122" customWidth="1"/>
+    <col min="9474" max="9474" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="9475" max="9480" width="20.7109375" style="122" customWidth="1"/>
+    <col min="9481" max="9481" width="10.28515625" style="122"/>
+    <col min="9482" max="9482" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="9483" max="9728" width="10.28515625" style="122"/>
+    <col min="9729" max="9729" width="43.7109375" style="122" customWidth="1"/>
+    <col min="9730" max="9730" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="9731" max="9736" width="20.7109375" style="122" customWidth="1"/>
+    <col min="9737" max="9737" width="10.28515625" style="122"/>
+    <col min="9738" max="9738" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="9739" max="9984" width="10.28515625" style="122"/>
+    <col min="9985" max="9985" width="43.7109375" style="122" customWidth="1"/>
+    <col min="9986" max="9986" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="9987" max="9992" width="20.7109375" style="122" customWidth="1"/>
+    <col min="9993" max="9993" width="10.28515625" style="122"/>
+    <col min="9994" max="9994" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="9995" max="10240" width="10.28515625" style="122"/>
+    <col min="10241" max="10241" width="43.7109375" style="122" customWidth="1"/>
+    <col min="10242" max="10242" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="10243" max="10248" width="20.7109375" style="122" customWidth="1"/>
+    <col min="10249" max="10249" width="10.28515625" style="122"/>
+    <col min="10250" max="10250" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="10251" max="10496" width="10.28515625" style="122"/>
+    <col min="10497" max="10497" width="43.7109375" style="122" customWidth="1"/>
+    <col min="10498" max="10498" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="10499" max="10504" width="20.7109375" style="122" customWidth="1"/>
+    <col min="10505" max="10505" width="10.28515625" style="122"/>
+    <col min="10506" max="10506" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="10507" max="10752" width="10.28515625" style="122"/>
+    <col min="10753" max="10753" width="43.7109375" style="122" customWidth="1"/>
+    <col min="10754" max="10754" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="10755" max="10760" width="20.7109375" style="122" customWidth="1"/>
+    <col min="10761" max="10761" width="10.28515625" style="122"/>
+    <col min="10762" max="10762" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="10763" max="11008" width="10.28515625" style="122"/>
+    <col min="11009" max="11009" width="43.7109375" style="122" customWidth="1"/>
+    <col min="11010" max="11010" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="11011" max="11016" width="20.7109375" style="122" customWidth="1"/>
+    <col min="11017" max="11017" width="10.28515625" style="122"/>
+    <col min="11018" max="11018" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="11019" max="11264" width="10.28515625" style="122"/>
+    <col min="11265" max="11265" width="43.7109375" style="122" customWidth="1"/>
+    <col min="11266" max="11266" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="11267" max="11272" width="20.7109375" style="122" customWidth="1"/>
+    <col min="11273" max="11273" width="10.28515625" style="122"/>
+    <col min="11274" max="11274" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="11275" max="11520" width="10.28515625" style="122"/>
+    <col min="11521" max="11521" width="43.7109375" style="122" customWidth="1"/>
+    <col min="11522" max="11522" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="11523" max="11528" width="20.7109375" style="122" customWidth="1"/>
+    <col min="11529" max="11529" width="10.28515625" style="122"/>
+    <col min="11530" max="11530" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="11531" max="11776" width="10.28515625" style="122"/>
+    <col min="11777" max="11777" width="43.7109375" style="122" customWidth="1"/>
+    <col min="11778" max="11778" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="11779" max="11784" width="20.7109375" style="122" customWidth="1"/>
+    <col min="11785" max="11785" width="10.28515625" style="122"/>
+    <col min="11786" max="11786" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="11787" max="12032" width="10.28515625" style="122"/>
+    <col min="12033" max="12033" width="43.7109375" style="122" customWidth="1"/>
+    <col min="12034" max="12034" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="12035" max="12040" width="20.7109375" style="122" customWidth="1"/>
+    <col min="12041" max="12041" width="10.28515625" style="122"/>
+    <col min="12042" max="12042" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="12043" max="12288" width="10.28515625" style="122"/>
+    <col min="12289" max="12289" width="43.7109375" style="122" customWidth="1"/>
+    <col min="12290" max="12290" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="12291" max="12296" width="20.7109375" style="122" customWidth="1"/>
+    <col min="12297" max="12297" width="10.28515625" style="122"/>
+    <col min="12298" max="12298" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="12299" max="12544" width="10.28515625" style="122"/>
+    <col min="12545" max="12545" width="43.7109375" style="122" customWidth="1"/>
+    <col min="12546" max="12546" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="12547" max="12552" width="20.7109375" style="122" customWidth="1"/>
+    <col min="12553" max="12553" width="10.28515625" style="122"/>
+    <col min="12554" max="12554" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="12555" max="12800" width="10.28515625" style="122"/>
+    <col min="12801" max="12801" width="43.7109375" style="122" customWidth="1"/>
+    <col min="12802" max="12802" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="12803" max="12808" width="20.7109375" style="122" customWidth="1"/>
+    <col min="12809" max="12809" width="10.28515625" style="122"/>
+    <col min="12810" max="12810" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="12811" max="13056" width="10.28515625" style="122"/>
+    <col min="13057" max="13057" width="43.7109375" style="122" customWidth="1"/>
+    <col min="13058" max="13058" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="13059" max="13064" width="20.7109375" style="122" customWidth="1"/>
+    <col min="13065" max="13065" width="10.28515625" style="122"/>
+    <col min="13066" max="13066" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="13067" max="13312" width="10.28515625" style="122"/>
+    <col min="13313" max="13313" width="43.7109375" style="122" customWidth="1"/>
+    <col min="13314" max="13314" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="13315" max="13320" width="20.7109375" style="122" customWidth="1"/>
+    <col min="13321" max="13321" width="10.28515625" style="122"/>
+    <col min="13322" max="13322" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="13323" max="13568" width="10.28515625" style="122"/>
+    <col min="13569" max="13569" width="43.7109375" style="122" customWidth="1"/>
+    <col min="13570" max="13570" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="13571" max="13576" width="20.7109375" style="122" customWidth="1"/>
+    <col min="13577" max="13577" width="10.28515625" style="122"/>
+    <col min="13578" max="13578" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="13579" max="13824" width="10.28515625" style="122"/>
+    <col min="13825" max="13825" width="43.7109375" style="122" customWidth="1"/>
+    <col min="13826" max="13826" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="13827" max="13832" width="20.7109375" style="122" customWidth="1"/>
+    <col min="13833" max="13833" width="10.28515625" style="122"/>
+    <col min="13834" max="13834" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="13835" max="14080" width="10.28515625" style="122"/>
+    <col min="14081" max="14081" width="43.7109375" style="122" customWidth="1"/>
+    <col min="14082" max="14082" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="14083" max="14088" width="20.7109375" style="122" customWidth="1"/>
+    <col min="14089" max="14089" width="10.28515625" style="122"/>
+    <col min="14090" max="14090" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="14091" max="14336" width="10.28515625" style="122"/>
+    <col min="14337" max="14337" width="43.7109375" style="122" customWidth="1"/>
+    <col min="14338" max="14338" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="14339" max="14344" width="20.7109375" style="122" customWidth="1"/>
+    <col min="14345" max="14345" width="10.28515625" style="122"/>
+    <col min="14346" max="14346" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="14347" max="14592" width="10.28515625" style="122"/>
+    <col min="14593" max="14593" width="43.7109375" style="122" customWidth="1"/>
+    <col min="14594" max="14594" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="14595" max="14600" width="20.7109375" style="122" customWidth="1"/>
+    <col min="14601" max="14601" width="10.28515625" style="122"/>
+    <col min="14602" max="14602" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="14603" max="14848" width="10.28515625" style="122"/>
+    <col min="14849" max="14849" width="43.7109375" style="122" customWidth="1"/>
+    <col min="14850" max="14850" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="14851" max="14856" width="20.7109375" style="122" customWidth="1"/>
+    <col min="14857" max="14857" width="10.28515625" style="122"/>
+    <col min="14858" max="14858" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="14859" max="15104" width="10.28515625" style="122"/>
+    <col min="15105" max="15105" width="43.7109375" style="122" customWidth="1"/>
+    <col min="15106" max="15106" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="15107" max="15112" width="20.7109375" style="122" customWidth="1"/>
+    <col min="15113" max="15113" width="10.28515625" style="122"/>
+    <col min="15114" max="15114" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="15115" max="15360" width="10.28515625" style="122"/>
+    <col min="15361" max="15361" width="43.7109375" style="122" customWidth="1"/>
+    <col min="15362" max="15362" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="15363" max="15368" width="20.7109375" style="122" customWidth="1"/>
+    <col min="15369" max="15369" width="10.28515625" style="122"/>
+    <col min="15370" max="15370" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="15371" max="15616" width="10.28515625" style="122"/>
+    <col min="15617" max="15617" width="43.7109375" style="122" customWidth="1"/>
+    <col min="15618" max="15618" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="15619" max="15624" width="20.7109375" style="122" customWidth="1"/>
+    <col min="15625" max="15625" width="10.28515625" style="122"/>
+    <col min="15626" max="15626" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="15627" max="15872" width="10.28515625" style="122"/>
+    <col min="15873" max="15873" width="43.7109375" style="122" customWidth="1"/>
+    <col min="15874" max="15874" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="15875" max="15880" width="20.7109375" style="122" customWidth="1"/>
+    <col min="15881" max="15881" width="10.28515625" style="122"/>
+    <col min="15882" max="15882" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="15883" max="16128" width="10.28515625" style="122"/>
+    <col min="16129" max="16129" width="43.7109375" style="122" customWidth="1"/>
+    <col min="16130" max="16130" width="76" style="122" bestFit="1" customWidth="1"/>
+    <col min="16131" max="16136" width="20.7109375" style="122" customWidth="1"/>
+    <col min="16137" max="16137" width="10.28515625" style="122"/>
+    <col min="16138" max="16138" width="13.42578125" style="122" bestFit="1" customWidth="1"/>
+    <col min="16139" max="16384" width="10.28515625" style="122"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" ht="89.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C1" s="121"/>
+      <c r="D1" s="121"/>
+      <c r="E1" s="121"/>
+      <c r="F1" s="121"/>
+      <c r="G1" s="121"/>
+      <c r="H1" s="121"/>
+    </row>
+    <row r="2" spans="1:8" s="125" customFormat="1" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="123"/>
+      <c r="B2" s="123"/>
+      <c r="C2" s="123"/>
+      <c r="D2" s="124"/>
+      <c r="E2" s="123"/>
+      <c r="F2" s="124"/>
+      <c r="G2" s="123"/>
+      <c r="H2" s="124" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" s="125" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="128" t="s">
+        <v>34</v>
+      </c>
+      <c r="B3" s="129"/>
+      <c r="C3" s="129" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3" s="130"/>
+      <c r="E3" s="131" t="s">
+        <v>38</v>
+      </c>
+      <c r="F3" s="132"/>
+      <c r="G3" s="133" t="s">
+        <v>37</v>
+      </c>
+      <c r="H3" s="134"/>
+    </row>
+    <row r="4" spans="1:8" s="125" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A4" s="135"/>
+      <c r="B4" s="136"/>
+      <c r="C4" s="137" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="138" t="s">
+        <v>1</v>
+      </c>
+      <c r="E4" s="139" t="s">
+        <v>0</v>
+      </c>
+      <c r="F4" s="140" t="s">
+        <v>1</v>
+      </c>
+      <c r="G4" s="137" t="s">
+        <v>0</v>
+      </c>
+      <c r="H4" s="141" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" s="125" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="142" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="143" t="s">
+        <v>39</v>
+      </c>
+      <c r="C5" s="72">
+        <v>24499523</v>
+      </c>
+      <c r="D5" s="73">
+        <v>796771329011</v>
+      </c>
+      <c r="E5" s="74">
+        <v>11126887</v>
+      </c>
+      <c r="F5" s="75">
+        <v>202139086366</v>
+      </c>
+      <c r="G5" s="72">
+        <v>13372636</v>
+      </c>
+      <c r="H5" s="76">
+        <v>594632242645</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" s="125" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="144"/>
+      <c r="B6" s="143" t="s">
+        <v>40</v>
+      </c>
+      <c r="C6" s="72">
+        <v>5451971</v>
+      </c>
+      <c r="D6" s="77">
+        <v>37046891186</v>
+      </c>
+      <c r="E6" s="78">
+        <v>3799821</v>
+      </c>
+      <c r="F6" s="77">
+        <v>22029543847</v>
+      </c>
+      <c r="G6" s="72">
+        <v>1652150</v>
+      </c>
+      <c r="H6" s="76">
+        <v>15017347339</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" s="125" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="145"/>
+      <c r="B7" s="143" t="s">
+        <v>41</v>
+      </c>
+      <c r="C7" s="72">
+        <v>2411056</v>
+      </c>
+      <c r="D7" s="77">
+        <v>72710541624</v>
+      </c>
+      <c r="E7" s="78">
+        <v>1128208</v>
+      </c>
+      <c r="F7" s="77">
+        <v>20159063905</v>
+      </c>
+      <c r="G7" s="72">
+        <v>1282848</v>
+      </c>
+      <c r="H7" s="76">
+        <v>52551477719</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" s="125" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="145" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="146"/>
+      <c r="C8" s="72">
+        <v>15353288</v>
+      </c>
+      <c r="D8" s="77">
+        <v>400793851718</v>
+      </c>
+      <c r="E8" s="78">
+        <v>8000916</v>
+      </c>
+      <c r="F8" s="77">
+        <v>136086944585</v>
+      </c>
+      <c r="G8" s="72">
+        <v>7352372</v>
+      </c>
+      <c r="H8" s="76">
+        <v>264706907133</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" s="125" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="147" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="143" t="s">
+        <v>5</v>
+      </c>
+      <c r="C9" s="72">
+        <v>42364</v>
+      </c>
+      <c r="D9" s="77">
+        <v>28527946</v>
+      </c>
+      <c r="E9" s="78">
+        <v>10383</v>
+      </c>
+      <c r="F9" s="77">
+        <v>6783410</v>
+      </c>
+      <c r="G9" s="72">
+        <v>31981</v>
+      </c>
+      <c r="H9" s="76">
+        <v>21744536</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" s="125" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="147"/>
+      <c r="B10" s="143" t="s">
+        <v>32</v>
+      </c>
+      <c r="C10" s="72">
+        <v>171829</v>
+      </c>
+      <c r="D10" s="77">
+        <v>5274285716</v>
+      </c>
+      <c r="E10" s="78">
+        <v>101997</v>
+      </c>
+      <c r="F10" s="77">
+        <v>3559960494</v>
+      </c>
+      <c r="G10" s="72">
+        <v>69832</v>
+      </c>
+      <c r="H10" s="76">
+        <v>1714325222</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" s="125" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="147"/>
+      <c r="B11" s="143" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" s="72">
+        <v>215599</v>
+      </c>
+      <c r="D11" s="77">
+        <v>7812082607</v>
+      </c>
+      <c r="E11" s="78">
+        <v>78590</v>
+      </c>
+      <c r="F11" s="77">
+        <v>1268364206</v>
+      </c>
+      <c r="G11" s="72">
+        <v>137009</v>
+      </c>
+      <c r="H11" s="76">
+        <v>6543718401</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" s="125" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="147" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="143" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" s="72">
+        <v>481258</v>
+      </c>
+      <c r="D12" s="77">
+        <v>8309389112</v>
+      </c>
+      <c r="E12" s="78">
+        <v>312675</v>
+      </c>
+      <c r="F12" s="77">
+        <v>5670871642</v>
+      </c>
+      <c r="G12" s="72">
+        <v>168583</v>
+      </c>
+      <c r="H12" s="76">
+        <v>2638517470</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" s="125" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="147"/>
+      <c r="B13" s="143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" s="72">
+        <v>473166</v>
+      </c>
+      <c r="D13" s="77">
+        <v>9204762428</v>
+      </c>
+      <c r="E13" s="78">
+        <v>303406</v>
+      </c>
+      <c r="F13" s="77">
+        <v>4733475512</v>
+      </c>
+      <c r="G13" s="72">
+        <v>169760</v>
+      </c>
+      <c r="H13" s="76">
+        <v>4471286916</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" s="125" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="147"/>
+      <c r="B14" s="148" t="s">
+        <v>10</v>
+      </c>
+      <c r="C14" s="72">
+        <v>270945</v>
+      </c>
+      <c r="D14" s="77">
+        <v>8519320331</v>
+      </c>
+      <c r="E14" s="78">
+        <v>104493</v>
+      </c>
+      <c r="F14" s="77">
+        <v>1462531034</v>
+      </c>
+      <c r="G14" s="72">
+        <v>166452</v>
+      </c>
+      <c r="H14" s="76">
+        <v>7056789297</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" s="125" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="147"/>
+      <c r="B15" s="143" t="s">
+        <v>11</v>
+      </c>
+      <c r="C15" s="72">
+        <v>926895</v>
+      </c>
+      <c r="D15" s="77">
+        <v>8460180985</v>
+      </c>
+      <c r="E15" s="78">
+        <v>252463</v>
+      </c>
+      <c r="F15" s="77">
+        <v>2108186014</v>
+      </c>
+      <c r="G15" s="72">
+        <v>674432</v>
+      </c>
+      <c r="H15" s="76">
+        <v>6351994971</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" s="125" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="147"/>
+      <c r="B16" s="148" t="s">
+        <v>12</v>
+      </c>
+      <c r="C16" s="72">
+        <v>113734</v>
+      </c>
+      <c r="D16" s="77">
+        <v>653480345</v>
+      </c>
+      <c r="E16" s="78">
+        <v>21358</v>
+      </c>
+      <c r="F16" s="77">
+        <v>85390231</v>
+      </c>
+      <c r="G16" s="72">
+        <v>92376</v>
+      </c>
+      <c r="H16" s="76">
+        <v>568090114</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" s="125" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="147" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="143" t="s">
+        <v>14</v>
+      </c>
+      <c r="C17" s="72">
+        <v>276206</v>
+      </c>
+      <c r="D17" s="77">
+        <v>4783663638</v>
+      </c>
+      <c r="E17" s="78">
+        <v>150971</v>
+      </c>
+      <c r="F17" s="77">
+        <v>2703818013</v>
+      </c>
+      <c r="G17" s="72">
+        <v>125235</v>
+      </c>
+      <c r="H17" s="76">
+        <v>2079845625</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" s="125" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="147"/>
+      <c r="B18" s="143" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" s="72">
+        <v>468740</v>
+      </c>
+      <c r="D18" s="77">
+        <v>9997155089</v>
+      </c>
+      <c r="E18" s="78">
+        <v>189071</v>
+      </c>
+      <c r="F18" s="77">
+        <v>2029435077</v>
+      </c>
+      <c r="G18" s="72">
+        <v>279669</v>
+      </c>
+      <c r="H18" s="76">
+        <v>7967720012</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" s="125" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="147"/>
+      <c r="B19" s="143" t="s">
+        <v>16</v>
+      </c>
+      <c r="C19" s="72">
+        <v>575362</v>
+      </c>
+      <c r="D19" s="77">
+        <v>40462291829</v>
+      </c>
+      <c r="E19" s="78">
+        <v>86841</v>
+      </c>
+      <c r="F19" s="77">
+        <v>1907689835</v>
+      </c>
+      <c r="G19" s="72">
+        <v>488521</v>
+      </c>
+      <c r="H19" s="76">
+        <v>38554601994</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" s="125" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="147"/>
+      <c r="B20" s="143" t="s">
+        <v>17</v>
+      </c>
+      <c r="C20" s="72">
+        <v>64458</v>
+      </c>
+      <c r="D20" s="77">
+        <v>482680958</v>
+      </c>
+      <c r="E20" s="78">
+        <v>25006</v>
+      </c>
+      <c r="F20" s="77">
+        <v>129127591</v>
+      </c>
+      <c r="G20" s="72">
+        <v>39452</v>
+      </c>
+      <c r="H20" s="76">
+        <v>353553367</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" s="125" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="147"/>
+      <c r="B21" s="143" t="s">
+        <v>18</v>
+      </c>
+      <c r="C21" s="72">
+        <v>4950</v>
+      </c>
+      <c r="D21" s="77">
+        <v>566198444</v>
+      </c>
+      <c r="E21" s="78">
+        <v>1090</v>
+      </c>
+      <c r="F21" s="77">
+        <v>29969302</v>
+      </c>
+      <c r="G21" s="72">
+        <v>3860</v>
+      </c>
+      <c r="H21" s="76">
+        <v>536229142</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" s="125" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="147" t="s">
+        <v>19</v>
+      </c>
+      <c r="B22" s="143" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="72">
+        <v>1427070</v>
+      </c>
+      <c r="D22" s="77">
+        <v>8483307406</v>
+      </c>
+      <c r="E22" s="78">
+        <v>489239</v>
+      </c>
+      <c r="F22" s="77">
+        <v>2558517829</v>
+      </c>
+      <c r="G22" s="72">
+        <v>937831</v>
+      </c>
+      <c r="H22" s="76">
+        <v>5924789577</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" s="125" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="147"/>
+      <c r="B23" s="143" t="s">
+        <v>21</v>
+      </c>
+      <c r="C23" s="72">
+        <v>2859338</v>
+      </c>
+      <c r="D23" s="77">
+        <v>34972802048</v>
+      </c>
+      <c r="E23" s="78">
+        <v>585616</v>
+      </c>
+      <c r="F23" s="77">
+        <v>3955277022</v>
+      </c>
+      <c r="G23" s="72">
+        <v>2273722</v>
+      </c>
+      <c r="H23" s="76">
+        <v>31017525026</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" s="125" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="147"/>
+      <c r="B24" s="143" t="s">
+        <v>22</v>
+      </c>
+      <c r="C24" s="72">
+        <v>747219</v>
+      </c>
+      <c r="D24" s="77">
+        <v>11857118222</v>
+      </c>
+      <c r="E24" s="78">
+        <v>218371</v>
+      </c>
+      <c r="F24" s="77">
+        <v>3788294457</v>
+      </c>
+      <c r="G24" s="72">
+        <v>528848</v>
+      </c>
+      <c r="H24" s="76">
+        <v>8068823765</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" s="125" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="145" t="s">
+        <v>23</v>
+      </c>
+      <c r="B25" s="146"/>
+      <c r="C25" s="72">
+        <v>19135408</v>
+      </c>
+      <c r="D25" s="77">
+        <v>70499176563</v>
+      </c>
+      <c r="E25" s="78">
+        <v>7145378</v>
+      </c>
+      <c r="F25" s="77">
+        <v>4486508902</v>
+      </c>
+      <c r="G25" s="72">
+        <v>11990030</v>
+      </c>
+      <c r="H25" s="76">
+        <v>66012667661</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" s="125" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="145" t="s">
+        <v>35</v>
+      </c>
+      <c r="B26" s="146"/>
+      <c r="C26" s="72">
+        <v>794</v>
+      </c>
+      <c r="D26" s="77">
+        <v>127074778</v>
+      </c>
+      <c r="E26" s="78">
+        <v>62</v>
+      </c>
+      <c r="F26" s="77">
+        <v>2467460</v>
+      </c>
+      <c r="G26" s="72">
+        <v>732</v>
+      </c>
+      <c r="H26" s="76">
+        <v>124607318</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" s="125" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="147" t="s">
+        <v>24</v>
+      </c>
+      <c r="B27" s="143" t="s">
+        <v>43</v>
+      </c>
+      <c r="C27" s="72">
+        <v>12970</v>
+      </c>
+      <c r="D27" s="77">
+        <v>947359747</v>
+      </c>
+      <c r="E27" s="78">
+        <v>1403</v>
+      </c>
+      <c r="F27" s="77">
+        <v>3069920</v>
+      </c>
+      <c r="G27" s="72">
+        <v>11567</v>
+      </c>
+      <c r="H27" s="76">
+        <v>944289827</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" s="125" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="147"/>
+      <c r="B28" s="143" t="s">
+        <v>26</v>
+      </c>
+      <c r="C28" s="72">
+        <v>1191</v>
+      </c>
+      <c r="D28" s="77">
+        <v>7681229</v>
+      </c>
+      <c r="E28" s="78">
+        <v>551</v>
+      </c>
+      <c r="F28" s="77">
+        <v>1629406</v>
+      </c>
+      <c r="G28" s="72">
+        <v>640</v>
+      </c>
+      <c r="H28" s="76">
+        <v>6051823</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" s="125" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="147"/>
+      <c r="B29" s="143" t="s">
+        <v>27</v>
+      </c>
+      <c r="C29" s="72">
+        <v>242802</v>
+      </c>
+      <c r="D29" s="77">
+        <v>26724619431</v>
+      </c>
+      <c r="E29" s="78">
+        <v>30686</v>
+      </c>
+      <c r="F29" s="77">
+        <v>962821573</v>
+      </c>
+      <c r="G29" s="72">
+        <v>212116</v>
+      </c>
+      <c r="H29" s="76">
+        <v>25761797858</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" s="125" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="149" t="s">
+        <v>28</v>
+      </c>
+      <c r="B30" s="150"/>
+      <c r="C30" s="79">
+        <v>678</v>
+      </c>
+      <c r="D30" s="80">
+        <v>2625360</v>
+      </c>
+      <c r="E30" s="81">
+        <v>379</v>
+      </c>
+      <c r="F30" s="80">
+        <v>1235023</v>
+      </c>
+      <c r="G30" s="79">
+        <v>299</v>
+      </c>
+      <c r="H30" s="82">
+        <v>1390337</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" s="126" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="151" t="s">
+        <v>30</v>
+      </c>
+      <c r="B31" s="151"/>
+      <c r="C31" s="151"/>
+      <c r="D31" s="151"/>
+      <c r="E31" s="151"/>
+      <c r="F31" s="151"/>
+      <c r="G31" s="151"/>
+      <c r="H31" s="151"/>
+    </row>
+    <row r="32" spans="1:8" s="127" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A32" s="151" t="s">
+        <v>44</v>
+      </c>
+      <c r="B32" s="151"/>
+      <c r="C32" s="151"/>
+      <c r="D32" s="151"/>
+      <c r="E32" s="152"/>
+      <c r="F32" s="153"/>
+      <c r="G32" s="153"/>
+      <c r="H32" s="153"/>
+    </row>
+    <row r="33" spans="1:8" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="151" t="s">
+        <v>29</v>
+      </c>
+      <c r="B33" s="151"/>
+      <c r="C33" s="151"/>
+      <c r="D33" s="151"/>
+      <c r="E33" s="151"/>
+      <c r="F33" s="151"/>
+      <c r="G33" s="151"/>
+      <c r="H33" s="151"/>
+    </row>
+    <row r="65531" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65531" s="122"/>
+      <c r="B65531" s="122"/>
+    </row>
+  </sheetData>
+  <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
+  <mergeCells count="18">
     <mergeCell ref="A27:A29"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="A31:D31"/>
     <mergeCell ref="E31:H31"/>
     <mergeCell ref="A32:D32"/>
     <mergeCell ref="A33:H33"/>
     <mergeCell ref="A9:A11"/>
     <mergeCell ref="A12:A16"/>
     <mergeCell ref="A17:A21"/>
     <mergeCell ref="A22:A24"/>
     <mergeCell ref="A25:B25"/>
     <mergeCell ref="A26:B26"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="A8:B8"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.62992125984251968" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="8" scale="82" firstPageNumber="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="10" baseType="lpstr">
+    <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>a2019</vt:lpstr>
       <vt:lpstr>a2020</vt:lpstr>
       <vt:lpstr>a2021</vt:lpstr>
       <vt:lpstr>a2022</vt:lpstr>
       <vt:lpstr>a2023</vt:lpstr>
+      <vt:lpstr>a2024</vt:lpstr>
       <vt:lpstr>'a2019'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'a2020'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'a2021'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'a2022'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'a2023'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'a2024'!Zone_d_impression</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>"Yohan Dwarkah" &lt;yohan.dwarkah@gmail.com&gt;</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>