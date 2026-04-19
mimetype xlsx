--- v0 (2025-12-05)
+++ v1 (2026-04-19)
@@ -1,100 +1,123 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\dwarkah\Desktop\IR 2024 à maj\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\fiper\pen\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B2EC5749-D32B-497A-B755-FF73570DC4CA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11850" tabRatio="400" activeTab="4"/>
+    <workbookView xWindow="2730" yWindow="1305" windowWidth="21600" windowHeight="11295" tabRatio="400" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2019" sheetId="6" r:id="rId1"/>
     <sheet name="2020" sheetId="8" r:id="rId2"/>
     <sheet name="2021" sheetId="11" r:id="rId3"/>
     <sheet name="2022" sheetId="12" r:id="rId4"/>
     <sheet name="2023" sheetId="13" r:id="rId5"/>
+    <sheet name="2024" sheetId="15" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="SHARED_FORMULA_6_8_6_8_0" localSheetId="0">#REF!/#REF!*100</definedName>
     <definedName name="SHARED_FORMULA_6_8_6_8_0" localSheetId="1">#REF!/#REF!*100</definedName>
     <definedName name="SHARED_FORMULA_6_8_6_8_0" localSheetId="2">#REF!/#REF!*100</definedName>
     <definedName name="SHARED_FORMULA_6_8_6_8_0" localSheetId="3">#REF!/#REF!*100</definedName>
     <definedName name="SHARED_FORMULA_6_8_6_8_0" localSheetId="4">#REF!/#REF!*100</definedName>
+    <definedName name="SHARED_FORMULA_6_8_6_8_0" localSheetId="5">#REF!/#REF!*100</definedName>
     <definedName name="SHARED_FORMULA_6_8_6_8_0">#REF!/#REF!*100</definedName>
     <definedName name="SHARED_FORMULA_8_8_8_8_0" localSheetId="0">#REF!/#REF!*100</definedName>
     <definedName name="SHARED_FORMULA_8_8_8_8_0" localSheetId="1">#REF!/#REF!*100</definedName>
     <definedName name="SHARED_FORMULA_8_8_8_8_0" localSheetId="2">#REF!/#REF!*100</definedName>
     <definedName name="SHARED_FORMULA_8_8_8_8_0" localSheetId="3">#REF!/#REF!*100</definedName>
     <definedName name="SHARED_FORMULA_8_8_8_8_0" localSheetId="4">#REF!/#REF!*100</definedName>
+    <definedName name="SHARED_FORMULA_8_8_8_8_0" localSheetId="5">#REF!/#REF!*100</definedName>
     <definedName name="SHARED_FORMULA_8_8_8_8_0">#REF!/#REF!*100</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'2019'!$A$1:$F$13</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'2020'!$A$1:$F$12</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'2021'!$A$1:$F$13</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'2022'!$A$1:$F$13</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'2023'!$A$1:$F$13</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'2024'!$A$1:$F$13</definedName>
     <definedName name="zzz" localSheetId="3">#REF!/#REF!*100</definedName>
     <definedName name="zzz">#REF!/#REF!*100</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="54">
   <si>
     <t>Taux marginal</t>
   </si>
   <si>
     <t xml:space="preserve">Répartition 
 en  % </t>
   </si>
   <si>
     <t xml:space="preserve">Répartition
 en  % </t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Source : Ministère de l'Économie, des Finances et de la Relance - DGFiP</t>
   </si>
   <si>
     <t>(nombres en milliers - montants en millions d'euros)</t>
   </si>
   <si>
     <t>Inférieur ou égal à  10 064 €</t>
   </si>
   <si>
     <t>Supérieur à 27 794 € et inférieur ou égal à 74 517 €</t>
@@ -196,56 +219,77 @@
   </si>
   <si>
     <t xml:space="preserve">Répartition
 </t>
   </si>
   <si>
     <t>Inférieur ou égal à  11 294 €</t>
   </si>
   <si>
     <t>Supérieur à 11 294 € et inférieur ou égal à 28 797 €</t>
   </si>
   <si>
     <t>Supérieur à 28 797 € et inférieur ou égal à 82 341 €</t>
   </si>
   <si>
     <t>Supérieur à 82 341 € et inférieur ou égal à 177 106 €</t>
   </si>
   <si>
     <t>Supérieur à 177 106 €</t>
   </si>
   <si>
     <t>(1) Seuls les foyers dont le revenu est soumis au barème progressif sont pris en compte ; les 207 000 foyers, essentiellement des non-résidents, dont le revenu est soumis à un taux fixe (de 20% pour la fraction inférieure à la 2e tranche du barème, et de 30% pour la fraction supérieure) ne sont donc pas pris en compte pour le présent tableau.</t>
   </si>
   <si>
     <t>Ces données portent sur des émissions au titre des revenus perçus en 2023.</t>
+  </si>
+  <si>
+    <t>Ces données portent sur des émissions au titre des revenus perçus en 2024.</t>
+  </si>
+  <si>
+    <t>(1) Seuls les foyers dont le revenu est soumis au barème progressif sont pris en compte ; les 209 000 foyers, essentiellement des non-résidents, dont le revenu est soumis à un taux fixe (de 20% pour la fraction inférieure à la 2e tranche du barème, et de 30% pour la fraction supérieure) ne sont donc pas pris en compte pour le présent tableau.</t>
+  </si>
+  <si>
+    <t>Inférieur ou égal à  11 497 €</t>
+  </si>
+  <si>
+    <t>Supérieur à 11 497 € et inférieur ou égal à 29 315 €</t>
+  </si>
+  <si>
+    <t>Supérieur à 29 315 € et inférieur ou égal à 83 823 €</t>
+  </si>
+  <si>
+    <t>Supérieur à 83 823 € et inférieur ou égal à 180 294 €</t>
+  </si>
+  <si>
+    <t>Supérieur à 180 294 €</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0%"/>
     <numFmt numFmtId="165" formatCode="\ #,##0.00&quot;    &quot;;\-#,##0.00&quot;    &quot;;&quot; -&quot;#&quot;    &quot;;@\ "/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Marianne Light"/>
       <family val="3"/>
@@ -439,90 +483,96 @@
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Milliers" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal_TAB6" xfId="2"/>
-[...1 lines deleted...]
-    <cellStyle name="Normal_TB05 2" xfId="4"/>
+    <cellStyle name="Normal_TAB6" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Normal_TAB7" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Normal_TB05 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Pourcentage" xfId="5" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>276226</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>276225</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>923925</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>838200</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="276226" y="276225"/>
           <a:ext cx="8201024" cy="561975"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -557,51 +607,57 @@
           <a:r>
             <a:rPr lang="fr-FR" sz="1000" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000080"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:rPr>
             <a:t>NOMBRE DE FOYERS (1) ET MONTANT DE L'IMPÔT NET PAR TAUX MARGINAL DE TAXATION DU BARÈME  </a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:absoluteAnchor>
     <xdr:pos x="276226" y="276225"/>
     <xdr:ext cx="8201024" cy="561975"/>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="276226" y="276225"/>
           <a:ext cx="8201024" cy="561975"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -651,51 +707,57 @@
           <a:r>
             <a:rPr lang="fr-FR" sz="1000" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000080"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:rPr>
             <a:t> ET MONTANT DE L'IMPÔT NET PAR TAUX MARGINAL DE TAXATION DU BARÈME  </a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:absoluteAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:absoluteAnchor>
     <xdr:pos x="276226" y="276225"/>
     <xdr:ext cx="8201024" cy="561975"/>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="276226" y="276225"/>
           <a:ext cx="8201024" cy="561975"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -745,51 +807,57 @@
           <a:r>
             <a:rPr lang="fr-FR" sz="1000" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000080"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:rPr>
             <a:t> ET MONTANT DE L'IMPÔT NET PAR TAUX MARGINAL DE TAXATION DU BARÈME  </a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:absoluteAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:absoluteAnchor>
     <xdr:pos x="276226" y="276225"/>
     <xdr:ext cx="8201024" cy="561975"/>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="276226" y="276225"/>
           <a:ext cx="8201024" cy="561975"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -839,98 +907,204 @@
           <a:r>
             <a:rPr lang="fr-FR" sz="1000" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000080"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:rPr>
             <a:t> ET MONTANT DE L'IMPÔT NET PAR TAUX MARGINAL DE TAXATION DU BARÈME  </a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:absoluteAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:absoluteAnchor>
     <xdr:pos x="276226" y="276225"/>
     <xdr:ext cx="8201024" cy="561975"/>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="276226" y="276225"/>
           <a:ext cx="8201024" cy="561975"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:effectLst>
           <a:outerShdw dist="17819" dir="2700000" algn="ctr" rotWithShape="0">
             <a:srgbClr val="000000"/>
           </a:outerShdw>
         </a:effectLst>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="20160" tIns="20160" rIns="20160" bIns="20160" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="fr-FR" sz="1000" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000080"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:rPr>
             <a:t>IMPÔT SUR LE REVENU  (revenus de 2023)</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="ctr" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="fr-FR" sz="1000" b="1" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000080"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:rPr>
+            <a:t>NOMBRE DE FOYERS (1)</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="ctr" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="fr-FR" sz="1000" b="1" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000080"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:rPr>
+            <a:t> ET MONTANT DE L'IMPÔT NET PAR TAUX MARGINAL DE TAXATION DU BARÈME  </a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:absoluteAnchor>
+</xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:absoluteAnchor>
+    <xdr:pos x="276226" y="276225"/>
+    <xdr:ext cx="8201024" cy="561975"/>
+    <xdr:sp macro="" textlink="" fLocksText="0">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2AD63624-2B46-480E-81FC-5949FE51E0B6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="276226" y="276225"/>
+          <a:ext cx="8201024" cy="561975"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 16667"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:ln w="9360" cap="flat">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw dist="17819" dir="2700000" algn="ctr" rotWithShape="0">
+            <a:srgbClr val="000000"/>
+          </a:outerShdw>
+        </a:effectLst>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="20160" tIns="20160" rIns="20160" bIns="20160" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="fr-FR" sz="1000" b="1" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000080"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:rPr>
+            <a:t>IMPÔT SUR LE REVENU  (revenus de 2024)</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="fr-FR" sz="1000" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000080"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:rPr>
             <a:t>NOMBRE DE FOYERS (1)</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="ctr" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:r>
             <a:rPr lang="fr-FR" sz="1000" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000080"/>
@@ -1292,52 +1466,56 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Feuil1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L19"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
       <selection activeCell="D25" sqref="D25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="50.42578125" style="2" customWidth="1"/>
     <col min="2" max="6" width="15.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="2" customWidth="1"/>
     <col min="8" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="87" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="5"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
     </row>
@@ -1574,51 +1752,51 @@
       <c r="C19" s="34"/>
       <c r="D19" s="34"/>
       <c r="E19" s="34"/>
       <c r="F19" s="34"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="7">
     <mergeCell ref="G13:L13"/>
     <mergeCell ref="A19:F19"/>
     <mergeCell ref="A13:F14"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A11:F11"/>
     <mergeCell ref="A17:F17"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39374999999999999" right="0.39374999999999999" top="0.98402777777777772" bottom="0.98402777777777772" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Feuil2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G20"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
       <selection activeCell="E5" sqref="E5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="50.42578125" style="2" customWidth="1"/>
     <col min="2" max="6" width="15.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="2" customWidth="1"/>
     <col min="8" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="87" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="5"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
     </row>
@@ -1840,51 +2018,51 @@
       <c r="A20" s="38"/>
       <c r="B20" s="38"/>
       <c r="C20" s="38"/>
       <c r="D20" s="38"/>
       <c r="E20" s="38"/>
       <c r="F20" s="38"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="5">
     <mergeCell ref="A20:F20"/>
     <mergeCell ref="A12:F13"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A11:F11"/>
     <mergeCell ref="A14:F14"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39374999999999999" right="0.39374999999999999" top="0.98402777777777772" bottom="0.98402777777777772" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J17"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0">
       <selection activeCell="C19" sqref="C19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="50.42578125" style="2" customWidth="1"/>
     <col min="2" max="6" width="15.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="2" customWidth="1"/>
     <col min="8" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="87" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="5"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
     </row>
@@ -2103,51 +2281,51 @@
     <row r="15" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="27" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="3:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C17" s="28"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="4">
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A11:F11"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39374999999999999" right="0.39374999999999999" top="0.98402777777777772" bottom="0.98402777777777772" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J17"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="50.42578125" style="2" customWidth="1"/>
     <col min="2" max="3" width="15.7109375" style="2" customWidth="1"/>
     <col min="4" max="4" width="16.42578125" style="2" customWidth="1"/>
     <col min="5" max="5" width="15.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="16" style="2" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="2" customWidth="1"/>
     <col min="8" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="87" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="5"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
@@ -2367,57 +2545,57 @@
     <row r="15" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="27" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="3:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C17" s="28"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="4">
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A11:F11"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39374999999999999" right="0.39374999999999999" top="0.98402777777777772" bottom="0.98402777777777772" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G15"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" workbookViewId="0"/>
+    <sheetView showGridLines="0" showRowColHeaders="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="50.42578125" style="2" customWidth="1"/>
     <col min="2" max="6" width="15.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="2" customWidth="1"/>
     <col min="8" max="11" width="11.42578125" style="2"/>
     <col min="12" max="12" width="13.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="87" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="5"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
     </row>
     <row r="2" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2"/>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
@@ -2592,109 +2770,372 @@
     </row>
     <row r="12" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="38" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="38"/>
       <c r="C12" s="38"/>
       <c r="D12" s="38"/>
       <c r="E12" s="38"/>
       <c r="F12" s="38"/>
     </row>
     <row r="13" spans="1:7" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="31" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="32"/>
       <c r="C13" s="32"/>
       <c r="D13" s="32"/>
       <c r="E13" s="32"/>
       <c r="F13" s="32"/>
       <c r="G13" s="13"/>
     </row>
     <row r="14" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="27" t="s">
         <v>46</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+    </row>
+    <row r="15" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+    </row>
+  </sheetData>
+  <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
+  <mergeCells count="4">
+    <mergeCell ref="A10:F10"/>
+    <mergeCell ref="A11:F11"/>
+    <mergeCell ref="A12:F12"/>
+    <mergeCell ref="A13:F13"/>
+  </mergeCells>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.39374999999999999" right="0.39374999999999999" top="0.98402777777777772" bottom="0.98402777777777772" header="0.51180555555555551" footer="0.51180555555555551"/>
+  <pageSetup paperSize="9" firstPageNumber="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9B5E8BCB-8DD4-4A79-B238-30D0FBEF5E8F}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:G15"/>
+  <sheetViews>
+    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" workbookViewId="0">
+      <selection activeCell="I1" sqref="I1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="50.42578125" style="2" customWidth="1"/>
+    <col min="2" max="6" width="15.7109375" style="2" customWidth="1"/>
+    <col min="7" max="7" width="8.7109375" style="2" customWidth="1"/>
+    <col min="8" max="11" width="11.42578125" style="2"/>
+    <col min="12" max="12" width="13.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="13" max="16384" width="11.42578125" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" ht="87" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="1"/>
+      <c r="B1" s="5"/>
+      <c r="C1" s="5"/>
+      <c r="D1" s="5"/>
+      <c r="E1" s="5"/>
+      <c r="F1" s="5"/>
+    </row>
+    <row r="2" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2"/>
+      <c r="B2" s="7"/>
+      <c r="C2" s="7"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="G2" s="3"/>
+    </row>
+    <row r="3" spans="1:7" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="B3" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="D3" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="E3" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" s="30" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="14.85" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="B4" s="20">
+        <v>0</v>
+      </c>
+      <c r="C4" s="8">
+        <v>13132.147999999999</v>
+      </c>
+      <c r="D4" s="9">
+        <v>0.31699824296313833</v>
+      </c>
+      <c r="E4" s="8">
+        <v>-597.14989600000001</v>
+      </c>
+      <c r="F4" s="9">
+        <v>-6.5440411370569287E-3</v>
+      </c>
+      <c r="G4" s="4"/>
+    </row>
+    <row r="5" spans="1:7" ht="14.85" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="B5" s="21">
+        <v>0.11</v>
+      </c>
+      <c r="C5" s="8">
+        <v>20930.796999999999</v>
+      </c>
+      <c r="D5" s="10">
+        <v>0.50525061648849279</v>
+      </c>
+      <c r="E5" s="8">
+        <v>12657.756318</v>
+      </c>
+      <c r="F5" s="10">
+        <v>0.13871371091695583</v>
+      </c>
+      <c r="G5" s="4"/>
+    </row>
+    <row r="6" spans="1:7" ht="14.85" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="B6" s="21">
+        <v>0.30000000000000004</v>
+      </c>
+      <c r="C6" s="8">
+        <v>6868.0309999999999</v>
+      </c>
+      <c r="D6" s="10">
+        <v>0.16578809191126737</v>
+      </c>
+      <c r="E6" s="8">
+        <v>48857.865978000002</v>
+      </c>
+      <c r="F6" s="10">
+        <v>0.53542316086888531</v>
+      </c>
+      <c r="G6" s="4"/>
+    </row>
+    <row r="7" spans="1:7" ht="14.85" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="B7" s="21">
+        <v>0.41</v>
+      </c>
+      <c r="C7" s="8">
+        <v>434.11200000000002</v>
+      </c>
+      <c r="D7" s="10">
+        <v>1.0479073282544021E-2</v>
+      </c>
+      <c r="E7" s="8">
+        <v>17791.422895</v>
+      </c>
+      <c r="F7" s="10">
+        <v>0.19497249198492111</v>
+      </c>
+      <c r="G7" s="4"/>
+    </row>
+    <row r="8" spans="1:7" ht="14.85" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="B8" s="22">
+        <v>0.45</v>
+      </c>
+      <c r="C8" s="8">
+        <v>61.475999999999999</v>
+      </c>
+      <c r="D8" s="10">
+        <v>1.4839753545575251E-3</v>
+      </c>
+      <c r="E8" s="8">
+        <v>12541.043306</v>
+      </c>
+      <c r="F8" s="26">
+        <v>0.13743467736629467</v>
+      </c>
+      <c r="G8" s="4"/>
+    </row>
+    <row r="9" spans="1:7" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="B9" s="23"/>
+      <c r="C9" s="12">
+        <v>41426.563999999998</v>
+      </c>
+      <c r="D9" s="25">
+        <v>1</v>
+      </c>
+      <c r="E9" s="12">
+        <v>91250.938601000002</v>
+      </c>
+      <c r="F9" s="25">
+        <v>1</v>
+      </c>
+      <c r="G9" s="4"/>
+    </row>
+    <row r="10" spans="1:7" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" s="37"/>
+      <c r="C10" s="37"/>
+      <c r="D10" s="37"/>
+      <c r="E10" s="37"/>
+      <c r="F10" s="37"/>
+    </row>
+    <row r="11" spans="1:7" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="33" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" s="34"/>
+      <c r="C11" s="34"/>
+      <c r="D11" s="34"/>
+      <c r="E11" s="34"/>
+      <c r="F11" s="34"/>
+    </row>
+    <row r="12" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="38" t="s">
+        <v>22</v>
+      </c>
+      <c r="B12" s="38"/>
+      <c r="C12" s="38"/>
+      <c r="D12" s="38"/>
+      <c r="E12" s="38"/>
+      <c r="F12" s="38"/>
+    </row>
+    <row r="13" spans="1:7" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="B13" s="32"/>
+      <c r="C13" s="32"/>
+      <c r="D13" s="32"/>
+      <c r="E13" s="32"/>
+      <c r="F13" s="32"/>
+      <c r="G13" s="13"/>
+    </row>
+    <row r="14" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="27" t="s">
+        <v>47</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
     </row>
     <row r="15" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="27" t="s">
         <v>14</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="4">
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A11:F11"/>
     <mergeCell ref="A12:F12"/>
     <mergeCell ref="A13:F13"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.39374999999999999" right="0.39374999999999999" top="0.98402777777777772" bottom="0.98402777777777772" header="0.51180555555555551" footer="0.51180555555555551"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="10" baseType="lpstr">
+    <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>2019</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
+      <vt:lpstr>2024</vt:lpstr>
       <vt:lpstr>'2019'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'2020'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'2021'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'2022'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'2023'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'2024'!Zone_d_impression</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>"Yohan Dwarkah" &lt;yohan.dwarkah@gmail.com&gt;</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>