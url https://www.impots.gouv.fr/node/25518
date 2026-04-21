--- v0 (2025-12-05)
+++ v1 (2026-04-21)
@@ -4,149 +4,169 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing13.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing14.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing15.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing16.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing17.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing18.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing19.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing20.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing21.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing22.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\fiper\2025\2025_0068\Travail\AE\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\dwarkah\Desktop\IR à maj\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B52F6D0C-7EAD-4436-BD63-2BB2D39BE7F9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="16200" windowHeight="24930" tabRatio="631" firstSheet="7" activeTab="20"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="631" firstSheet="8" activeTab="21" xr2:uid="{36CD21B7-7285-4734-89A5-2DD3CB9E06CC}"/>
   </bookViews>
   <sheets>
     <sheet name="a2003" sheetId="10" r:id="rId1"/>
     <sheet name="a2004" sheetId="11" r:id="rId2"/>
     <sheet name="a2005" sheetId="12" r:id="rId3"/>
     <sheet name="a2006" sheetId="13" r:id="rId4"/>
     <sheet name="a2007" sheetId="14" r:id="rId5"/>
     <sheet name="a2008" sheetId="15" r:id="rId6"/>
     <sheet name="a2009" sheetId="16" r:id="rId7"/>
     <sheet name="a2010" sheetId="17" r:id="rId8"/>
     <sheet name="a2011" sheetId="18" r:id="rId9"/>
     <sheet name="a2012" sheetId="19" r:id="rId10"/>
     <sheet name="a2013" sheetId="20" r:id="rId11"/>
     <sheet name="a2014" sheetId="21" r:id="rId12"/>
     <sheet name="a2015" sheetId="22" r:id="rId13"/>
     <sheet name="a2016" sheetId="23" r:id="rId14"/>
     <sheet name="a2017" sheetId="24" r:id="rId15"/>
     <sheet name="a2018" sheetId="25" r:id="rId16"/>
     <sheet name="a2019" sheetId="26" r:id="rId17"/>
     <sheet name="a2020" sheetId="27" r:id="rId18"/>
     <sheet name="a2021" sheetId="28" r:id="rId19"/>
     <sheet name="a2022" sheetId="29" r:id="rId20"/>
     <sheet name="a2023" sheetId="30" r:id="rId21"/>
+    <sheet name="a2024" sheetId="33" r:id="rId22"/>
   </sheets>
   <definedNames>
     <definedName name="SHARED_FORMULA_2_24_2_24_0">SUM(#REF!)</definedName>
     <definedName name="SHARED_FORMULA_8_11_8_11_0">SUM(#REF!)</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'a2003'!$A$1:$D$16</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'a2004'!$A$1:$D$16</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'a2005'!$A$1:$D$16</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'a2006'!$A$1:$D$16</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'a2007'!$A$1:$D$16</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'a2008'!$A$1:$D$16</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'a2009'!$A$1:$D$16</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">'a2010'!$A$1:$D$16</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="8">'a2011'!$A$1:$D$16</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="9">'a2012'!$A$1:$D$16</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="10">'a2013'!$A$1:$D$16</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="11">'a2014'!$A$1:$D$16</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="12">'a2015'!$A$1:$D$16</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="13">'a2016'!$A$1:$D$16</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="14">'a2017'!$A$1:$D$16</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="15">'a2018'!$A$1:$D$17</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="16">'a2019'!$A$1:$D$17</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="17">'a2020'!$A$1:$D$17</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="18">'a2021'!$A$1:$D$17</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="19">'a2022'!$A$1:$D$17</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="20">'a2023'!$A$1:$D$17</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="206" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="231" uniqueCount="41">
   <si>
     <t>Nombre de foyers</t>
   </si>
   <si>
     <t>(nombres en millions - montants en milliers d'euros)</t>
   </si>
   <si>
     <t>Numéro du décile de RFR par part</t>
   </si>
   <si>
     <t>Borne inférieure de décile de RFR par part</t>
   </si>
   <si>
     <t>Borne supérieure de décile de RFR par part</t>
   </si>
   <si>
     <t xml:space="preserve">Montant de l'impôt moyen </t>
   </si>
   <si>
     <t>Source : Ministère de l'Économie, des Finances et de la Relance - DGFiP</t>
   </si>
   <si>
     <t>PAR_003</t>
   </si>
   <si>
@@ -161,145 +181,271 @@
   <si>
     <t>* Sans prise en compte de l'imputation du prélèvement à la source payé en 2020</t>
   </si>
   <si>
     <t>Nombre de foyers (en millions)</t>
   </si>
   <si>
     <t>(nombres en milliers - montants en euros)</t>
   </si>
   <si>
     <t>* Sans prise en compte de l'imputation du prélèvement à la source payé en 2021</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>(nombres en millions - bornes et montants en milliers d'euros)</t>
   </si>
   <si>
     <t>** Sans prise en compte de l'imputation du prélèvement à la source payé en 2022</t>
   </si>
   <si>
     <t>* Données issues de la 6ème émission des revenus 2023</t>
   </si>
   <si>
-    <t>Source : Ministère de l'Économie, des Finances et de la Souveraineté indutrielle et numérique- DGFiP</t>
+    <t xml:space="preserve">Avant RICI </t>
+  </si>
+  <si>
+    <t>Après RICI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Taux d'imposition moyen </t>
+  </si>
+  <si>
+    <t>Nombre de parts moyen</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Marianne Light"/>
+        <family val="3"/>
+      </rPr>
+      <t>dont</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Marianne Light"/>
+        <family val="3"/>
+      </rPr>
+      <t xml:space="preserve"> dernier centième</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Marianne Light"/>
+        <family val="3"/>
+      </rPr>
+      <t>dont</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <rFont val="Marianne Light"/>
+        <family val="3"/>
+      </rPr>
+      <t xml:space="preserve"> dernier millième</t>
+    </r>
+  </si>
+  <si>
+    <t>* Données issues de la 6ème émission des revenus 2024</t>
+  </si>
+  <si>
+    <t>** Sans prise en compte de l'imputation du prélèvement à la source payé en 2023</t>
+  </si>
+  <si>
+    <t>n.s***</t>
+  </si>
+  <si>
+    <t>Numéro du dixième de RFR par part</t>
+  </si>
+  <si>
+    <t>Borne inférieure du dixième de RFR par part</t>
+  </si>
+  <si>
+    <t>Borne supérieure du dixième de RFR par part</t>
+  </si>
+  <si>
+    <t>***Non significatif : Le taux d’imposition est calculé à partir du RFR qui n’est pas significatif pour ce dixième de 
+revenu.</t>
+  </si>
+  <si>
+    <t>Source : Ministère de l’Économie, des Finances et de la Souveraineté industrielle, énergétique et numérique - DGFiP</t>
+  </si>
+  <si>
+    <t>RFR moyen par part</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Impôt au barème  moyen par part </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CEHR moyenne par part </t>
+  </si>
+  <si>
+    <t xml:space="preserve">IR net moyen par part </t>
+  </si>
+  <si>
+    <t xml:space="preserve">RICI (hors PFU) moyen par part </t>
+  </si>
+  <si>
+    <t>Moyenne pour l'ensemble</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Impôt forfaitaire et impositions additionnelles moyens par part </t>
+  </si>
+  <si>
+    <t>Note : La contribution exceptionnelle sur les hauts revenus (CEHR) s'ajoute à l'impôt sur le revenu des personnes percevant des revenus élevés.
+Les RICI sont les réductions d'impôt et crédits d'impôt.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
-    <numFmt numFmtId="166" formatCode="\ #,##0.00&quot;    &quot;;\-#,##0.00&quot;    &quot;;&quot; -&quot;#&quot;    &quot;;@\ "/>
-    <numFmt numFmtId="173" formatCode="#,##0.0"/>
+    <numFmt numFmtId="164" formatCode="\ #,##0.00&quot;    &quot;;\-#,##0.00&quot;    &quot;;&quot; -&quot;#&quot;    &quot;;@\ "/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Marianne Light"/>
       <family val="3"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="18"/>
       <name val="Marianne Light"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Marianne Light"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="18"/>
       <name val="Marianne Light"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Marianne Light"/>
+      <family val="3"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="8"/>
+      <name val="Marianne Light"/>
+      <family val="3"/>
+    </font>
+    <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Marianne Light"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Marianne Light"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
+      <name val="Marianne Light"/>
+      <family val="3"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Marianne Light"/>
       <family val="3"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
@@ -315,257 +461,479 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thick">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thick">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="5">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="166" fontId="2" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="7" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="10" fontId="1" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="14" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="14" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="4" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="10" fontId="4" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="3" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="3" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="10" fontId="9" fillId="0" borderId="2" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="10" fontId="4" fillId="0" borderId="3" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="10" fontId="4" fillId="0" borderId="3" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="173" fontId="6" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="173" fontId="3" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="173" fontId="3" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="173" fontId="6" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="173" fontId="3" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...82 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="5">
+  <cellStyles count="6">
     <cellStyle name="Milliers" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="2"/>
-[...1 lines deleted...]
-    <cellStyle name="Normal_TB08" xfId="4"/>
+    <cellStyle name="Normal 2" xfId="2" xr:uid="{F15EE504-62AD-4C7C-BCED-66A2394019EA}"/>
+    <cellStyle name="Normal_TAB23" xfId="3" xr:uid="{DEBE1FDD-82F7-42B2-BE27-1FA885916103}"/>
+    <cellStyle name="Normal_TB08" xfId="4" xr:uid="{0148DD09-19C8-490F-8E8F-345B2E9F7697}"/>
+    <cellStyle name="Pourcentage" xfId="5" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>207433</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1295400</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>922867</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92529C24-CEFD-D123-E6F0-227D6E43D00A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="76200" y="207433"/>
           <a:ext cx="5362575" cy="715434"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -610,51 +978,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>207433</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>922867</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18E3C366-F020-AA93-F113-DB222DC0F928}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="76200" y="207433"/>
           <a:ext cx="5448300" cy="715434"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -699,51 +1073,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>207433</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>922867</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5D59CF1-060C-4419-066F-254FD6B09D90}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="76200" y="207433"/>
           <a:ext cx="5448300" cy="715434"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -788,51 +1168,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing12.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>207433</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>922867</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF213D2E-C6B9-F631-CAC5-F941CEA2EF10}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="76200" y="207433"/>
           <a:ext cx="5448300" cy="715434"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -877,51 +1263,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing13.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>207433</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>922867</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E7ED4E4-C6D1-16F4-2CF9-A532E73CBB47}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="76200" y="207433"/>
           <a:ext cx="5448300" cy="715434"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -966,51 +1358,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing14.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>207433</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>922867</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5756E4A6-CE87-FD05-71A4-1D9970D8C74C}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="76200" y="207433"/>
           <a:ext cx="5448300" cy="715434"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -1055,51 +1453,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing15.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>207433</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>922867</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5BE8BDA-97E5-0A83-634D-B7D20AAF51FE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="76200" y="207433"/>
           <a:ext cx="5448300" cy="715434"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -1144,51 +1548,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing16.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>207433</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1295400</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>922867</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1AABE019-E2B1-2697-5655-E5B8D9274194}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="76200" y="207433"/>
           <a:ext cx="5362575" cy="715434"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -1233,51 +1643,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing17.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>207433</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1228725</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>922867</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F88DB135-8E93-F08F-7693-3F84A01A0FA6}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="76200" y="207433"/>
           <a:ext cx="5295900" cy="715434"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -1322,51 +1738,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing18.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>207433</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1228725</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>922867</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1DDAAD4D-ED27-291B-8710-CF58917CAE9A}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="76200" y="207433"/>
           <a:ext cx="5295900" cy="715434"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -1411,51 +1833,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing19.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>207433</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1228725</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>922867</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F144C80-AA80-33C3-6193-7796C51A9907}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="76200" y="207433"/>
           <a:ext cx="5295900" cy="715434"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -1500,51 +1928,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>207433</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>922867</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F91E4396-619E-B64C-A724-808224BCDDDE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="76200" y="207433"/>
           <a:ext cx="5448300" cy="715434"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -1589,51 +2023,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing20.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>207433</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1228725</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>922867</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FEE1584-3DDD-2B2A-A7C9-D81397B84310}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="76200" y="207433"/>
           <a:ext cx="5295900" cy="715434"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -1678,51 +2118,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing21.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>207433</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1228725</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>922867</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4FEF24C-E55D-1880-14D7-DFAA4B871B36}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="76200" y="207433"/>
           <a:ext cx="5295900" cy="715434"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -1785,68 +2231,204 @@
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>**</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="fr-FR" sz="1000" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="000080"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:rPr>
             <a:t> PAR DÉCILES DE REVENU FISCAL DE RÉFÉRENCE (RFR) PAR PART</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
+<file path=xl/drawings/drawing22.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="absolute">
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>123825</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>476250</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>772584</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="" fLocksText="0">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B61A5A0-54C7-41A4-9492-3CC681B2B17F}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr>
+          <a:spLocks noChangeArrowheads="1"/>
+        </xdr:cNvSpPr>
+      </xdr:nvSpPr>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="123825" y="209550"/>
+          <a:ext cx="11982450" cy="715434"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst>
+            <a:gd name="adj" fmla="val 16667"/>
+          </a:avLst>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:ln w="9360" cap="flat">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:miter lim="800000"/>
+          <a:headEnd/>
+          <a:tailEnd/>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw dist="17819" dir="2700000" algn="ctr" rotWithShape="0">
+            <a:srgbClr val="000000"/>
+          </a:outerShdw>
+        </a:effectLst>
+      </xdr:spPr>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" wrap="square" lIns="20160" tIns="20160" rIns="20160" bIns="20160" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="fr-FR" sz="1000" b="1" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000080"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:rPr>
+            <a:t>IMPÔT SUR LES REVENUS 2024</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-FR" sz="1000" b="1" i="0" baseline="0">
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>*</a:t>
+          </a:r>
+          <a:endParaRPr lang="fr-FR" sz="1000" b="1" i="0" u="none" strike="noStrike" baseline="0">
+            <a:solidFill>
+              <a:srgbClr val="000080"/>
+            </a:solidFill>
+            <a:latin typeface="Arial"/>
+            <a:cs typeface="Arial"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr algn="ctr" rtl="0">
+            <a:defRPr sz="1000"/>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="fr-FR" sz="1000" b="1" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000080"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:rPr>
+            <a:t>IMPÔT MOYEN</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-FR" sz="1000" b="1" i="0" baseline="0">
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>**</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="fr-FR" sz="1000" b="1" i="0" u="none" strike="noStrike" baseline="0">
+              <a:solidFill>
+                <a:srgbClr val="000080"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+            </a:rPr>
+            <a:t> PAR DIXIEMES DE REVENU FISCAL DE RÉFÉRENCE (RFR) PAR PART</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>207433</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>922867</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DE062AE-2558-E600-8DE0-ACADBD0E9B0E}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="114300" y="207433"/>
           <a:ext cx="5448300" cy="715434"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -1891,51 +2473,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>207433</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1247775</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>922867</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4490ECE-75F4-827A-F7A9-FE1DD8FDF1C0}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="76200" y="207433"/>
           <a:ext cx="5314950" cy="715434"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -1980,51 +2568,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>207433</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>922867</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BE01395-2912-1F39-CFAF-941DD61E0963}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="76200" y="207433"/>
           <a:ext cx="5448300" cy="715434"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -2069,51 +2663,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>207433</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>922867</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFA48EE2-AAA1-9A2D-6D75-EE822BCC2B92}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="76200" y="207433"/>
           <a:ext cx="5448300" cy="715434"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -2158,51 +2758,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>207433</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>922867</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D0C08BC-4B7E-2DE1-6B6E-DB22C0DD6A33}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="76200" y="207433"/>
           <a:ext cx="5448300" cy="715434"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -2247,51 +2853,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>207433</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>922867</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FFF4FDD-BE03-26BE-E7C2-FA43771CB9C5}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="76200" y="207433"/>
           <a:ext cx="5448300" cy="715434"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -2336,51 +2948,57 @@
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>207433</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>922867</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 1"/>
+        <xdr:cNvPr id="2" name="Texte 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2B0D088-D357-93B6-D046-D8B5EA20E0D9}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="76200" y="207433"/>
           <a:ext cx="5448300" cy="715434"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="9360" cap="flat">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -2810,80 +3428,84 @@
 
 <file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings17.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings18.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings19.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings20.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings21.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings22.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1CF5E84D-F922-4036-AB1F-3B0DAB595921}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D16"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" topLeftCell="A4" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.28515625" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="4" width="20.7109375" style="3" customWidth="1"/>
     <col min="5" max="16384" width="10.28515625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="92.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
     </row>
     <row r="2" spans="1:4" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>7</v>
       </c>
@@ -3059,51 +3681,51 @@
       </c>
       <c r="B15" s="7">
         <v>34.4</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="22"/>
     </row>
     <row r="16" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="8" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="1.1417322834645669" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="0" fitToWidth="2" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;F&amp;A&amp;D&amp;T</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CD6FE1D7-B764-4895-AB25-C7C0D4ADCD0A}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D16"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.28515625" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="4" width="20.7109375" style="3" customWidth="1"/>
     <col min="5" max="16384" width="10.28515625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="92.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
     </row>
     <row r="2" spans="1:4" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>7</v>
       </c>
@@ -3279,51 +3901,51 @@
       </c>
       <c r="B15" s="7">
         <v>36.700000000000003</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="22"/>
     </row>
     <row r="16" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="8" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="1.1417322834645669" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="0" fitToWidth="2" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;F&amp;A&amp;D&amp;T</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8845865E-380A-4A2F-8089-60136E7918B2}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D16"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.28515625" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="4" width="20.7109375" style="3" customWidth="1"/>
     <col min="5" max="16384" width="10.28515625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="92.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
     </row>
     <row r="2" spans="1:4" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>7</v>
       </c>
@@ -3499,51 +4121,51 @@
       </c>
       <c r="B15" s="7">
         <v>37.1</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="22"/>
     </row>
     <row r="16" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="8" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="1.1417322834645669" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="0" fitToWidth="2" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;F&amp;A&amp;D&amp;T</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B5039FC2-615B-400C-A8A2-BE00DE562984}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D16"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.28515625" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="4" width="20.7109375" style="3" customWidth="1"/>
     <col min="5" max="16384" width="10.28515625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="92.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
     </row>
     <row r="2" spans="1:4" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>7</v>
       </c>
@@ -3719,51 +4341,51 @@
       </c>
       <c r="B15" s="7">
         <v>37.4</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="22"/>
     </row>
     <row r="16" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="8" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="1.1417322834645669" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="0" fitToWidth="2" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;F&amp;A&amp;D&amp;T</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5445234B-0173-47D9-A353-599A0399028D}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D16"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.28515625" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="4" width="20.7109375" style="3" customWidth="1"/>
     <col min="5" max="16384" width="10.28515625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="92.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
     </row>
     <row r="2" spans="1:4" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>7</v>
       </c>
@@ -3939,51 +4561,51 @@
       </c>
       <c r="B15" s="7">
         <v>37.700000000000003</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="22"/>
     </row>
     <row r="16" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="8" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="1.1417322834645669" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="0" fitToWidth="2" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;F&amp;A&amp;D&amp;T</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B81D98CA-9852-4651-BB58-5084D917EE7A}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D16"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.28515625" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="4" width="20.7109375" style="3" customWidth="1"/>
     <col min="5" max="16384" width="10.28515625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="92.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
     </row>
     <row r="2" spans="1:4" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>7</v>
       </c>
@@ -4159,51 +4781,51 @@
       </c>
       <c r="B15" s="7">
         <v>37.9</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="22"/>
     </row>
     <row r="16" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="8" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="1.1417322834645669" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="0" fitToWidth="2" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;F&amp;A&amp;D&amp;T</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{17BAFC04-2982-4E6F-98A0-80C797203B10}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D16"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.28515625" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="4" width="20.7109375" style="3" customWidth="1"/>
     <col min="5" max="16384" width="10.28515625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="92.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
     </row>
     <row r="2" spans="1:4" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>7</v>
       </c>
@@ -4379,51 +5001,51 @@
       </c>
       <c r="B15" s="7">
         <v>38.299999999999997</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="22"/>
     </row>
     <row r="16" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="8" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="1.1417322834645669" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="0" fitToWidth="2" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;F&amp;A&amp;D&amp;T</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BDAA6812-DA64-4F5B-93AF-06852D193835}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I17"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.28515625" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="4" width="20.7109375" style="3" customWidth="1"/>
     <col min="5" max="16384" width="10.28515625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="92.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
     </row>
     <row r="2" spans="1:4" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>7</v>
       </c>
@@ -4587,79 +5209,79 @@
       <c r="A14" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="13"/>
       <c r="C14" s="14"/>
       <c r="D14" s="15">
         <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:4" s="9" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B15" s="7">
         <v>38.5</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="22"/>
     </row>
     <row r="16" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:9" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="39" t="s">
+      <c r="A17" s="60" t="s">
         <v>8</v>
       </c>
-      <c r="B17" s="39"/>
-[...1 lines deleted...]
-      <c r="D17" s="39"/>
+      <c r="B17" s="60"/>
+      <c r="C17" s="60"/>
+      <c r="D17" s="60"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
       <c r="H17" s="23"/>
       <c r="I17" s="23"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="1">
     <mergeCell ref="A17:D17"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="1.1417322834645669" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="0" fitToWidth="2" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;F&amp;A&amp;D&amp;T</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B7A07B3A-28E4-4ADC-8446-1067C7C35769}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="D2" sqref="D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.28515625" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="4" width="20.7109375" style="3" customWidth="1"/>
     <col min="5" max="16384" width="10.28515625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="92.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
     </row>
     <row r="2" spans="1:4" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>7</v>
       </c>
@@ -4840,51 +5462,51 @@
       <c r="D15" s="22"/>
     </row>
     <row r="16" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="24" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="1.1417322834645669" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="0" fitToWidth="2" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;F&amp;A&amp;D&amp;T</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B588AA39-15E4-40E3-8EB0-8B9B8AF80949}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D17"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="G14" sqref="G14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.28515625" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="4" width="20.7109375" style="3" customWidth="1"/>
     <col min="5" max="16384" width="10.28515625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="92.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
     </row>
     <row r="2" spans="1:4" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>7</v>
       </c>
@@ -5065,51 +5687,51 @@
       <c r="D15" s="22"/>
     </row>
     <row r="16" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="24" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="1.1417322834645669" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="0" fitToWidth="2" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;F&amp;A&amp;D&amp;T</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D645C1FA-DE00-42A0-916A-0C9171281170}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I17"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="D4" sqref="D4:D13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.28515625" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="4" width="20.7109375" style="3" customWidth="1"/>
     <col min="5" max="16384" width="10.28515625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="92.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
     </row>
     <row r="2" spans="1:9" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>7</v>
       </c>
@@ -5304,51 +5926,51 @@
       <c r="I15" s="20"/>
     </row>
     <row r="16" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="24" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="1.1417322834645669" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="0" fitToWidth="2" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;F&amp;A&amp;D&amp;T</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{59DFC7E8-A919-4C14-BE78-B79229A16573}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D16"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.28515625" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="4" width="20.7109375" style="3" customWidth="1"/>
     <col min="5" max="16384" width="10.28515625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="92.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
     </row>
     <row r="2" spans="1:4" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>7</v>
       </c>
@@ -5524,51 +6146,51 @@
       </c>
       <c r="B15" s="7">
         <v>34.799999999999997</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="22"/>
     </row>
     <row r="16" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="8" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="1.1417322834645669" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="0" fitToWidth="2" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;F&amp;A&amp;D&amp;T</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CC667756-8FFC-4CA1-B5D9-559A90E1F3C0}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I17"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.28515625" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="4" width="20.7109375" style="3" customWidth="1"/>
     <col min="5" max="16384" width="10.28515625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="92.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
     </row>
     <row r="2" spans="1:9" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>7</v>
       </c>
@@ -5775,58 +6397,58 @@
       <c r="I15" s="20"/>
     </row>
     <row r="16" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="24" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="1.1417322834645669" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="0" fitToWidth="2" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;F&amp;A&amp;D&amp;T</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{82558E2E-1A14-4338-A2CE-4AD1C42F3B0A}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I18"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRowColHeaders="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A18" sqref="A18"/>
+    <sheetView showGridLines="0" showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.28515625" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="4" width="20.7109375" style="3" customWidth="1"/>
     <col min="5" max="16384" width="10.28515625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="92.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
     </row>
     <row r="2" spans="1:9" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="37"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="16" t="s">
         <v>16</v>
       </c>
       <c r="I2" s="20"/>
     </row>
     <row r="3" spans="1:9" s="5" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="4" t="s">
@@ -6003,77 +6625,720 @@
       <c r="C14" s="32" t="s">
         <v>15</v>
       </c>
       <c r="D14" s="33">
         <v>2.0299999999999998</v>
       </c>
       <c r="I14" s="20"/>
     </row>
     <row r="15" spans="1:9" s="9" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A15" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B15" s="36">
         <v>41.21</v>
       </c>
       <c r="C15" s="34" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="35" t="s">
         <v>15</v>
       </c>
       <c r="I15" s="20"/>
     </row>
     <row r="16" spans="1:9" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="8" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="24" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="1.1417322834645669" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="0" fitToWidth="2" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;F&amp;A&amp;D&amp;T</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6D172027-E44B-4160-87DF-D251C1C01282}">
+  <dimension ref="A2:N23"/>
+  <sheetViews>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <selection activeCell="A37" sqref="A37"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.28515625" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="4" width="20.7109375" style="3" customWidth="1"/>
+    <col min="5" max="5" width="11.140625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="13.5703125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="18.42578125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="13" style="1" customWidth="1"/>
+    <col min="9" max="9" width="11.7109375" style="1" customWidth="1"/>
+    <col min="10" max="10" width="12.28515625" style="1" customWidth="1"/>
+    <col min="11" max="11" width="11.42578125" style="1" customWidth="1"/>
+    <col min="12" max="12" width="11" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="10.28515625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:14" ht="92.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="16"/>
+      <c r="L2" s="68" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14" ht="27" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="61" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" s="61" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" s="61" t="s">
+        <v>30</v>
+      </c>
+      <c r="D3" s="61" t="s">
+        <v>22</v>
+      </c>
+      <c r="E3" s="61" t="s">
+        <v>33</v>
+      </c>
+      <c r="F3" s="61" t="s">
+        <v>34</v>
+      </c>
+      <c r="G3" s="61" t="s">
+        <v>39</v>
+      </c>
+      <c r="H3" s="61" t="s">
+        <v>35</v>
+      </c>
+      <c r="I3" s="61" t="s">
+        <v>37</v>
+      </c>
+      <c r="J3" s="64" t="s">
+        <v>36</v>
+      </c>
+      <c r="K3" s="66" t="s">
+        <v>21</v>
+      </c>
+      <c r="L3" s="67"/>
+    </row>
+    <row r="4" spans="1:14" s="5" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="62"/>
+      <c r="B4" s="63"/>
+      <c r="C4" s="62"/>
+      <c r="D4" s="62"/>
+      <c r="E4" s="62"/>
+      <c r="F4" s="62"/>
+      <c r="G4" s="62"/>
+      <c r="H4" s="62"/>
+      <c r="I4" s="62"/>
+      <c r="J4" s="65"/>
+      <c r="K4" s="45" t="s">
+        <v>19</v>
+      </c>
+      <c r="L4" s="46" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="10">
+        <v>1</v>
+      </c>
+      <c r="B5" s="40"/>
+      <c r="C5" s="39">
+        <v>1.97</v>
+      </c>
+      <c r="D5" s="39">
+        <v>1.53</v>
+      </c>
+      <c r="E5" s="39">
+        <v>0.31</v>
+      </c>
+      <c r="F5" s="39">
+        <v>0.01</v>
+      </c>
+      <c r="G5" s="39">
+        <v>0</v>
+      </c>
+      <c r="H5" s="39">
+        <v>0</v>
+      </c>
+      <c r="I5" s="39">
+        <v>0.03</v>
+      </c>
+      <c r="J5" s="39">
+        <v>-0.02</v>
+      </c>
+      <c r="K5" s="48" t="s">
+        <v>27</v>
+      </c>
+      <c r="L5" s="48" t="s">
+        <v>27</v>
+      </c>
+      <c r="N5" s="44"/>
+    </row>
+    <row r="6" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="17">
+        <v>2</v>
+      </c>
+      <c r="B6" s="39">
+        <v>1.97</v>
+      </c>
+      <c r="C6" s="39">
+        <v>7.64</v>
+      </c>
+      <c r="D6" s="39">
+        <v>1.86</v>
+      </c>
+      <c r="E6" s="39">
+        <v>5.03</v>
+      </c>
+      <c r="F6" s="39">
+        <v>0.01</v>
+      </c>
+      <c r="G6" s="39">
+        <v>0</v>
+      </c>
+      <c r="H6" s="39">
+        <v>0</v>
+      </c>
+      <c r="I6" s="39">
+        <v>0.05</v>
+      </c>
+      <c r="J6" s="39">
+        <v>-0.04</v>
+      </c>
+      <c r="K6" s="47">
+        <v>2.3999999999999998E-3</v>
+      </c>
+      <c r="L6" s="47">
+        <v>-8.0000000000000002E-3</v>
+      </c>
+      <c r="N6" s="44"/>
+    </row>
+    <row r="7" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="17">
+        <v>3</v>
+      </c>
+      <c r="B7" s="39">
+        <v>7.64</v>
+      </c>
+      <c r="C7" s="39">
+        <v>11.25</v>
+      </c>
+      <c r="D7" s="39">
+        <v>1.74</v>
+      </c>
+      <c r="E7" s="39">
+        <v>9.51</v>
+      </c>
+      <c r="F7" s="39">
+        <v>0</v>
+      </c>
+      <c r="G7" s="39">
+        <v>0.01</v>
+      </c>
+      <c r="H7" s="39">
+        <v>0</v>
+      </c>
+      <c r="I7" s="39">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="J7" s="39">
+        <v>-0.06</v>
+      </c>
+      <c r="K7" s="47">
+        <v>1E-3</v>
+      </c>
+      <c r="L7" s="47">
+        <v>-6.6E-3</v>
+      </c>
+      <c r="N7" s="44"/>
+    </row>
+    <row r="8" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="17">
+        <v>4</v>
+      </c>
+      <c r="B8" s="39">
+        <v>11.25</v>
+      </c>
+      <c r="C8" s="39">
+        <v>14.13</v>
+      </c>
+      <c r="D8" s="39">
+        <v>1.67</v>
+      </c>
+      <c r="E8" s="39">
+        <v>12.68</v>
+      </c>
+      <c r="F8" s="39">
+        <v>0</v>
+      </c>
+      <c r="G8" s="39">
+        <v>0.01</v>
+      </c>
+      <c r="H8" s="39">
+        <v>0</v>
+      </c>
+      <c r="I8" s="39">
+        <v>0.09</v>
+      </c>
+      <c r="J8" s="39">
+        <v>-0.08</v>
+      </c>
+      <c r="K8" s="47">
+        <v>8.0000000000000004E-4</v>
+      </c>
+      <c r="L8" s="47">
+        <v>-6.4000000000000003E-3</v>
+      </c>
+      <c r="N8" s="44"/>
+    </row>
+    <row r="9" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="17">
+        <v>5</v>
+      </c>
+      <c r="B9" s="39">
+        <v>14.13</v>
+      </c>
+      <c r="C9" s="39">
+        <v>16.88</v>
+      </c>
+      <c r="D9" s="39">
+        <v>1.7</v>
+      </c>
+      <c r="E9" s="39">
+        <v>15.51</v>
+      </c>
+      <c r="F9" s="39">
+        <v>0.06</v>
+      </c>
+      <c r="G9" s="39">
+        <v>0.01</v>
+      </c>
+      <c r="H9" s="39">
+        <v>0</v>
+      </c>
+      <c r="I9" s="39">
+        <v>0.11</v>
+      </c>
+      <c r="J9" s="39">
+        <v>-0.04</v>
+      </c>
+      <c r="K9" s="47">
+        <v>3.0999999999999999E-3</v>
+      </c>
+      <c r="L9" s="47">
+        <v>-2.8999999999999998E-3</v>
+      </c>
+      <c r="N9" s="44"/>
+    </row>
+    <row r="10" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="17">
+        <v>6</v>
+      </c>
+      <c r="B10" s="39">
+        <v>16.88</v>
+      </c>
+      <c r="C10" s="39">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="D10" s="39">
+        <v>1.59</v>
+      </c>
+      <c r="E10" s="39">
+        <v>18.21</v>
+      </c>
+      <c r="F10" s="39">
+        <v>0.3</v>
+      </c>
+      <c r="G10" s="39">
+        <v>0.01</v>
+      </c>
+      <c r="H10" s="39">
+        <v>0</v>
+      </c>
+      <c r="I10" s="39">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="J10" s="39">
+        <v>0.18</v>
+      </c>
+      <c r="K10" s="47">
+        <v>1.4200000000000001E-2</v>
+      </c>
+      <c r="L10" s="47">
+        <v>7.7000000000000002E-3</v>
+      </c>
+      <c r="N10" s="44"/>
+    </row>
+    <row r="11" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="17">
+        <v>7</v>
+      </c>
+      <c r="B11" s="39">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="C11" s="39">
+        <v>22.77</v>
+      </c>
+      <c r="D11" s="39">
+        <v>1.55</v>
+      </c>
+      <c r="E11" s="39">
+        <v>21.11</v>
+      </c>
+      <c r="F11" s="39">
+        <v>0.71</v>
+      </c>
+      <c r="G11" s="39">
+        <v>0.02</v>
+      </c>
+      <c r="H11" s="39">
+        <v>0</v>
+      </c>
+      <c r="I11" s="39">
+        <v>0.18</v>
+      </c>
+      <c r="J11" s="39">
+        <v>0.54</v>
+      </c>
+      <c r="K11" s="47">
+        <v>3.1300000000000001E-2</v>
+      </c>
+      <c r="L11" s="47">
+        <v>2.3900000000000001E-2</v>
+      </c>
+      <c r="N11" s="44"/>
+    </row>
+    <row r="12" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="17">
+        <v>8</v>
+      </c>
+      <c r="B12" s="39">
+        <v>22.77</v>
+      </c>
+      <c r="C12" s="39">
+        <v>27.31</v>
+      </c>
+      <c r="D12" s="39">
+        <v>1.55</v>
+      </c>
+      <c r="E12" s="39">
+        <v>24.86</v>
+      </c>
+      <c r="F12" s="39">
+        <v>1.29</v>
+      </c>
+      <c r="G12" s="39">
+        <v>0.02</v>
+      </c>
+      <c r="H12" s="39">
+        <v>0</v>
+      </c>
+      <c r="I12" s="39">
+        <v>0.26</v>
+      </c>
+      <c r="J12" s="39">
+        <v>1.06</v>
+      </c>
+      <c r="K12" s="47">
+        <v>4.9799999999999997E-2</v>
+      </c>
+      <c r="L12" s="47">
+        <v>4.1099999999999998E-2</v>
+      </c>
+      <c r="N12" s="44"/>
+    </row>
+    <row r="13" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="18">
+        <v>9</v>
+      </c>
+      <c r="B13" s="39">
+        <v>27.31</v>
+      </c>
+      <c r="C13" s="39">
+        <v>35.880000000000003</v>
+      </c>
+      <c r="D13" s="39">
+        <v>1.55</v>
+      </c>
+      <c r="E13" s="39">
+        <v>31.02</v>
+      </c>
+      <c r="F13" s="39">
+        <v>2.5099999999999998</v>
+      </c>
+      <c r="G13" s="39">
+        <v>0.05</v>
+      </c>
+      <c r="H13" s="39">
+        <v>0</v>
+      </c>
+      <c r="I13" s="39">
+        <v>0.42</v>
+      </c>
+      <c r="J13" s="39">
+        <v>2.14</v>
+      </c>
+      <c r="K13" s="47">
+        <v>7.8399999999999997E-2</v>
+      </c>
+      <c r="L13" s="47">
+        <v>6.7000000000000004E-2</v>
+      </c>
+      <c r="N13" s="44"/>
+    </row>
+    <row r="14" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="18">
+        <v>10</v>
+      </c>
+      <c r="B14" s="39">
+        <v>35.880000000000003</v>
+      </c>
+      <c r="C14" s="39"/>
+      <c r="D14" s="39">
+        <v>1.6</v>
+      </c>
+      <c r="E14" s="39">
+        <v>67.31</v>
+      </c>
+      <c r="F14" s="39">
+        <v>10.050000000000001</v>
+      </c>
+      <c r="G14" s="39">
+        <v>1.44</v>
+      </c>
+      <c r="H14" s="39">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="I14" s="39">
+        <v>1.57</v>
+      </c>
+      <c r="J14" s="39">
+        <v>10.210000000000001</v>
+      </c>
+      <c r="K14" s="47">
+        <v>0.1714</v>
+      </c>
+      <c r="L14" s="47">
+        <v>0.1492</v>
+      </c>
+      <c r="N14" s="44"/>
+    </row>
+    <row r="15" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="41" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" s="42">
+        <v>89.68</v>
+      </c>
+      <c r="C15" s="32"/>
+      <c r="D15" s="42">
+        <v>1.73</v>
+      </c>
+      <c r="E15" s="42">
+        <v>216.35</v>
+      </c>
+      <c r="F15" s="42">
+        <v>33.29</v>
+      </c>
+      <c r="G15" s="42">
+        <v>11.21</v>
+      </c>
+      <c r="H15" s="42">
+        <v>2.68</v>
+      </c>
+      <c r="I15" s="42">
+        <v>5.15</v>
+      </c>
+      <c r="J15" s="42">
+        <v>42.04</v>
+      </c>
+      <c r="K15" s="49">
+        <v>0.21809999999999999</v>
+      </c>
+      <c r="L15" s="50">
+        <v>0.19450000000000001</v>
+      </c>
+      <c r="N15" s="44"/>
+    </row>
+    <row r="16" spans="1:14" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="B16" s="51">
+        <v>301.76</v>
+      </c>
+      <c r="C16" s="34"/>
+      <c r="D16" s="51">
+        <v>1.82</v>
+      </c>
+      <c r="E16" s="51">
+        <v>896.81</v>
+      </c>
+      <c r="F16" s="51">
+        <v>89.72</v>
+      </c>
+      <c r="G16" s="51">
+        <v>74.08</v>
+      </c>
+      <c r="H16" s="51">
+        <v>24.31</v>
+      </c>
+      <c r="I16" s="51">
+        <v>17.829999999999998</v>
+      </c>
+      <c r="J16" s="51">
+        <v>170.27</v>
+      </c>
+      <c r="K16" s="52">
+        <v>0.20960000000000001</v>
+      </c>
+      <c r="L16" s="53">
+        <v>0.19109999999999999</v>
+      </c>
+      <c r="N16" s="44"/>
+    </row>
+    <row r="17" spans="1:14" s="9" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="B17" s="31"/>
+      <c r="C17" s="32"/>
+      <c r="D17" s="56">
+        <v>1.63</v>
+      </c>
+      <c r="E17" s="57">
+        <v>20.21</v>
+      </c>
+      <c r="F17" s="57">
+        <v>1.45</v>
+      </c>
+      <c r="G17" s="56">
+        <v>0.15</v>
+      </c>
+      <c r="H17" s="58">
+        <v>0.03</v>
+      </c>
+      <c r="I17" s="57">
+        <v>0.28999999999999998</v>
+      </c>
+      <c r="J17" s="57">
+        <v>1.35</v>
+      </c>
+      <c r="K17" s="54">
+        <v>7.8E-2</v>
+      </c>
+      <c r="L17" s="55">
+        <v>6.5100000000000005E-2</v>
+      </c>
+      <c r="N17" s="44"/>
+    </row>
+    <row r="18" spans="1:14" s="9" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="11" t="s">
+        <v>0</v>
+      </c>
+      <c r="B18" s="59">
+        <v>41.64</v>
+      </c>
+      <c r="C18" s="34"/>
+      <c r="D18" s="35"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="59"/>
+      <c r="G18" s="34"/>
+      <c r="H18" s="35"/>
+      <c r="I18" s="11"/>
+      <c r="J18" s="59"/>
+      <c r="K18" s="34"/>
+      <c r="L18" s="35"/>
+    </row>
+    <row r="19" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="8" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="24" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="24" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="24" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="24" t="s">
+        <v>40</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="11">
+    <mergeCell ref="F3:F4"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="D3:D4"/>
+    <mergeCell ref="E3:E4"/>
+    <mergeCell ref="G3:G4"/>
+    <mergeCell ref="H3:H4"/>
+    <mergeCell ref="I3:I4"/>
+    <mergeCell ref="J3:J4"/>
+    <mergeCell ref="K3:L3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D14B5E34-3AE4-4CBD-B70C-11FE13A871B9}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D16"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.28515625" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="4" width="20.7109375" style="3" customWidth="1"/>
     <col min="5" max="16384" width="10.28515625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="92.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
     </row>
     <row r="2" spans="1:4" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>7</v>
       </c>
@@ -6249,51 +7514,51 @@
       </c>
       <c r="B15" s="7">
         <v>35.1</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="22"/>
     </row>
     <row r="16" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="8" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="1.1417322834645669" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="0" fitToWidth="2" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;F&amp;A&amp;D&amp;T</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F1309AA8-E3C3-4C45-AF44-5F4A1172A978}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D16"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.28515625" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="4" width="20.7109375" style="3" customWidth="1"/>
     <col min="5" max="16384" width="10.28515625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="92.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
     </row>
     <row r="2" spans="1:4" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>7</v>
       </c>
@@ -6469,51 +7734,51 @@
       </c>
       <c r="B15" s="7">
         <v>35.6</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="22"/>
     </row>
     <row r="16" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="8" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="1.1417322834645669" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="0" fitToWidth="2" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;F&amp;A&amp;D&amp;T</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CF6AF3FC-6E0F-49A0-9FCE-62BDE5F80CA3}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D16"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.28515625" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="4" width="20.7109375" style="3" customWidth="1"/>
     <col min="5" max="16384" width="10.28515625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="92.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
     </row>
     <row r="2" spans="1:4" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>7</v>
       </c>
@@ -6689,51 +7954,51 @@
       </c>
       <c r="B15" s="7">
         <v>36</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="22"/>
     </row>
     <row r="16" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="8" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="1.1417322834645669" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="0" fitToWidth="2" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;F&amp;A&amp;D&amp;T</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6FF460CA-A7C7-43E6-895A-718EDA636DE1}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D16"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.28515625" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="4" width="20.7109375" style="3" customWidth="1"/>
     <col min="5" max="16384" width="10.28515625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="92.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
     </row>
     <row r="2" spans="1:4" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>7</v>
       </c>
@@ -6909,51 +8174,51 @@
       </c>
       <c r="B15" s="7">
         <v>36.4</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="22"/>
     </row>
     <row r="16" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="8" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="1.1417322834645669" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="0" fitToWidth="2" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;F&amp;A&amp;D&amp;T</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0EC5B422-A0E5-49F5-B0AB-E082A4AC00C6}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D16"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.28515625" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="4" width="20.7109375" style="3" customWidth="1"/>
     <col min="5" max="16384" width="10.28515625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="92.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
     </row>
     <row r="2" spans="1:4" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>7</v>
       </c>
@@ -7129,51 +8394,51 @@
       </c>
       <c r="B15" s="7">
         <v>36.6</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="22"/>
     </row>
     <row r="16" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="8" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="1.1417322834645669" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="0" fitToWidth="2" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;F&amp;A&amp;D&amp;T</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CA67C981-9FFF-4326-B4F0-0709A4AEACE7}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D16"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.28515625" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="4" width="20.7109375" style="3" customWidth="1"/>
     <col min="5" max="16384" width="10.28515625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="92.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
     </row>
     <row r="2" spans="1:4" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>7</v>
       </c>
@@ -7349,51 +8614,51 @@
       </c>
       <c r="B15" s="7">
         <v>37</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="22"/>
     </row>
     <row r="16" spans="1:4" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="8" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="1.1417322834645669" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="0" fitToWidth="2" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;F&amp;A&amp;D&amp;T</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B1796481-7D68-4380-B56A-7F351AA5FF91}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D16"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.28515625" defaultRowHeight="12" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="4" width="20.7109375" style="3" customWidth="1"/>
     <col min="5" max="16384" width="10.28515625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="92.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
     </row>
     <row r="2" spans="1:4" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>7</v>
       </c>
@@ -7579,97 +8844,98 @@
       </c>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="1.1417322834645669" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="0" fitToWidth="2" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;F&amp;A&amp;D&amp;T</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>21</vt:i4>
+        <vt:i4>22</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>21</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="42" baseType="lpstr">
+    <vt:vector size="43" baseType="lpstr">
       <vt:lpstr>a2003</vt:lpstr>
       <vt:lpstr>a2004</vt:lpstr>
       <vt:lpstr>a2005</vt:lpstr>
       <vt:lpstr>a2006</vt:lpstr>
       <vt:lpstr>a2007</vt:lpstr>
       <vt:lpstr>a2008</vt:lpstr>
       <vt:lpstr>a2009</vt:lpstr>
       <vt:lpstr>a2010</vt:lpstr>
       <vt:lpstr>a2011</vt:lpstr>
       <vt:lpstr>a2012</vt:lpstr>
       <vt:lpstr>a2013</vt:lpstr>
       <vt:lpstr>a2014</vt:lpstr>
       <vt:lpstr>a2015</vt:lpstr>
       <vt:lpstr>a2016</vt:lpstr>
       <vt:lpstr>a2017</vt:lpstr>
       <vt:lpstr>a2018</vt:lpstr>
       <vt:lpstr>a2019</vt:lpstr>
       <vt:lpstr>a2020</vt:lpstr>
       <vt:lpstr>a2021</vt:lpstr>
       <vt:lpstr>a2022</vt:lpstr>
       <vt:lpstr>a2023</vt:lpstr>
+      <vt:lpstr>a2024</vt:lpstr>
       <vt:lpstr>'a2003'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'a2004'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'a2005'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'a2006'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'a2007'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'a2008'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'a2009'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'a2010'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'a2011'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'a2012'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'a2013'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'a2014'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'a2015'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'a2016'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'a2017'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'a2018'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'a2019'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'a2020'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'a2021'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'a2022'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'a2023'!Zone_d_impression</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Alain-Grabarz</dc:creator>
+  <dc:creator>YD</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>