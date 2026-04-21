--- v0 (2025-12-05)
+++ v1 (2026-04-21)
@@ -4,60 +4,61 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\dwarkah\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\fiper\pen\travail\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ECB83361-874E-45BE-8E89-EFC6A2D0EBE3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="6600" windowWidth="15480" windowHeight="5100" tabRatio="582" activeTab="3"/>
+    <workbookView xWindow="-28920" yWindow="360" windowWidth="29040" windowHeight="15720" tabRatio="582" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="regional_nombres" sheetId="15" r:id="rId1"/>
     <sheet name="regional_montants" sheetId="16" r:id="rId2"/>
     <sheet name="departemental_nombres" sheetId="17" r:id="rId3"/>
     <sheet name="departemental_montants" sheetId="18" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">departemental_montants!#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">departemental_nombres!$B$3:$B$105</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">regional_montants!#REF!</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">regional_nombres!#REF!</definedName>
     <definedName name="affaires" localSheetId="3">#REF!</definedName>
     <definedName name="affaires" localSheetId="2">#REF!</definedName>
     <definedName name="affaires" localSheetId="1">#REF!</definedName>
     <definedName name="affaires" localSheetId="0">#REF!</definedName>
     <definedName name="affaires">#REF!</definedName>
     <definedName name="HTML_CodePage" hidden="1">1252</definedName>
     <definedName name="HTML_Control" hidden="1">{"'ENVOI TAB48'!$A$10:$H$44"}</definedName>
     <definedName name="HTML_Description" hidden="1">""</definedName>
     <definedName name="HTML_Email" hidden="1">""</definedName>
     <definedName name="HTML_Header" hidden="1">"Tableau 54"</definedName>
     <definedName name="HTML_LastUpdate" hidden="1">"29/04/2003"</definedName>
     <definedName name="HTML_LineAfter" hidden="1">FALSE</definedName>
     <definedName name="HTML_LineBefore" hidden="1">FALSE</definedName>
@@ -173,55 +174,60 @@
     <definedName name="SHARED_FORMULA_40_27_40_27_0">#REF!+#REF!+#REF!+#REF!+#REF!+#REF!+#REF!+#REF!</definedName>
     <definedName name="SHARED_FORMULA_40_28_40_28_0">#REF!+#REF!+#REF!+#REF!</definedName>
     <definedName name="SHARED_FORMULA_40_29_40_29_0">#REF!+#REF!+#REF!+#REF!+#REF!</definedName>
     <definedName name="SHARED_FORMULA_40_30_40_30_0">#REF!+#REF!+#REF!+#REF!+#REF!+#REF!</definedName>
     <definedName name="SHARED_FORMULA_40_31_40_31_0">#REF!+#REF!</definedName>
     <definedName name="SHARED_FORMULA_40_32_40_32_0">#REF!</definedName>
     <definedName name="SHARED_FORMULA_40_35_40_35_0">SUM(#REF!)</definedName>
     <definedName name="SHARED_FORMULA_40_36_40_36_0">SUM(#REF!)</definedName>
     <definedName name="SHARED_FORMULA_41_10_41_10_0">#REF!+#REF!+#REF!+#REF!+#REF!+#REF!+#REF!+#REF!</definedName>
     <definedName name="SHARED_FORMULA_41_17_41_17_0">#REF!+#REF!</definedName>
     <definedName name="SHARED_FORMULA_41_34_41_34_0">SUM(#REF!)</definedName>
     <definedName name="SHARED_FORMULA_47_11_47_11_0">#REF!+#REF!</definedName>
     <definedName name="SHARED_FORMULA_5_10_5_10_0">#REF!/#REF!</definedName>
     <definedName name="SHARED_FORMULA_5_112_5_112_0">#REF!/#REF!</definedName>
     <definedName name="SHARED_FORMULA_5_44_5_44_0">#REF!/#REF!</definedName>
     <definedName name="SHARED_FORMULA_5_80_5_80_0">#REF!/#REF!</definedName>
     <definedName name="SHARED_FORMULA_9_137_9_137_0">#REF!</definedName>
     <definedName name="SHARED_FORMULA_9_45_9_45_0">#REF!</definedName>
     <definedName name="SHARED_FORMULA_9_80_9_80_0">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">departemental_montants!$A$1:$H$110</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">departemental_nombres!$A$1:$H$110</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">regional_montants!$A$1:$H$23</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">regional_nombres!$A$1:$H$23</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
+  <extLst>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="135">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="270" uniqueCount="136">
   <si>
     <t>ILE-DE-FRANCE</t>
   </si>
   <si>
     <t>PAYS DE LA LOIRE</t>
   </si>
   <si>
     <t>BRETAGNE</t>
   </si>
   <si>
     <t>CORSE</t>
   </si>
   <si>
     <t>VAR</t>
   </si>
   <si>
     <t>VAUCLUSE</t>
   </si>
   <si>
     <t>VENDEE</t>
   </si>
   <si>
     <t>VIENNE</t>
   </si>
   <si>
@@ -582,64 +588,74 @@
     <t>2021**</t>
   </si>
   <si>
     <t>2022**</t>
   </si>
   <si>
     <t>Source : Ministère de l'Économie, des Finances et de la Souveraineté industrielle et numérique - DGFiP, données d'assiette</t>
   </si>
   <si>
     <t>* Du fait de l'instauration du prélèvement à la source (PAS) en 2019, le montant d'impôt sur le revenu indiqué est calculé en ne prenant pas en compte le crédit d'impôt modernisation du recouvrement (CIMR).</t>
   </si>
   <si>
     <t>2023**</t>
   </si>
   <si>
     <t>** Sans prise en compte de l'imputation du prélèvement à la source payé depuis 2019</t>
   </si>
   <si>
     <t>Impôt brut émis en 2019 au titre des revenus 2018 ainsi que certains revenus antérieurs à 2018 émis en 2019, hors plus-values immobilières (PVI) et prélèvement forfaitaire unique (PFU) après imputation des crédits d'impôt hors prélèvement forfaitaire obligatoire (PFO)</t>
   </si>
   <si>
     <t>(montants en millions d'euros)</t>
   </si>
   <si>
     <t>( montants en millions d'euros)</t>
+  </si>
+  <si>
+    <t>2024**</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#\ ###\ ###"/>
     <numFmt numFmtId="165" formatCode="#\ ###"/>
   </numFmts>
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Marianne Light"/>
       <family val="3"/>
     </font>
     <font>
@@ -798,277 +814,289 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="8">
+  <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
-      <protection locked="0"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="7" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="1" fontId="8" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="2" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="2" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="1" fontId="7" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="1" fontId="8" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="9" fontId="5" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="9" fontId="6" fillId="0" borderId="0" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
-  <cellStyles count="8">
+  <cellStyles count="9">
     <cellStyle name="Lien hypertexte" xfId="1" builtinId="8"/>
-    <cellStyle name="Lien hypertexte 2" xfId="2"/>
+    <cellStyle name="Lien hypertexte 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="3"/>
-[...3 lines deleted...]
-    <cellStyle name="Normal_TB09" xfId="7"/>
+    <cellStyle name="Normal 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Normal 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Normal 4" xfId="8" xr:uid="{120AA523-272C-48C7-8772-8617D2CEDF1B}"/>
+    <cellStyle name="Normal_TAB03SG" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Normal_TB05 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="Normal_TB09" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>66674</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>123826</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>1276350</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>809626</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 2"/>
+        <xdr:cNvPr id="2" name="Texte 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="66674" y="123826"/>
           <a:ext cx="16944976" cy="685800"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
         </a:solidFill>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -1117,58 +1145,64 @@
                 <a:srgbClr val="000080"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:rPr>
             <a:t>RÉPARTITION PAR RÉGION DU NOMBRE DE FOYERS FISCAUX SELON L'ANNÉE DE REVENUS</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>1209675</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>809625</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 2"/>
+        <xdr:cNvPr id="2" name="Texte 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="114300" y="66675"/>
           <a:ext cx="16383000" cy="742950"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
         </a:solidFill>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -1217,58 +1251,64 @@
                 <a:srgbClr val="000080"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:rPr>
             <a:t>RÉPARTITION PAR RÉGION DES MONTANTS SELON L'ANNÉE DE REVENUS</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>198119</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>125730</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>1323975</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>790598</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 2"/>
+        <xdr:cNvPr id="2" name="Texte 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="198119" y="125730"/>
           <a:ext cx="15756256" cy="664868"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
         </a:solidFill>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -1317,58 +1357,64 @@
                 <a:srgbClr val="000080"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:cs typeface="Arial"/>
             </a:rPr>
             <a:t>RÉPARTITION PAR DÉPARTEMENT DU NOMBRE DE FOYERS FISCAUX SELON L'ANNÉE DE REVENUS</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>171450</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>152402</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>10</xdr:col>
+      <xdr:col>11</xdr:col>
       <xdr:colOff>1333500</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>828676</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="" fLocksText="0">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="2" name="Texte 2"/>
+        <xdr:cNvPr id="2" name="Texte 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="171450" y="152402"/>
           <a:ext cx="16344900" cy="676274"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 16667"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
         </a:solidFill>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="8"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
@@ -1770,5811 +1816,6236 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:V24"/>
+  <dimension ref="A1:W24"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A20" sqref="A20:G20"/>
+      <selection activeCell="O19" sqref="O19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="49.5703125" style="4" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="36" style="4" customWidth="1"/>
     <col min="2" max="7" width="20.7109375" style="16" customWidth="1"/>
-    <col min="8" max="11" width="20.7109375" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13" max="16384" width="10.28515625" style="4"/>
+    <col min="8" max="12" width="20.7109375" style="4" customWidth="1"/>
+    <col min="13" max="13" width="11" style="4" bestFit="1" customWidth="1"/>
+    <col min="14" max="16384" width="10.28515625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" ht="78" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:23" ht="78" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="35"/>
       <c r="I1" s="35"/>
       <c r="J1" s="35"/>
       <c r="K1" s="35"/>
-      <c r="L1" s="3"/>
+      <c r="L1" s="35"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="3"/>
       <c r="Q1" s="3"/>
       <c r="R1" s="3"/>
       <c r="S1" s="3"/>
       <c r="T1" s="3"/>
       <c r="U1" s="3"/>
       <c r="V1" s="3"/>
-    </row>
-    <row r="2" spans="1:22" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="W1" s="3"/>
+    </row>
+    <row r="2" spans="1:23" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="5"/>
       <c r="B2" s="36"/>
       <c r="C2" s="36"/>
       <c r="D2" s="36"/>
       <c r="E2" s="36"/>
       <c r="F2" s="36"/>
       <c r="G2" s="36"/>
       <c r="I2" s="36"/>
-      <c r="K2" s="36" t="s">
+      <c r="L2" s="36" t="s">
         <v>22</v>
       </c>
-      <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
       <c r="U2" s="3"/>
       <c r="V2" s="3"/>
-    </row>
-    <row r="3" spans="1:22" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="W2" s="3"/>
+    </row>
+    <row r="3" spans="1:23" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="7" t="s">
         <v>123</v>
       </c>
       <c r="B3" s="37">
         <v>2014</v>
       </c>
       <c r="C3" s="37">
         <v>2015</v>
       </c>
       <c r="D3" s="37">
         <v>2016</v>
       </c>
       <c r="E3" s="37">
         <v>2017</v>
       </c>
       <c r="F3" s="37">
         <v>2018</v>
       </c>
       <c r="G3" s="37">
         <v>2019</v>
       </c>
       <c r="H3" s="37">
         <v>2020</v>
       </c>
       <c r="I3" s="37">
         <v>2021</v>
       </c>
       <c r="J3" s="37">
         <v>2022</v>
       </c>
       <c r="K3" s="37">
         <v>2023</v>
       </c>
-      <c r="L3" s="3"/>
+      <c r="L3" s="37">
+        <v>2024</v>
+      </c>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
-    </row>
-    <row r="4" spans="1:22" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="W3" s="3"/>
+    </row>
+    <row r="4" spans="1:23" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="38" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="41">
         <v>6770.6</v>
       </c>
       <c r="C4" s="41">
         <v>6809.9</v>
       </c>
       <c r="D4" s="41">
         <v>6831.3</v>
       </c>
       <c r="E4" s="41">
         <v>6907.2</v>
       </c>
       <c r="F4" s="41">
         <v>6978.2</v>
       </c>
       <c r="G4" s="41">
         <v>7152</v>
       </c>
       <c r="H4" s="41">
         <v>7241.9</v>
       </c>
       <c r="I4" s="41">
         <v>7247</v>
       </c>
       <c r="J4" s="41">
         <v>7310</v>
       </c>
-      <c r="K4" s="9">
+      <c r="K4" s="43">
         <v>7428</v>
       </c>
-      <c r="R4" s="10"/>
+      <c r="L4" s="43">
+        <v>7535</v>
+      </c>
       <c r="S4" s="10"/>
       <c r="T4" s="10"/>
       <c r="U4" s="10"/>
       <c r="V4" s="10"/>
-    </row>
-    <row r="5" spans="1:22" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="W4" s="10"/>
+    </row>
+    <row r="5" spans="1:23" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="39" t="s">
         <v>116</v>
       </c>
       <c r="B5" s="27">
         <v>1448.5</v>
       </c>
       <c r="C5" s="27">
         <v>1455.2</v>
       </c>
       <c r="D5" s="27">
         <v>1464</v>
       </c>
       <c r="E5" s="27">
         <v>1481.5</v>
       </c>
       <c r="F5" s="27">
         <v>1476.3</v>
       </c>
       <c r="G5" s="27">
         <v>1494.1</v>
       </c>
       <c r="H5" s="27">
         <v>1506</v>
       </c>
       <c r="I5" s="27">
         <v>1520</v>
       </c>
       <c r="J5" s="27">
         <v>1531</v>
       </c>
-      <c r="K5" s="9">
+      <c r="K5" s="43">
         <v>1543</v>
       </c>
-      <c r="R5" s="10"/>
+      <c r="L5" s="43">
+        <v>1552</v>
+      </c>
       <c r="S5" s="10"/>
       <c r="T5" s="10"/>
       <c r="U5" s="10"/>
       <c r="V5" s="10"/>
-    </row>
-    <row r="6" spans="1:22" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="W5" s="10"/>
+    </row>
+    <row r="6" spans="1:23" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="39" t="s">
         <v>117</v>
       </c>
       <c r="B6" s="27">
         <v>1586.4</v>
       </c>
       <c r="C6" s="27">
         <v>1590.8</v>
       </c>
       <c r="D6" s="27">
         <v>1592</v>
       </c>
       <c r="E6" s="27">
         <v>1598.6</v>
       </c>
       <c r="F6" s="27">
         <v>1598.1</v>
       </c>
       <c r="G6" s="27">
         <v>1618.9</v>
       </c>
       <c r="H6" s="27">
         <v>1634.8</v>
       </c>
       <c r="I6" s="27">
         <v>1643</v>
       </c>
       <c r="J6" s="27">
         <v>1660</v>
       </c>
-      <c r="K6" s="9">
+      <c r="K6" s="43">
         <v>1667</v>
       </c>
-      <c r="R6" s="10"/>
+      <c r="L6" s="43">
+        <v>1674</v>
+      </c>
       <c r="S6" s="10"/>
       <c r="T6" s="10"/>
       <c r="U6" s="10"/>
       <c r="V6" s="10"/>
-    </row>
-    <row r="7" spans="1:22" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="W6" s="10"/>
+    </row>
+    <row r="7" spans="1:23" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="39" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="27">
         <v>1857.8</v>
       </c>
       <c r="C7" s="27">
         <v>1865</v>
       </c>
       <c r="D7" s="27">
         <v>1868</v>
       </c>
       <c r="E7" s="27">
         <v>1877.3</v>
       </c>
       <c r="F7" s="27">
         <v>1881.6</v>
       </c>
       <c r="G7" s="27">
         <v>1912.9</v>
       </c>
       <c r="H7" s="27">
         <v>1936.2</v>
       </c>
       <c r="I7" s="27">
         <v>1954</v>
       </c>
       <c r="J7" s="27">
         <v>1973</v>
       </c>
-      <c r="K7" s="9">
+      <c r="K7" s="43">
         <v>1987</v>
       </c>
-      <c r="R7" s="10"/>
+      <c r="L7" s="43">
+        <v>1998</v>
+      </c>
       <c r="S7" s="10"/>
       <c r="T7" s="10"/>
       <c r="U7" s="10"/>
       <c r="V7" s="10"/>
-    </row>
-    <row r="8" spans="1:22" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="W7" s="10"/>
+    </row>
+    <row r="8" spans="1:23" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="39" t="s">
         <v>118</v>
       </c>
       <c r="B8" s="27">
         <v>3261.9</v>
       </c>
       <c r="C8" s="27">
         <v>3273.2</v>
       </c>
       <c r="D8" s="27">
         <v>3278</v>
       </c>
       <c r="E8" s="27">
         <v>3302.9</v>
       </c>
       <c r="F8" s="27">
         <v>3297.6</v>
       </c>
       <c r="G8" s="27">
         <v>3345.1</v>
       </c>
       <c r="H8" s="27">
         <v>3383.5</v>
       </c>
       <c r="I8" s="27">
         <v>3409</v>
       </c>
       <c r="J8" s="27">
         <v>3434</v>
       </c>
-      <c r="K8" s="9">
+      <c r="K8" s="43">
         <v>3455</v>
       </c>
-      <c r="R8" s="10"/>
+      <c r="L8" s="43">
+        <v>3469</v>
+      </c>
       <c r="S8" s="10"/>
       <c r="T8" s="10"/>
       <c r="U8" s="10"/>
       <c r="V8" s="10"/>
-    </row>
-    <row r="9" spans="1:22" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="W8" s="10"/>
+    </row>
+    <row r="9" spans="1:23" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="27">
         <v>3054.6</v>
       </c>
       <c r="C9" s="27">
         <v>3065.4</v>
       </c>
       <c r="D9" s="27">
         <v>3075.2</v>
       </c>
       <c r="E9" s="27">
         <v>3097.7</v>
       </c>
       <c r="F9" s="27">
         <v>3120.9</v>
       </c>
       <c r="G9" s="27">
         <v>3155.6</v>
       </c>
       <c r="H9" s="27">
         <v>3182.2</v>
       </c>
       <c r="I9" s="27">
         <v>3194</v>
       </c>
       <c r="J9" s="27">
         <v>3213</v>
       </c>
-      <c r="K9" s="9">
+      <c r="K9" s="43">
         <v>3234</v>
       </c>
-      <c r="R9" s="10"/>
+      <c r="L9" s="43">
+        <v>3256</v>
+      </c>
       <c r="S9" s="10"/>
       <c r="T9" s="10"/>
       <c r="U9" s="10"/>
       <c r="V9" s="10"/>
-    </row>
-    <row r="10" spans="1:22" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="W9" s="10"/>
+    </row>
+    <row r="10" spans="1:23" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="39" t="s">
         <v>1</v>
       </c>
       <c r="B10" s="27">
         <v>2004.3</v>
       </c>
       <c r="C10" s="27">
         <v>2026.3</v>
       </c>
       <c r="D10" s="27">
         <v>2045.4</v>
       </c>
       <c r="E10" s="27">
         <v>2075.8000000000002</v>
       </c>
       <c r="F10" s="27">
         <v>2095.9</v>
       </c>
       <c r="G10" s="27">
         <v>2143.8000000000002</v>
       </c>
       <c r="H10" s="27">
         <v>2181.1</v>
       </c>
       <c r="I10" s="27">
         <v>2210</v>
       </c>
       <c r="J10" s="27">
         <v>2244</v>
       </c>
-      <c r="K10" s="9">
+      <c r="K10" s="43">
         <v>2269</v>
       </c>
-      <c r="R10" s="10"/>
+      <c r="L10" s="43">
+        <v>2293</v>
+      </c>
       <c r="S10" s="10"/>
       <c r="T10" s="10"/>
       <c r="U10" s="10"/>
       <c r="V10" s="10"/>
-    </row>
-    <row r="11" spans="1:22" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="W10" s="10"/>
+    </row>
+    <row r="11" spans="1:23" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="39" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="27">
         <v>1824.8</v>
       </c>
       <c r="C11" s="27">
         <v>1842.4</v>
       </c>
       <c r="D11" s="27">
         <v>1857.5</v>
       </c>
       <c r="E11" s="27">
         <v>1884.9</v>
       </c>
       <c r="F11" s="27">
         <v>1894.8</v>
       </c>
       <c r="G11" s="27">
         <v>1935.9</v>
       </c>
       <c r="H11" s="27">
         <v>1971.5</v>
       </c>
       <c r="I11" s="27">
         <v>2006</v>
       </c>
       <c r="J11" s="27">
         <v>2036</v>
       </c>
-      <c r="K11" s="9">
+      <c r="K11" s="43">
         <v>2062</v>
       </c>
-      <c r="R11" s="10"/>
+      <c r="L11" s="43">
+        <v>2087</v>
+      </c>
       <c r="S11" s="10"/>
       <c r="T11" s="10"/>
       <c r="U11" s="10"/>
       <c r="V11" s="10"/>
-    </row>
-    <row r="12" spans="1:22" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="W11" s="10"/>
+    </row>
+    <row r="12" spans="1:23" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="39" t="s">
         <v>119</v>
       </c>
       <c r="B12" s="27">
         <v>3404.1</v>
       </c>
       <c r="C12" s="27">
         <v>3433.7</v>
       </c>
       <c r="D12" s="27">
         <v>3463.4</v>
       </c>
       <c r="E12" s="27">
         <v>3518.7</v>
       </c>
       <c r="F12" s="27">
         <v>3530.4</v>
       </c>
       <c r="G12" s="27">
         <v>3604.3</v>
       </c>
       <c r="H12" s="27">
         <v>3663.8</v>
       </c>
       <c r="I12" s="27">
         <v>3715</v>
       </c>
       <c r="J12" s="27">
         <v>3766</v>
       </c>
-      <c r="K12" s="9">
+      <c r="K12" s="43">
         <v>3805</v>
       </c>
-      <c r="R12" s="10"/>
+      <c r="L12" s="43">
+        <v>3839</v>
+      </c>
       <c r="S12" s="10"/>
       <c r="T12" s="10"/>
       <c r="U12" s="10"/>
       <c r="V12" s="10"/>
-    </row>
-    <row r="13" spans="1:22" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="W12" s="10"/>
+    </row>
+    <row r="13" spans="1:23" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="39" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="27">
         <v>3311.9</v>
       </c>
       <c r="C13" s="27">
         <v>3338.8</v>
       </c>
       <c r="D13" s="27">
         <v>3367.1</v>
       </c>
       <c r="E13" s="27">
         <v>3424.1</v>
       </c>
       <c r="F13" s="27">
         <v>3456.4</v>
       </c>
       <c r="G13" s="27">
         <v>3539.2</v>
       </c>
       <c r="H13" s="27">
         <v>3604.5</v>
       </c>
       <c r="I13" s="27">
         <v>3664</v>
       </c>
       <c r="J13" s="27">
         <v>3732</v>
       </c>
-      <c r="K13" s="9">
+      <c r="K13" s="43">
         <v>3778</v>
       </c>
-      <c r="R13" s="10"/>
+      <c r="L13" s="43">
+        <v>3822</v>
+      </c>
       <c r="S13" s="10"/>
       <c r="T13" s="10"/>
       <c r="U13" s="10"/>
       <c r="V13" s="10"/>
-    </row>
-    <row r="14" spans="1:22" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="W13" s="10"/>
+    </row>
+    <row r="14" spans="1:23" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="39" t="s">
         <v>120</v>
       </c>
       <c r="B14" s="27">
         <v>4365.7</v>
       </c>
       <c r="C14" s="27">
         <v>4403</v>
       </c>
       <c r="D14" s="27">
         <v>4434.3999999999996</v>
       </c>
       <c r="E14" s="27">
         <v>4483.8</v>
       </c>
       <c r="F14" s="27">
         <v>4507.8999999999996</v>
       </c>
       <c r="G14" s="27">
         <v>4608.8999999999996</v>
       </c>
       <c r="H14" s="27">
         <v>4679.1000000000004</v>
       </c>
       <c r="I14" s="27">
         <v>4724</v>
       </c>
       <c r="J14" s="27">
         <v>4783</v>
       </c>
-      <c r="K14" s="9">
+      <c r="K14" s="43">
         <v>4841</v>
       </c>
-      <c r="R14" s="10"/>
+      <c r="L14" s="43">
+        <v>4895</v>
+      </c>
       <c r="S14" s="10"/>
       <c r="T14" s="10"/>
       <c r="U14" s="10"/>
       <c r="V14" s="10"/>
-    </row>
-    <row r="15" spans="1:22" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="W14" s="10"/>
+    </row>
+    <row r="15" spans="1:23" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="39" t="s">
         <v>121</v>
       </c>
       <c r="B15" s="27">
         <v>2997.2</v>
       </c>
       <c r="C15" s="27">
         <v>3020.8</v>
       </c>
       <c r="D15" s="27">
         <v>3043</v>
       </c>
       <c r="E15" s="27">
         <v>3074.4</v>
       </c>
       <c r="F15" s="27">
         <v>3100.3</v>
       </c>
       <c r="G15" s="27">
         <v>3158.9</v>
       </c>
       <c r="H15" s="27">
         <v>3205.6</v>
       </c>
       <c r="I15" s="27">
         <v>3243</v>
       </c>
       <c r="J15" s="27">
         <v>3297</v>
       </c>
-      <c r="K15" s="9">
+      <c r="K15" s="43">
         <v>3335</v>
       </c>
-      <c r="R15" s="10"/>
+      <c r="L15" s="43">
+        <v>3378</v>
+      </c>
       <c r="S15" s="10"/>
       <c r="T15" s="10"/>
       <c r="U15" s="10"/>
       <c r="V15" s="10"/>
-    </row>
-    <row r="16" spans="1:22" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="W15" s="10"/>
+    </row>
+    <row r="16" spans="1:23" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="39" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="27">
         <v>184</v>
       </c>
       <c r="C16" s="27">
         <v>185.6</v>
       </c>
       <c r="D16" s="27">
         <v>186.6</v>
       </c>
       <c r="E16" s="27">
         <v>189.2</v>
       </c>
       <c r="F16" s="27">
         <v>190.2</v>
       </c>
       <c r="G16" s="27">
         <v>196.2</v>
       </c>
       <c r="H16" s="27">
         <v>202.7</v>
       </c>
       <c r="I16" s="27">
         <v>207</v>
       </c>
       <c r="J16" s="27">
         <v>212</v>
       </c>
-      <c r="K16" s="9">
+      <c r="K16" s="43">
         <v>215</v>
       </c>
-      <c r="R16" s="10"/>
+      <c r="L16" s="43">
+        <v>218</v>
+      </c>
       <c r="S16" s="10"/>
       <c r="T16" s="10"/>
       <c r="U16" s="10"/>
       <c r="V16" s="10"/>
-    </row>
-    <row r="17" spans="1:22" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="W16" s="10"/>
+    </row>
+    <row r="17" spans="1:23" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="39" t="s">
         <v>122</v>
       </c>
       <c r="B17" s="27">
         <v>1133.7</v>
       </c>
       <c r="C17" s="27">
         <v>1143.5</v>
       </c>
       <c r="D17" s="27">
         <v>1147</v>
       </c>
       <c r="E17" s="27">
         <v>1167.8</v>
       </c>
       <c r="F17" s="27">
         <v>1161.5999999999999</v>
       </c>
       <c r="G17" s="27">
         <v>1200</v>
       </c>
       <c r="H17" s="27">
         <v>1225.5999999999999</v>
       </c>
       <c r="I17" s="27">
         <v>1249</v>
       </c>
       <c r="J17" s="27">
         <v>1278</v>
       </c>
-      <c r="K17" s="9">
+      <c r="K17" s="43">
         <v>1299</v>
       </c>
-      <c r="R17" s="10"/>
+      <c r="L17" s="43">
+        <v>1315</v>
+      </c>
       <c r="S17" s="10"/>
       <c r="T17" s="10"/>
       <c r="U17" s="10"/>
       <c r="V17" s="10"/>
-    </row>
-    <row r="18" spans="1:22" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="W17" s="10"/>
+    </row>
+    <row r="18" spans="1:23" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="42">
         <v>223.9</v>
       </c>
       <c r="C18" s="42">
         <v>229.9</v>
       </c>
       <c r="D18" s="42">
         <v>236.4</v>
       </c>
       <c r="E18" s="42">
         <v>249</v>
       </c>
       <c r="F18" s="42">
         <v>259.7</v>
       </c>
       <c r="G18" s="42">
         <v>265.8</v>
       </c>
       <c r="H18" s="42">
         <v>269.10000000000002</v>
       </c>
       <c r="I18" s="42">
         <v>272</v>
       </c>
       <c r="J18" s="42">
         <v>280</v>
       </c>
-      <c r="K18" s="9">
+      <c r="K18" s="43">
         <v>294</v>
       </c>
-      <c r="R18" s="10"/>
+      <c r="L18" s="43">
+        <v>303</v>
+      </c>
       <c r="S18" s="10"/>
       <c r="T18" s="10"/>
       <c r="U18" s="10"/>
       <c r="V18" s="10"/>
-    </row>
-    <row r="19" spans="1:22" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="W18" s="10"/>
+    </row>
+    <row r="19" spans="1:23" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A19" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="12">
         <v>37429.5</v>
       </c>
       <c r="C19" s="12">
         <v>37683.599999999999</v>
       </c>
       <c r="D19" s="12">
         <v>37889.199999999997</v>
       </c>
       <c r="E19" s="12">
         <v>38333</v>
       </c>
       <c r="F19" s="12">
         <v>38549.9</v>
       </c>
       <c r="G19" s="12">
         <v>39331.699999999997</v>
       </c>
       <c r="H19" s="12">
         <v>39887.599999999999</v>
       </c>
       <c r="I19" s="12">
         <v>40257</v>
       </c>
       <c r="J19" s="12">
         <v>40749</v>
       </c>
       <c r="K19" s="12">
         <v>41213</v>
       </c>
-      <c r="L19" s="9"/>
+      <c r="L19" s="12">
+        <v>41635</v>
+      </c>
       <c r="M19" s="9"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="45" t="s">
+      <c r="N19" s="9"/>
+    </row>
+    <row r="20" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A20" s="46" t="s">
         <v>128</v>
       </c>
-      <c r="B20" s="45"/>
-[...34 lines deleted...]
-    <row r="24" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="B20" s="46"/>
+      <c r="C20" s="46"/>
+      <c r="D20" s="46"/>
+      <c r="E20" s="46"/>
+      <c r="F20" s="46"/>
+      <c r="G20" s="46"/>
+    </row>
+    <row r="21" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="47"/>
+      <c r="B21" s="47"/>
+      <c r="C21" s="47"/>
+      <c r="D21" s="47"/>
+      <c r="E21" s="47"/>
+      <c r="F21" s="47"/>
+      <c r="G21" s="47"/>
+    </row>
+    <row r="22" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="47"/>
+      <c r="B22" s="47"/>
+      <c r="C22" s="47"/>
+      <c r="D22" s="47"/>
+      <c r="E22" s="47"/>
+      <c r="F22" s="47"/>
+      <c r="G22" s="47"/>
+      <c r="H22" s="47"/>
+    </row>
+    <row r="23" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A23" s="47"/>
+      <c r="B23" s="47"/>
+      <c r="C23" s="47"/>
+      <c r="D23" s="47"/>
+      <c r="E23" s="47"/>
+      <c r="F23" s="47"/>
+      <c r="G23" s="47"/>
+    </row>
+    <row r="24" spans="1:23" x14ac:dyDescent="0.2">
       <c r="B24" s="14"/>
       <c r="C24" s="14"/>
       <c r="D24" s="14"/>
       <c r="E24" s="14"/>
       <c r="F24" s="14"/>
       <c r="G24" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A20:G20"/>
     <mergeCell ref="A21:G21"/>
     <mergeCell ref="A22:H22"/>
     <mergeCell ref="A23:G23"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.31496062992125984" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="8" fitToHeight="2" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;F&amp;A&amp;D&amp;T</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:V29"/>
+  <dimension ref="A1:W29"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A20" sqref="A20:G20"/>
+      <selection activeCell="N1" sqref="N1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.85546875" style="4" customWidth="1"/>
+    <col min="1" max="1" width="38" style="4" customWidth="1"/>
     <col min="2" max="7" width="20.7109375" style="22" customWidth="1"/>
-    <col min="8" max="11" width="20.7109375" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14" max="16384" width="10.28515625" style="4"/>
+    <col min="8" max="12" width="20.7109375" style="4" customWidth="1"/>
+    <col min="13" max="13" width="10.28515625" style="4"/>
+    <col min="14" max="14" width="13.5703125" style="4" bestFit="1" customWidth="1"/>
+    <col min="15" max="16384" width="10.28515625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" ht="84" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:23" ht="84" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
       <c r="E1" s="17"/>
       <c r="F1" s="17"/>
       <c r="G1" s="17"/>
       <c r="H1" s="35"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
-    </row>
-    <row r="2" spans="1:22" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="M1" s="3"/>
+    </row>
+    <row r="2" spans="1:23" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="5"/>
       <c r="B2" s="36"/>
       <c r="C2" s="36"/>
       <c r="D2" s="36"/>
       <c r="E2" s="36"/>
       <c r="F2" s="36"/>
       <c r="G2" s="36"/>
       <c r="I2" s="36"/>
-      <c r="K2" s="36" t="s">
+      <c r="L2" s="36" t="s">
         <v>133</v>
       </c>
-      <c r="L2" s="3"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:22" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="M2" s="3"/>
+    </row>
+    <row r="3" spans="1:23" ht="26.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="7" t="s">
         <v>123</v>
       </c>
       <c r="B3" s="8">
         <v>2014</v>
       </c>
       <c r="C3" s="8">
         <v>2015</v>
       </c>
       <c r="D3" s="8">
         <v>2016</v>
       </c>
       <c r="E3" s="8">
         <v>2017</v>
       </c>
       <c r="F3" s="8" t="s">
         <v>26</v>
       </c>
       <c r="G3" s="8" t="s">
         <v>115</v>
       </c>
       <c r="H3" s="37" t="s">
         <v>125</v>
       </c>
       <c r="I3" s="37" t="s">
         <v>126</v>
       </c>
       <c r="J3" s="37" t="s">
         <v>127</v>
       </c>
       <c r="K3" s="37" t="s">
         <v>130</v>
       </c>
-      <c r="L3" s="3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:22" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L3" s="37" t="s">
+        <v>135</v>
+      </c>
+      <c r="M3" s="3"/>
+    </row>
+    <row r="4" spans="1:23" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="38" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="41">
         <v>24428.6</v>
       </c>
       <c r="C4" s="41">
         <v>25745.200000000001</v>
       </c>
       <c r="D4" s="41">
         <v>25250.2</v>
       </c>
       <c r="E4" s="41">
         <v>26011.4</v>
       </c>
       <c r="F4" s="41">
         <v>28162.400000000001</v>
       </c>
       <c r="G4" s="43">
         <v>27823.9</v>
       </c>
       <c r="H4" s="41">
         <v>26744.400000000001</v>
       </c>
       <c r="I4" s="41">
         <v>28949</v>
       </c>
       <c r="J4" s="41">
         <v>29743</v>
       </c>
       <c r="K4" s="41">
         <v>30191</v>
       </c>
-      <c r="R4" s="10"/>
+      <c r="L4" s="41">
+        <v>33252</v>
+      </c>
       <c r="S4" s="10"/>
       <c r="T4" s="10"/>
       <c r="U4" s="10"/>
       <c r="V4" s="10"/>
-    </row>
-    <row r="5" spans="1:22" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="W4" s="10"/>
+    </row>
+    <row r="5" spans="1:23" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="39" t="s">
         <v>116</v>
       </c>
       <c r="B5" s="27">
         <v>2136.8000000000002</v>
       </c>
       <c r="C5" s="27">
         <v>2124</v>
       </c>
       <c r="D5" s="27">
         <v>2022.5</v>
       </c>
       <c r="E5" s="27">
         <v>1976.4</v>
       </c>
       <c r="F5" s="27">
         <v>2123.5</v>
       </c>
       <c r="G5" s="43">
         <v>2106.8000000000002</v>
       </c>
       <c r="H5" s="27">
         <v>1995.3</v>
       </c>
       <c r="I5" s="27">
         <v>2159</v>
       </c>
       <c r="J5" s="27">
         <v>2188</v>
       </c>
       <c r="K5" s="27">
         <v>2212</v>
       </c>
-      <c r="R5" s="10"/>
+      <c r="L5" s="27">
+        <v>2394</v>
+      </c>
       <c r="S5" s="10"/>
       <c r="T5" s="10"/>
       <c r="U5" s="10"/>
       <c r="V5" s="10"/>
-    </row>
-    <row r="6" spans="1:22" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="W5" s="10"/>
+    </row>
+    <row r="6" spans="1:23" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="39" t="s">
         <v>117</v>
       </c>
       <c r="B6" s="27">
         <v>2293.9</v>
       </c>
       <c r="C6" s="27">
         <v>2337.3000000000002</v>
       </c>
       <c r="D6" s="27">
         <v>2231.8000000000002</v>
       </c>
       <c r="E6" s="27">
         <v>2190.8000000000002</v>
       </c>
       <c r="F6" s="27">
         <v>2369.4</v>
       </c>
       <c r="G6" s="43">
         <v>2363.3000000000002</v>
       </c>
       <c r="H6" s="27">
         <v>2226.1999999999998</v>
       </c>
       <c r="I6" s="27">
         <v>2434</v>
       </c>
       <c r="J6" s="27">
         <v>2455</v>
       </c>
       <c r="K6" s="27">
         <v>2559</v>
       </c>
-      <c r="R6" s="10"/>
+      <c r="L6" s="27">
+        <v>2794</v>
+      </c>
       <c r="S6" s="10"/>
       <c r="T6" s="10"/>
       <c r="U6" s="10"/>
       <c r="V6" s="10"/>
-    </row>
-    <row r="7" spans="1:22" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="W6" s="10"/>
+    </row>
+    <row r="7" spans="1:23" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="39" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="27">
         <v>2589.9</v>
       </c>
       <c r="C7" s="27">
         <v>2626</v>
       </c>
       <c r="D7" s="27">
         <v>2500.6999999999998</v>
       </c>
       <c r="E7" s="27">
         <v>2481.5</v>
       </c>
       <c r="F7" s="27">
         <v>2653.3</v>
       </c>
       <c r="G7" s="43">
         <v>2650.9</v>
       </c>
       <c r="H7" s="27">
         <v>2550</v>
       </c>
       <c r="I7" s="27">
         <v>2758</v>
       </c>
       <c r="J7" s="27">
         <v>2737</v>
       </c>
       <c r="K7" s="27">
         <v>2841</v>
       </c>
-      <c r="R7" s="10"/>
+      <c r="L7" s="27">
+        <v>3067</v>
+      </c>
       <c r="S7" s="10"/>
       <c r="T7" s="10"/>
       <c r="U7" s="10"/>
       <c r="V7" s="10"/>
-    </row>
-    <row r="8" spans="1:22" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="W7" s="10"/>
+    </row>
+    <row r="8" spans="1:23" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="39" t="s">
         <v>118</v>
       </c>
       <c r="B8" s="27">
         <v>4336.5</v>
       </c>
       <c r="C8" s="27">
         <v>4480.7</v>
       </c>
       <c r="D8" s="27">
         <v>4235.2</v>
       </c>
       <c r="E8" s="27">
         <v>4240</v>
       </c>
       <c r="F8" s="27">
         <v>4640.1000000000004</v>
       </c>
       <c r="G8" s="43">
         <v>4546</v>
       </c>
       <c r="H8" s="27">
         <v>4372.3999999999996</v>
       </c>
       <c r="I8" s="27">
         <v>4743</v>
       </c>
       <c r="J8" s="27">
         <v>4738</v>
       </c>
       <c r="K8" s="27">
         <v>4847</v>
       </c>
-      <c r="R8" s="10"/>
+      <c r="L8" s="27">
+        <v>5310</v>
+      </c>
       <c r="S8" s="10"/>
       <c r="T8" s="10"/>
       <c r="U8" s="10"/>
       <c r="V8" s="10"/>
-    </row>
-    <row r="9" spans="1:22" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="W8" s="10"/>
+    </row>
+    <row r="9" spans="1:23" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="27">
         <v>4863.5</v>
       </c>
       <c r="C9" s="27">
         <v>4954.3999999999996</v>
       </c>
       <c r="D9" s="27">
         <v>4736.6000000000004</v>
       </c>
       <c r="E9" s="27">
         <v>4757.5</v>
       </c>
       <c r="F9" s="27">
         <v>5097.6000000000004</v>
       </c>
       <c r="G9" s="43">
         <v>5045.3</v>
       </c>
       <c r="H9" s="27">
         <v>4830.3999999999996</v>
       </c>
       <c r="I9" s="27">
         <v>5169</v>
       </c>
       <c r="J9" s="27">
         <v>5208</v>
       </c>
       <c r="K9" s="27">
         <v>5397</v>
       </c>
-      <c r="R9" s="10"/>
+      <c r="L9" s="27">
+        <v>5873</v>
+      </c>
       <c r="S9" s="10"/>
       <c r="T9" s="10"/>
       <c r="U9" s="10"/>
       <c r="V9" s="10"/>
-    </row>
-    <row r="10" spans="1:22" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="W9" s="10"/>
+    </row>
+    <row r="10" spans="1:23" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="39" t="s">
         <v>1</v>
       </c>
       <c r="B10" s="27">
         <v>2672.2</v>
       </c>
       <c r="C10" s="27">
         <v>2762.2</v>
       </c>
       <c r="D10" s="27">
         <v>2649</v>
       </c>
       <c r="E10" s="27">
         <v>2673.8</v>
       </c>
       <c r="F10" s="27">
         <v>2947.5</v>
       </c>
       <c r="G10" s="43">
         <v>2998.5</v>
       </c>
       <c r="H10" s="27">
         <v>2886.3</v>
       </c>
       <c r="I10" s="27">
         <v>3179</v>
       </c>
       <c r="J10" s="27">
         <v>3209</v>
       </c>
       <c r="K10" s="27">
         <v>3221</v>
       </c>
-      <c r="R10" s="10"/>
+      <c r="L10" s="27">
+        <v>3584</v>
+      </c>
       <c r="S10" s="10"/>
       <c r="T10" s="10"/>
       <c r="U10" s="10"/>
       <c r="V10" s="10"/>
-    </row>
-    <row r="11" spans="1:22" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="W10" s="10"/>
+    </row>
+    <row r="11" spans="1:23" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="39" t="s">
         <v>2</v>
       </c>
       <c r="B11" s="27">
         <v>2500.6</v>
       </c>
       <c r="C11" s="27">
         <v>2586.5</v>
       </c>
       <c r="D11" s="27">
         <v>2448.1</v>
       </c>
       <c r="E11" s="27">
         <v>2462.1999999999998</v>
       </c>
       <c r="F11" s="27">
         <v>2716.2</v>
       </c>
       <c r="G11" s="43">
         <v>2730.6</v>
       </c>
       <c r="H11" s="27">
         <v>2636.6</v>
       </c>
       <c r="I11" s="27">
         <v>2946</v>
       </c>
       <c r="J11" s="27">
         <v>2933</v>
       </c>
       <c r="K11" s="27">
         <v>3038</v>
       </c>
-      <c r="R11" s="10"/>
+      <c r="L11" s="27">
+        <v>3402</v>
+      </c>
       <c r="S11" s="10"/>
       <c r="T11" s="10"/>
       <c r="U11" s="10"/>
       <c r="V11" s="10"/>
-    </row>
-    <row r="12" spans="1:22" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="W11" s="10"/>
+    </row>
+    <row r="12" spans="1:23" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="39" t="s">
         <v>119</v>
       </c>
       <c r="B12" s="27">
         <v>4903.5</v>
       </c>
       <c r="C12" s="27">
         <v>5044.8</v>
       </c>
       <c r="D12" s="27">
         <v>4743.3999999999996</v>
       </c>
       <c r="E12" s="27">
         <v>4783</v>
       </c>
       <c r="F12" s="27">
         <v>5195.8</v>
       </c>
       <c r="G12" s="43">
         <v>5162.1000000000004</v>
       </c>
       <c r="H12" s="27">
         <v>5028.2</v>
       </c>
       <c r="I12" s="27">
         <v>5556</v>
       </c>
       <c r="J12" s="27">
         <v>5568</v>
       </c>
       <c r="K12" s="27">
         <v>5593</v>
       </c>
-      <c r="R12" s="10"/>
+      <c r="L12" s="27">
+        <v>6170</v>
+      </c>
       <c r="S12" s="10"/>
       <c r="T12" s="10"/>
       <c r="U12" s="10"/>
       <c r="V12" s="10"/>
-    </row>
-    <row r="13" spans="1:22" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="W12" s="10"/>
+    </row>
+    <row r="13" spans="1:23" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="39" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="27">
         <v>4784.3999999999996</v>
       </c>
       <c r="C13" s="27">
         <v>4992.8</v>
       </c>
       <c r="D13" s="27">
         <v>4655.1000000000004</v>
       </c>
       <c r="E13" s="27">
         <v>4737.6000000000004</v>
       </c>
       <c r="F13" s="27">
         <v>5133.2</v>
       </c>
       <c r="G13" s="43">
         <v>5121.1000000000004</v>
       </c>
       <c r="H13" s="27">
         <v>4927.2</v>
       </c>
       <c r="I13" s="27">
         <v>5460</v>
       </c>
       <c r="J13" s="27">
         <v>5342</v>
       </c>
       <c r="K13" s="27">
         <v>5371</v>
       </c>
-      <c r="R13" s="10"/>
+      <c r="L13" s="27">
+        <v>5944</v>
+      </c>
       <c r="S13" s="10"/>
       <c r="T13" s="10"/>
       <c r="U13" s="10"/>
       <c r="V13" s="10"/>
-    </row>
-    <row r="14" spans="1:22" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="W13" s="10"/>
+    </row>
+    <row r="14" spans="1:23" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="39" t="s">
         <v>120</v>
       </c>
       <c r="B14" s="27">
         <v>7471.3</v>
       </c>
       <c r="C14" s="27">
         <v>7781.2</v>
       </c>
       <c r="D14" s="27">
         <v>7426.8</v>
       </c>
       <c r="E14" s="27">
         <v>7533.7</v>
       </c>
       <c r="F14" s="27">
         <v>8286.6</v>
       </c>
       <c r="G14" s="43">
         <v>8213.7999999999993</v>
       </c>
       <c r="H14" s="27">
         <v>7934.7</v>
       </c>
       <c r="I14" s="27">
         <v>8664</v>
       </c>
       <c r="J14" s="27">
         <v>8717</v>
       </c>
       <c r="K14" s="27">
         <v>8885</v>
       </c>
-      <c r="R14" s="10"/>
+      <c r="L14" s="27">
+        <v>9809</v>
+      </c>
       <c r="S14" s="10"/>
       <c r="T14" s="10"/>
       <c r="U14" s="10"/>
       <c r="V14" s="10"/>
-    </row>
-    <row r="15" spans="1:22" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="W14" s="10"/>
+    </row>
+    <row r="15" spans="1:23" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="39" t="s">
         <v>121</v>
       </c>
       <c r="B15" s="27">
         <v>5729.4</v>
       </c>
       <c r="C15" s="27">
         <v>5970.2</v>
       </c>
       <c r="D15" s="27">
         <v>5557.2</v>
       </c>
       <c r="E15" s="27">
         <v>5653.8</v>
       </c>
       <c r="F15" s="27">
         <v>6155.7</v>
       </c>
       <c r="G15" s="43">
         <v>6063.1</v>
       </c>
       <c r="H15" s="27">
         <v>5839.3</v>
       </c>
       <c r="I15" s="27">
         <v>6542</v>
       </c>
       <c r="J15" s="27">
         <v>6938</v>
       </c>
       <c r="K15" s="27">
         <v>7013</v>
       </c>
-      <c r="R15" s="10"/>
+      <c r="L15" s="27">
+        <v>7470</v>
+      </c>
       <c r="S15" s="10"/>
       <c r="T15" s="10"/>
       <c r="U15" s="10"/>
       <c r="V15" s="10"/>
-    </row>
-    <row r="16" spans="1:22" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="W15" s="10"/>
+    </row>
+    <row r="16" spans="1:23" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="39" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="27">
         <v>286.2</v>
       </c>
       <c r="C16" s="27">
         <v>304.10000000000002</v>
       </c>
       <c r="D16" s="27">
         <v>288.60000000000002</v>
       </c>
       <c r="E16" s="27">
         <v>295.5</v>
       </c>
       <c r="F16" s="27">
         <v>316.89999999999998</v>
       </c>
       <c r="G16" s="43">
         <v>322.3</v>
       </c>
       <c r="H16" s="27">
         <v>311.89999999999998</v>
       </c>
       <c r="I16" s="27">
         <v>373</v>
       </c>
       <c r="J16" s="27">
         <v>381</v>
       </c>
       <c r="K16" s="27">
         <v>382</v>
       </c>
-      <c r="R16" s="10"/>
+      <c r="L16" s="27">
+        <v>419</v>
+      </c>
       <c r="S16" s="10"/>
       <c r="T16" s="10"/>
       <c r="U16" s="10"/>
       <c r="V16" s="10"/>
-    </row>
-    <row r="17" spans="1:22" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="W16" s="10"/>
+    </row>
+    <row r="17" spans="1:23" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="39" t="s">
         <v>122</v>
       </c>
       <c r="B17" s="27">
         <v>841.6</v>
       </c>
       <c r="C17" s="27">
         <v>909.3</v>
       </c>
       <c r="D17" s="27">
         <v>838.1</v>
       </c>
       <c r="E17" s="27">
         <v>877.5</v>
       </c>
       <c r="F17" s="27">
         <v>1039.5</v>
       </c>
       <c r="G17" s="43">
         <v>1032.7</v>
       </c>
       <c r="H17" s="27">
         <v>1000.2</v>
       </c>
       <c r="I17" s="27">
         <v>1091</v>
       </c>
       <c r="J17" s="27">
         <v>1097</v>
       </c>
       <c r="K17" s="27">
         <v>1120</v>
       </c>
-      <c r="R17" s="10"/>
+      <c r="L17" s="27">
+        <v>1236</v>
+      </c>
       <c r="S17" s="10"/>
       <c r="T17" s="10"/>
       <c r="U17" s="10"/>
       <c r="V17" s="10"/>
-    </row>
-    <row r="18" spans="1:22" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="W17" s="10"/>
+    </row>
+    <row r="18" spans="1:23" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="39" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="42">
         <v>877.4</v>
       </c>
       <c r="C18" s="42">
         <v>997.8</v>
       </c>
       <c r="D18" s="42">
         <v>743.6</v>
       </c>
       <c r="E18" s="42">
         <v>791.8</v>
       </c>
       <c r="F18" s="42">
         <v>768.8</v>
       </c>
       <c r="G18" s="43">
         <v>730.4</v>
       </c>
       <c r="H18" s="42">
         <v>696.1</v>
       </c>
       <c r="I18" s="42">
         <v>803</v>
       </c>
       <c r="J18" s="42">
         <v>821</v>
       </c>
       <c r="K18" s="42">
         <v>877</v>
       </c>
-      <c r="R18" s="10"/>
+      <c r="L18" s="42">
+        <v>996</v>
+      </c>
       <c r="S18" s="10"/>
       <c r="T18" s="10"/>
       <c r="U18" s="10"/>
       <c r="V18" s="10"/>
-    </row>
-    <row r="19" spans="1:22" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="W18" s="10"/>
+    </row>
+    <row r="19" spans="1:23" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A19" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="12">
         <v>70715.899999999994</v>
       </c>
       <c r="C19" s="12">
         <v>73616.600000000006</v>
       </c>
       <c r="D19" s="12">
         <v>70327</v>
       </c>
       <c r="E19" s="12">
         <v>71466.600000000006</v>
       </c>
       <c r="F19" s="12">
         <v>77606.7</v>
       </c>
       <c r="G19" s="12">
         <v>76910.7</v>
       </c>
       <c r="H19" s="12">
         <v>73979.100000000006</v>
       </c>
       <c r="I19" s="12">
         <v>80826</v>
       </c>
       <c r="J19" s="12">
         <v>82075</v>
       </c>
       <c r="K19" s="12">
         <v>83547</v>
       </c>
-      <c r="L19" s="9"/>
+      <c r="L19" s="12">
+        <v>91719</v>
+      </c>
       <c r="M19" s="9"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="45" t="s">
+      <c r="N19" s="9"/>
+    </row>
+    <row r="20" spans="1:23" s="9" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="46" t="s">
         <v>128</v>
       </c>
-      <c r="B20" s="45"/>
-[...4 lines deleted...]
-      <c r="G20" s="45"/>
+      <c r="B20" s="46"/>
+      <c r="C20" s="46"/>
+      <c r="D20" s="46"/>
+      <c r="E20" s="46"/>
+      <c r="F20" s="46"/>
+      <c r="G20" s="46"/>
       <c r="H20" s="10"/>
       <c r="I20" s="10"/>
       <c r="J20" s="10"/>
       <c r="K20" s="10"/>
       <c r="L20" s="10"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="46" t="s">
+      <c r="M20" s="10"/>
+    </row>
+    <row r="21" spans="1:23" s="25" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="47" t="s">
         <v>129</v>
       </c>
-      <c r="B21" s="46"/>
-[...5 lines deleted...]
-      <c r="H21" s="46"/>
+      <c r="B21" s="47"/>
+      <c r="C21" s="47"/>
+      <c r="D21" s="47"/>
+      <c r="E21" s="47"/>
+      <c r="F21" s="47"/>
+      <c r="G21" s="47"/>
+      <c r="H21" s="47"/>
       <c r="I21" s="24"/>
       <c r="J21" s="24"/>
       <c r="K21" s="24"/>
       <c r="L21" s="24"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="47" t="s">
+      <c r="M21" s="24"/>
+    </row>
+    <row r="22" spans="1:23" s="25" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="48" t="s">
         <v>132</v>
       </c>
-      <c r="B22" s="47"/>
-[...8 lines deleted...]
-      <c r="K22" s="24"/>
+      <c r="B22" s="48"/>
+      <c r="C22" s="48"/>
+      <c r="D22" s="48"/>
+      <c r="E22" s="48"/>
+      <c r="F22" s="48"/>
+      <c r="G22" s="48"/>
+      <c r="H22" s="48"/>
+      <c r="I22" s="48"/>
+      <c r="J22" s="48"/>
+      <c r="K22" s="45"/>
       <c r="L22" s="24"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="46" t="s">
+      <c r="M22" s="24"/>
+    </row>
+    <row r="23" spans="1:23" s="25" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A23" s="47" t="s">
         <v>131</v>
       </c>
-      <c r="B23" s="46"/>
-[...4 lines deleted...]
-      <c r="G23" s="46"/>
+      <c r="B23" s="47"/>
+      <c r="C23" s="47"/>
+      <c r="D23" s="47"/>
+      <c r="E23" s="47"/>
+      <c r="F23" s="47"/>
+      <c r="G23" s="47"/>
       <c r="H23" s="24"/>
       <c r="I23" s="24"/>
       <c r="J23" s="24"/>
       <c r="K23" s="24"/>
       <c r="L23" s="24"/>
-    </row>
-    <row r="24" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="M23" s="24"/>
+    </row>
+    <row r="24" spans="1:23" x14ac:dyDescent="0.2">
       <c r="B24" s="21"/>
       <c r="C24" s="21"/>
       <c r="D24" s="21"/>
       <c r="E24" s="21"/>
       <c r="F24" s="21"/>
       <c r="G24" s="21"/>
     </row>
-    <row r="25" spans="1:22" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:23" x14ac:dyDescent="0.2">
       <c r="B25" s="19"/>
       <c r="C25" s="44"/>
       <c r="D25" s="44"/>
       <c r="E25" s="44"/>
       <c r="F25" s="44"/>
       <c r="G25" s="44"/>
       <c r="H25" s="44"/>
       <c r="I25" s="44"/>
       <c r="J25" s="44"/>
-    </row>
-    <row r="26" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="K25" s="44"/>
+    </row>
+    <row r="26" spans="1:23" x14ac:dyDescent="0.2">
       <c r="B26" s="20"/>
       <c r="C26" s="20"/>
       <c r="D26" s="20"/>
       <c r="E26" s="20"/>
       <c r="F26" s="20"/>
       <c r="G26" s="20"/>
     </row>
-    <row r="27" spans="1:22" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A27" s="9"/>
       <c r="B27" s="9"/>
       <c r="C27" s="9"/>
       <c r="D27" s="9"/>
       <c r="E27" s="9"/>
       <c r="F27" s="10"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="9"/>
       <c r="J27" s="9"/>
-    </row>
-    <row r="28" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="K27" s="9"/>
+    </row>
+    <row r="28" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A28" s="9"/>
       <c r="B28" s="9"/>
       <c r="C28" s="9"/>
       <c r="D28" s="9"/>
       <c r="E28" s="9"/>
       <c r="F28" s="10"/>
       <c r="G28" s="10"/>
       <c r="H28" s="10"/>
       <c r="I28" s="9"/>
       <c r="J28" s="9"/>
-    </row>
-    <row r="29" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="K28" s="9"/>
+    </row>
+    <row r="29" spans="1:23" x14ac:dyDescent="0.2">
       <c r="A29" s="9"/>
       <c r="B29" s="9"/>
       <c r="C29" s="9"/>
       <c r="D29" s="9"/>
       <c r="E29" s="9"/>
       <c r="F29" s="10"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="9"/>
       <c r="J29" s="9"/>
+      <c r="K29" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A20:G20"/>
     <mergeCell ref="A23:G23"/>
     <mergeCell ref="A21:H21"/>
     <mergeCell ref="A22:J22"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.31496062992125984" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="8" fitToHeight="2" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;F&amp;A&amp;D&amp;T</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:V115"/>
+  <dimension ref="A1:W115"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A107" sqref="A107:G107"/>
+    <sheetView showGridLines="0" topLeftCell="A80" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="L107" sqref="L107"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="33" style="4" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="32.7109375" style="4" customWidth="1"/>
     <col min="2" max="8" width="20.7109375" style="16" customWidth="1"/>
-    <col min="9" max="11" width="20.7109375" style="4" customWidth="1"/>
-    <col min="12" max="16384" width="10.28515625" style="4"/>
+    <col min="9" max="12" width="20.7109375" style="4" customWidth="1"/>
+    <col min="13" max="16384" width="10.28515625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="70.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:20" ht="70.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="3"/>
       <c r="Q1" s="3"/>
       <c r="R1" s="3"/>
       <c r="S1" s="3"/>
-    </row>
-    <row r="2" spans="1:19" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="T1" s="3"/>
+    </row>
+    <row r="2" spans="1:20" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="5"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="I2" s="23"/>
-      <c r="K2" s="23" t="s">
+      <c r="L2" s="23" t="s">
         <v>25</v>
       </c>
-      <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
-    </row>
-    <row r="3" spans="1:19" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T2" s="3"/>
+    </row>
+    <row r="3" spans="1:20" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="7" t="s">
         <v>124</v>
       </c>
       <c r="B3" s="8">
         <v>2014</v>
       </c>
       <c r="C3" s="8">
         <v>2015</v>
       </c>
       <c r="D3" s="8">
         <v>2016</v>
       </c>
       <c r="E3" s="8">
         <v>2017</v>
       </c>
       <c r="F3" s="8">
         <v>2018</v>
       </c>
       <c r="G3" s="8">
         <v>2019</v>
       </c>
       <c r="H3" s="8">
         <v>2020</v>
       </c>
       <c r="I3" s="8">
         <v>2021</v>
       </c>
       <c r="J3" s="8">
         <v>2022</v>
       </c>
       <c r="K3" s="8">
         <v>2023</v>
       </c>
-      <c r="L3" s="3"/>
+      <c r="L3" s="8">
+        <v>2024</v>
+      </c>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
-    </row>
-    <row r="4" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T3" s="3"/>
+    </row>
+    <row r="4" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="40" t="s">
         <v>28</v>
       </c>
       <c r="B4" s="41">
         <v>332.1</v>
       </c>
       <c r="C4" s="41">
         <v>337.2</v>
       </c>
       <c r="D4" s="41">
         <v>340.2</v>
       </c>
       <c r="E4" s="41">
         <v>345.1</v>
       </c>
       <c r="F4" s="41">
         <v>347.2</v>
       </c>
       <c r="G4" s="41">
         <v>356.6</v>
       </c>
       <c r="H4" s="41">
         <v>363.6</v>
       </c>
       <c r="I4" s="41">
         <v>369</v>
       </c>
       <c r="J4" s="41">
         <v>375</v>
       </c>
-      <c r="K4" s="9">
+      <c r="K4" s="27">
         <v>381</v>
       </c>
-    </row>
-    <row r="5" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L4" s="9">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="31" t="s">
         <v>29</v>
       </c>
       <c r="B5" s="27">
         <v>300.10000000000002</v>
       </c>
       <c r="C5" s="27">
         <v>300.5</v>
       </c>
       <c r="D5" s="27">
         <v>299.60000000000002</v>
       </c>
       <c r="E5" s="27">
         <v>300.2</v>
       </c>
       <c r="F5" s="27">
         <v>299.10000000000002</v>
       </c>
       <c r="G5" s="27">
         <v>302.7</v>
       </c>
       <c r="H5" s="27">
         <v>304.8</v>
       </c>
       <c r="I5" s="27">
         <v>307</v>
       </c>
       <c r="J5" s="27">
         <v>310</v>
       </c>
-      <c r="K5" s="9">
+      <c r="K5" s="27">
         <v>309</v>
       </c>
-      <c r="Q5" s="10"/>
+      <c r="L5" s="9">
+        <v>308</v>
+      </c>
       <c r="R5" s="10"/>
       <c r="S5" s="10"/>
-    </row>
-    <row r="6" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T5" s="10"/>
+    </row>
+    <row r="6" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="31" t="s">
         <v>30</v>
       </c>
       <c r="B6" s="27">
         <v>204.4</v>
       </c>
       <c r="C6" s="27">
         <v>205</v>
       </c>
       <c r="D6" s="27">
         <v>204.9</v>
       </c>
       <c r="E6" s="27">
         <v>205.2</v>
       </c>
       <c r="F6" s="27">
         <v>204.1</v>
       </c>
       <c r="G6" s="27">
         <v>205.6</v>
       </c>
       <c r="H6" s="27">
         <v>206.8</v>
       </c>
       <c r="I6" s="27">
         <v>208</v>
       </c>
       <c r="J6" s="27">
         <v>209</v>
       </c>
-      <c r="K6" s="9">
+      <c r="K6" s="27">
         <v>209</v>
       </c>
-      <c r="Q6" s="10"/>
+      <c r="L6" s="9">
+        <v>210</v>
+      </c>
       <c r="R6" s="10"/>
       <c r="S6" s="10"/>
-    </row>
-    <row r="7" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T6" s="10"/>
+    </row>
+    <row r="7" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="31" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="27">
         <v>98</v>
       </c>
       <c r="C7" s="27">
         <v>98.8</v>
       </c>
       <c r="D7" s="27">
         <v>99.6</v>
       </c>
       <c r="E7" s="27">
         <v>100.2</v>
       </c>
       <c r="F7" s="27">
         <v>101.2</v>
       </c>
       <c r="G7" s="27">
         <v>102.3</v>
       </c>
       <c r="H7" s="27">
         <v>103.8</v>
       </c>
       <c r="I7" s="27">
         <v>105</v>
       </c>
       <c r="J7" s="27">
         <v>107</v>
       </c>
-      <c r="K7" s="9">
+      <c r="K7" s="27">
         <v>107</v>
       </c>
-      <c r="Q7" s="10"/>
+      <c r="L7" s="9">
+        <v>108</v>
+      </c>
       <c r="R7" s="10"/>
       <c r="S7" s="10"/>
-    </row>
-    <row r="8" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T7" s="10"/>
+    </row>
+    <row r="8" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="31" t="s">
         <v>32</v>
       </c>
       <c r="B8" s="27">
         <v>83.5</v>
       </c>
       <c r="C8" s="27">
         <v>84.2</v>
       </c>
       <c r="D8" s="27">
         <v>84.8</v>
       </c>
       <c r="E8" s="27">
         <v>85.3</v>
       </c>
       <c r="F8" s="27">
         <v>85.6</v>
       </c>
       <c r="G8" s="27">
         <v>87.4</v>
       </c>
       <c r="H8" s="27">
         <v>88.8</v>
       </c>
       <c r="I8" s="27">
         <v>90</v>
       </c>
       <c r="J8" s="27">
         <v>92</v>
       </c>
-      <c r="K8" s="9">
+      <c r="K8" s="27">
         <v>93</v>
       </c>
-      <c r="Q8" s="10"/>
+      <c r="L8" s="9">
+        <v>93</v>
+      </c>
       <c r="R8" s="10"/>
       <c r="S8" s="10"/>
-    </row>
-    <row r="9" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T8" s="10"/>
+    </row>
+    <row r="9" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="31" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="27">
         <v>696.1</v>
       </c>
       <c r="C9" s="27">
         <v>700.6</v>
       </c>
       <c r="D9" s="27">
         <v>702.2</v>
       </c>
       <c r="E9" s="27">
         <v>707.4</v>
       </c>
       <c r="F9" s="27">
         <v>707.6</v>
       </c>
       <c r="G9" s="27">
         <v>725.1</v>
       </c>
       <c r="H9" s="27">
         <v>736.5</v>
       </c>
       <c r="I9" s="27">
         <v>738</v>
       </c>
       <c r="J9" s="27">
         <v>752</v>
       </c>
-      <c r="K9" s="9">
+      <c r="K9" s="27">
         <v>760</v>
       </c>
-      <c r="Q9" s="10"/>
+      <c r="L9" s="9">
+        <v>769</v>
+      </c>
       <c r="R9" s="10"/>
       <c r="S9" s="10"/>
-    </row>
-    <row r="10" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T9" s="10"/>
+    </row>
+    <row r="10" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="27">
         <v>187.9</v>
       </c>
       <c r="C10" s="27">
         <v>189.8</v>
       </c>
       <c r="D10" s="27">
         <v>190.7</v>
       </c>
       <c r="E10" s="27">
         <v>192.2</v>
       </c>
       <c r="F10" s="27">
         <v>192.7</v>
       </c>
       <c r="G10" s="27">
         <v>196</v>
       </c>
       <c r="H10" s="27">
         <v>198.7</v>
       </c>
       <c r="I10" s="27">
         <v>201</v>
       </c>
       <c r="J10" s="27">
         <v>204</v>
       </c>
-      <c r="K10" s="9">
+      <c r="K10" s="27">
         <v>205</v>
       </c>
-    </row>
-    <row r="11" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L10" s="9">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="31" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="27">
         <v>155.69999999999999</v>
       </c>
       <c r="C11" s="27">
         <v>155.80000000000001</v>
       </c>
       <c r="D11" s="27">
         <v>155</v>
       </c>
       <c r="E11" s="27">
         <v>155.1</v>
       </c>
       <c r="F11" s="27">
         <v>154.4</v>
       </c>
       <c r="G11" s="27">
         <v>155.4</v>
       </c>
       <c r="H11" s="27">
         <v>156.4</v>
       </c>
       <c r="I11" s="27">
         <v>157</v>
       </c>
       <c r="J11" s="27">
         <v>157</v>
       </c>
-      <c r="K11" s="9">
+      <c r="K11" s="27">
         <v>157</v>
       </c>
-    </row>
-    <row r="12" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L11" s="9">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="31" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="27">
         <v>90.9</v>
       </c>
       <c r="C12" s="27">
         <v>91.5</v>
       </c>
       <c r="D12" s="27">
         <v>92.1</v>
       </c>
       <c r="E12" s="27">
         <v>93.1</v>
       </c>
       <c r="F12" s="27">
         <v>93</v>
       </c>
       <c r="G12" s="27">
         <v>95.1</v>
       </c>
       <c r="H12" s="27">
         <v>96.6</v>
       </c>
       <c r="I12" s="27">
         <v>98</v>
       </c>
       <c r="J12" s="27">
         <v>99</v>
       </c>
-      <c r="K12" s="9">
+      <c r="K12" s="27">
         <v>100</v>
       </c>
-    </row>
-    <row r="13" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L12" s="9">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="31" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="27">
         <v>171.8</v>
       </c>
       <c r="C13" s="27">
         <v>172.3</v>
       </c>
       <c r="D13" s="27">
         <v>172.2</v>
       </c>
       <c r="E13" s="27">
         <v>173.3</v>
       </c>
       <c r="F13" s="27">
         <v>172.3</v>
       </c>
       <c r="G13" s="27">
         <v>175.4</v>
       </c>
       <c r="H13" s="27">
         <v>177.4</v>
       </c>
       <c r="I13" s="27">
         <v>178</v>
       </c>
       <c r="J13" s="27">
         <v>179</v>
       </c>
-      <c r="K13" s="9">
+      <c r="K13" s="27">
         <v>180</v>
       </c>
-      <c r="Q13" s="10"/>
+      <c r="L13" s="9">
+        <v>181</v>
+      </c>
       <c r="R13" s="10"/>
       <c r="S13" s="10"/>
-    </row>
-    <row r="14" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T13" s="10"/>
+    </row>
+    <row r="14" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="31" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="27">
         <v>213.1</v>
       </c>
       <c r="C14" s="27">
         <v>214.7</v>
       </c>
       <c r="D14" s="27">
         <v>216.5</v>
       </c>
       <c r="E14" s="27">
         <v>221.6</v>
       </c>
       <c r="F14" s="27">
         <v>219.9</v>
       </c>
       <c r="G14" s="27">
         <v>224.7</v>
       </c>
       <c r="H14" s="27">
         <v>229.2</v>
       </c>
       <c r="I14" s="27">
         <v>234</v>
       </c>
       <c r="J14" s="27">
         <v>237</v>
       </c>
-      <c r="K14" s="9">
+      <c r="K14" s="27">
         <v>240</v>
       </c>
-      <c r="Q14" s="10"/>
+      <c r="L14" s="9">
+        <v>242</v>
+      </c>
       <c r="R14" s="10"/>
       <c r="S14" s="10"/>
-    </row>
-    <row r="15" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T14" s="10"/>
+    </row>
+    <row r="15" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="31" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="27">
         <v>160.5</v>
       </c>
       <c r="C15" s="27">
         <v>161</v>
       </c>
       <c r="D15" s="27">
         <v>162</v>
       </c>
       <c r="E15" s="27">
         <v>163.5</v>
       </c>
       <c r="F15" s="27">
         <v>163.6</v>
       </c>
       <c r="G15" s="27">
         <v>165.5</v>
       </c>
       <c r="H15" s="27">
         <v>167.3</v>
       </c>
       <c r="I15" s="27">
         <v>169</v>
       </c>
       <c r="J15" s="27">
         <v>171</v>
       </c>
-      <c r="K15" s="9">
+      <c r="K15" s="27">
         <v>171</v>
       </c>
-      <c r="Q15" s="10"/>
+      <c r="L15" s="9">
+        <v>172</v>
+      </c>
       <c r="R15" s="10"/>
       <c r="S15" s="10"/>
-    </row>
-    <row r="16" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T15" s="10"/>
+    </row>
+    <row r="16" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="31" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="27">
         <v>1161.5999999999999</v>
       </c>
       <c r="C16" s="27">
         <v>1170.4000000000001</v>
       </c>
       <c r="D16" s="27">
         <v>1182.7</v>
       </c>
       <c r="E16" s="27">
         <v>1196.3</v>
       </c>
       <c r="F16" s="27">
         <v>1210.4000000000001</v>
       </c>
       <c r="G16" s="27">
         <v>1229.4000000000001</v>
       </c>
       <c r="H16" s="27">
         <v>1246</v>
       </c>
       <c r="I16" s="27">
         <v>1258</v>
       </c>
       <c r="J16" s="27">
         <v>1277</v>
       </c>
-      <c r="K16" s="9">
+      <c r="K16" s="27">
         <v>1294</v>
       </c>
-      <c r="Q16" s="10"/>
+      <c r="L16" s="9">
+        <v>1313</v>
+      </c>
       <c r="R16" s="10"/>
       <c r="S16" s="10"/>
-    </row>
-    <row r="17" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T16" s="10"/>
+    </row>
+    <row r="17" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="31" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="27">
         <v>387.5</v>
       </c>
       <c r="C17" s="27">
         <v>389.9</v>
       </c>
       <c r="D17" s="27">
         <v>391.4</v>
       </c>
       <c r="E17" s="27">
         <v>394.8</v>
       </c>
       <c r="F17" s="27">
         <v>396.4</v>
       </c>
       <c r="G17" s="27">
         <v>404.2</v>
       </c>
       <c r="H17" s="27">
         <v>410.7</v>
       </c>
       <c r="I17" s="27">
         <v>415</v>
       </c>
       <c r="J17" s="27">
         <v>422</v>
       </c>
-      <c r="K17" s="9">
+      <c r="K17" s="27">
         <v>427</v>
       </c>
-      <c r="Q17" s="10"/>
+      <c r="L17" s="9">
+        <v>430</v>
+      </c>
       <c r="R17" s="10"/>
       <c r="S17" s="10"/>
-    </row>
-    <row r="18" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T17" s="10"/>
+    </row>
+    <row r="18" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="31" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="27">
         <v>88.2</v>
       </c>
       <c r="C18" s="27">
         <v>88.1</v>
       </c>
       <c r="D18" s="27">
         <v>87.9</v>
       </c>
       <c r="E18" s="27">
         <v>88</v>
       </c>
       <c r="F18" s="27">
         <v>87.7</v>
       </c>
       <c r="G18" s="27">
         <v>88.2</v>
       </c>
       <c r="H18" s="27">
         <v>89</v>
       </c>
       <c r="I18" s="27">
         <v>90</v>
       </c>
       <c r="J18" s="27">
         <v>90</v>
       </c>
-      <c r="K18" s="9">
+      <c r="K18" s="27">
         <v>90</v>
       </c>
-      <c r="Q18" s="10"/>
+      <c r="L18" s="9">
+        <v>91</v>
+      </c>
       <c r="R18" s="10"/>
       <c r="S18" s="10"/>
-    </row>
-    <row r="19" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T18" s="10"/>
+    </row>
+    <row r="19" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="31" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="27">
         <v>206</v>
       </c>
       <c r="C19" s="27">
         <v>206.6</v>
       </c>
       <c r="D19" s="27">
         <v>206.8</v>
       </c>
       <c r="E19" s="27">
         <v>209.7</v>
       </c>
       <c r="F19" s="27">
         <v>210.9</v>
       </c>
       <c r="G19" s="27">
         <v>212.4</v>
       </c>
       <c r="H19" s="27">
         <v>214.9</v>
       </c>
       <c r="I19" s="27">
         <v>217</v>
       </c>
       <c r="J19" s="27">
         <v>219</v>
       </c>
-      <c r="K19" s="9">
+      <c r="K19" s="27">
         <v>220</v>
       </c>
-      <c r="Q19" s="10"/>
+      <c r="L19" s="9">
+        <v>220</v>
+      </c>
       <c r="R19" s="10"/>
       <c r="S19" s="10"/>
-    </row>
-    <row r="20" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T19" s="10"/>
+    </row>
+    <row r="20" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="31" t="s">
         <v>44</v>
       </c>
       <c r="B20" s="27">
         <v>381</v>
       </c>
       <c r="C20" s="27">
         <v>384.5</v>
       </c>
       <c r="D20" s="27">
         <v>387.8</v>
       </c>
       <c r="E20" s="27">
         <v>394</v>
       </c>
       <c r="F20" s="27">
         <v>397</v>
       </c>
       <c r="G20" s="27">
         <v>406.7</v>
       </c>
       <c r="H20" s="27">
         <v>414.7</v>
       </c>
       <c r="I20" s="27">
         <v>422</v>
       </c>
       <c r="J20" s="27">
         <v>432</v>
       </c>
-      <c r="K20" s="9">
+      <c r="K20" s="27">
         <v>438</v>
       </c>
-      <c r="Q20" s="10"/>
+      <c r="L20" s="9">
+        <v>442</v>
+      </c>
       <c r="R20" s="10"/>
       <c r="S20" s="10"/>
-    </row>
-    <row r="21" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T20" s="10"/>
+    </row>
+    <row r="21" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="31" t="s">
         <v>45</v>
       </c>
       <c r="B21" s="27">
         <v>181.2</v>
       </c>
       <c r="C21" s="27">
         <v>181.2</v>
       </c>
       <c r="D21" s="27">
         <v>181.5</v>
       </c>
       <c r="E21" s="27">
         <v>181.2</v>
       </c>
       <c r="F21" s="27">
         <v>180.2</v>
       </c>
       <c r="G21" s="27">
         <v>182.6</v>
       </c>
       <c r="H21" s="27">
         <v>183.7</v>
       </c>
       <c r="I21" s="27">
         <v>184</v>
       </c>
       <c r="J21" s="27">
         <v>185</v>
       </c>
-      <c r="K21" s="9">
+      <c r="K21" s="27">
         <v>185</v>
       </c>
-      <c r="Q21" s="10"/>
+      <c r="L21" s="9">
+        <v>186</v>
+      </c>
       <c r="R21" s="10"/>
       <c r="S21" s="10"/>
-    </row>
-    <row r="22" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T21" s="10"/>
+    </row>
+    <row r="22" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="31" t="s">
         <v>46</v>
       </c>
       <c r="B22" s="27">
         <v>142.19999999999999</v>
       </c>
       <c r="C22" s="27">
         <v>142.19999999999999</v>
       </c>
       <c r="D22" s="27">
         <v>142.30000000000001</v>
       </c>
       <c r="E22" s="27">
         <v>142.80000000000001</v>
       </c>
       <c r="F22" s="27">
         <v>142.30000000000001</v>
       </c>
       <c r="G22" s="27">
         <v>143.80000000000001</v>
       </c>
       <c r="H22" s="27">
         <v>145.19999999999999</v>
       </c>
       <c r="I22" s="27">
         <v>147</v>
       </c>
       <c r="J22" s="27">
         <v>148</v>
       </c>
-      <c r="K22" s="9">
+      <c r="K22" s="27">
         <v>149</v>
       </c>
-      <c r="Q22" s="10"/>
+      <c r="L22" s="9">
+        <v>149</v>
+      </c>
       <c r="R22" s="10"/>
       <c r="S22" s="10"/>
-    </row>
-    <row r="23" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T22" s="10"/>
+    </row>
+    <row r="23" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="31" t="s">
         <v>47</v>
       </c>
       <c r="B23" s="27">
         <v>293.10000000000002</v>
       </c>
       <c r="C23" s="27">
         <v>294</v>
       </c>
       <c r="D23" s="27">
         <v>295.39999999999998</v>
       </c>
       <c r="E23" s="27">
         <v>296.5</v>
       </c>
       <c r="F23" s="27">
         <v>297.10000000000002</v>
       </c>
       <c r="G23" s="27">
         <v>302.2</v>
       </c>
       <c r="H23" s="27">
         <v>305.89999999999998</v>
       </c>
       <c r="I23" s="27">
         <v>309</v>
       </c>
       <c r="J23" s="27">
         <v>313</v>
       </c>
-      <c r="K23" s="9">
+      <c r="K23" s="27">
         <v>314</v>
       </c>
-      <c r="Q23" s="10"/>
+      <c r="L23" s="9">
+        <v>316</v>
+      </c>
       <c r="R23" s="10"/>
       <c r="S23" s="10"/>
-    </row>
-    <row r="24" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T23" s="10"/>
+    </row>
+    <row r="24" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="31" t="s">
         <v>48</v>
       </c>
       <c r="B24" s="27">
         <v>340.9</v>
       </c>
       <c r="C24" s="27">
         <v>343.8</v>
       </c>
       <c r="D24" s="27">
         <v>345.9</v>
       </c>
       <c r="E24" s="27">
         <v>348.2</v>
       </c>
       <c r="F24" s="27">
         <v>349.4</v>
       </c>
       <c r="G24" s="27">
         <v>356</v>
       </c>
       <c r="H24" s="27">
         <v>362.5</v>
       </c>
       <c r="I24" s="27">
         <v>369</v>
       </c>
       <c r="J24" s="27">
         <v>374</v>
       </c>
-      <c r="K24" s="9">
+      <c r="K24" s="27">
         <v>377</v>
       </c>
-      <c r="Q24" s="10"/>
+      <c r="L24" s="9">
+        <v>380</v>
+      </c>
       <c r="R24" s="10"/>
       <c r="S24" s="10"/>
-    </row>
-    <row r="25" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T24" s="10"/>
+    </row>
+    <row r="25" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="31" t="s">
         <v>49</v>
       </c>
       <c r="B25" s="27">
         <v>73.5</v>
       </c>
       <c r="C25" s="27">
         <v>73.3</v>
       </c>
       <c r="D25" s="27">
         <v>73.3</v>
       </c>
       <c r="E25" s="27">
         <v>73.400000000000006</v>
       </c>
       <c r="F25" s="27">
         <v>72.599999999999994</v>
       </c>
       <c r="G25" s="27">
         <v>73.2</v>
       </c>
       <c r="H25" s="27">
         <v>73.8</v>
       </c>
       <c r="I25" s="27">
         <v>75</v>
       </c>
       <c r="J25" s="27">
         <v>75</v>
       </c>
-      <c r="K25" s="9">
+      <c r="K25" s="27">
         <v>75</v>
       </c>
-      <c r="Q25" s="10"/>
+      <c r="L25" s="9">
+        <v>75</v>
+      </c>
       <c r="R25" s="10"/>
       <c r="S25" s="10"/>
-    </row>
-    <row r="26" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T25" s="10"/>
+    </row>
+    <row r="26" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="31" t="s">
         <v>50</v>
       </c>
       <c r="B26" s="27">
         <v>247.6</v>
       </c>
       <c r="C26" s="27">
         <v>248.3</v>
       </c>
       <c r="D26" s="27">
         <v>249.2</v>
       </c>
       <c r="E26" s="27">
         <v>252</v>
       </c>
       <c r="F26" s="27">
         <v>250.6</v>
       </c>
       <c r="G26" s="27">
         <v>254.7</v>
       </c>
       <c r="H26" s="27">
         <v>259.10000000000002</v>
       </c>
       <c r="I26" s="27">
         <v>263</v>
       </c>
       <c r="J26" s="27">
         <v>265</v>
       </c>
-      <c r="K26" s="9">
+      <c r="K26" s="27">
         <v>266</v>
       </c>
-      <c r="Q26" s="10"/>
+      <c r="L26" s="9">
+        <v>268</v>
+      </c>
       <c r="R26" s="10"/>
       <c r="S26" s="10"/>
-    </row>
-    <row r="27" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T26" s="10"/>
+    </row>
+    <row r="27" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="31" t="s">
         <v>51</v>
       </c>
       <c r="B27" s="27">
         <v>292.7</v>
       </c>
       <c r="C27" s="27">
         <v>294.2</v>
       </c>
       <c r="D27" s="27">
         <v>294.2</v>
       </c>
       <c r="E27" s="27">
         <v>296.10000000000002</v>
       </c>
       <c r="F27" s="27">
         <v>297.2</v>
       </c>
       <c r="G27" s="27">
         <v>301.89999999999998</v>
       </c>
       <c r="H27" s="27">
         <v>305.60000000000002</v>
       </c>
       <c r="I27" s="27">
         <v>306</v>
       </c>
       <c r="J27" s="27">
         <v>311</v>
       </c>
-      <c r="K27" s="9">
+      <c r="K27" s="27">
         <v>313</v>
       </c>
-      <c r="Q27" s="10"/>
+      <c r="L27" s="9">
+        <v>315</v>
+      </c>
       <c r="R27" s="10"/>
       <c r="S27" s="10"/>
-    </row>
-    <row r="28" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T27" s="10"/>
+    </row>
+    <row r="28" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="31" t="s">
         <v>52</v>
       </c>
       <c r="B28" s="27">
         <v>286.89999999999998</v>
       </c>
       <c r="C28" s="27">
         <v>289.5</v>
       </c>
       <c r="D28" s="27">
         <v>292.10000000000002</v>
       </c>
       <c r="E28" s="27">
         <v>295.3</v>
       </c>
       <c r="F28" s="27">
         <v>296.3</v>
       </c>
       <c r="G28" s="27">
         <v>302.89999999999998</v>
       </c>
       <c r="H28" s="27">
         <v>306.89999999999998</v>
       </c>
       <c r="I28" s="27">
         <v>310</v>
       </c>
       <c r="J28" s="27">
         <v>315</v>
       </c>
-      <c r="K28" s="9">
+      <c r="K28" s="27">
         <v>317</v>
       </c>
-      <c r="Q28" s="10"/>
+      <c r="L28" s="9">
+        <v>319</v>
+      </c>
       <c r="R28" s="10"/>
       <c r="S28" s="10"/>
-    </row>
-    <row r="29" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T28" s="10"/>
+    </row>
+    <row r="29" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="31" t="s">
         <v>53</v>
       </c>
       <c r="B29" s="27">
         <v>327.8</v>
       </c>
       <c r="C29" s="27">
         <v>329.9</v>
       </c>
       <c r="D29" s="27">
         <v>330.4</v>
       </c>
       <c r="E29" s="27">
         <v>332.1</v>
       </c>
       <c r="F29" s="27">
         <v>332.6</v>
       </c>
       <c r="G29" s="27">
         <v>338.7</v>
       </c>
       <c r="H29" s="27">
         <v>342.8</v>
       </c>
       <c r="I29" s="27">
         <v>346</v>
       </c>
       <c r="J29" s="27">
         <v>348</v>
       </c>
-      <c r="K29" s="9">
+      <c r="K29" s="27">
         <v>349</v>
       </c>
-      <c r="Q29" s="10"/>
+      <c r="L29" s="9">
+        <v>351</v>
+      </c>
       <c r="R29" s="10"/>
       <c r="S29" s="10"/>
-    </row>
-    <row r="30" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T29" s="10"/>
+    </row>
+    <row r="30" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="31" t="s">
         <v>54</v>
       </c>
       <c r="B30" s="27">
         <v>237.2</v>
       </c>
       <c r="C30" s="27">
         <v>238.4</v>
       </c>
       <c r="D30" s="27">
         <v>238.3</v>
       </c>
       <c r="E30" s="27">
         <v>241.2</v>
       </c>
       <c r="F30" s="27">
         <v>238.5</v>
       </c>
       <c r="G30" s="27">
         <v>242.7</v>
       </c>
       <c r="H30" s="27">
         <v>245</v>
       </c>
       <c r="I30" s="27">
         <v>247</v>
       </c>
       <c r="J30" s="27">
         <v>249</v>
       </c>
-      <c r="K30" s="9">
+      <c r="K30" s="27">
         <v>251</v>
       </c>
-      <c r="Q30" s="10"/>
+      <c r="L30" s="9">
+        <v>253</v>
+      </c>
       <c r="R30" s="10"/>
       <c r="S30" s="10"/>
-    </row>
-    <row r="31" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T30" s="10"/>
+    </row>
+    <row r="31" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="31" t="s">
         <v>55</v>
       </c>
       <c r="B31" s="27">
         <v>513.79999999999995</v>
       </c>
       <c r="C31" s="27">
         <v>518.5</v>
       </c>
       <c r="D31" s="27">
         <v>521.29999999999995</v>
       </c>
       <c r="E31" s="27">
         <v>525.70000000000005</v>
       </c>
       <c r="F31" s="27">
         <v>526.79999999999995</v>
       </c>
       <c r="G31" s="27">
         <v>535.29999999999995</v>
       </c>
       <c r="H31" s="27">
         <v>544.6</v>
       </c>
       <c r="I31" s="27">
         <v>553</v>
       </c>
       <c r="J31" s="27">
         <v>561</v>
       </c>
-      <c r="K31" s="9">
+      <c r="K31" s="27">
         <v>567</v>
       </c>
-      <c r="Q31" s="10"/>
+      <c r="L31" s="9">
+        <v>573</v>
+      </c>
       <c r="R31" s="10"/>
       <c r="S31" s="10"/>
-    </row>
-    <row r="32" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T31" s="10"/>
+    </row>
+    <row r="32" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="31" t="s">
         <v>56</v>
       </c>
       <c r="B32" s="27">
         <v>87.5</v>
       </c>
       <c r="C32" s="27">
         <v>87.8</v>
       </c>
       <c r="D32" s="27">
         <v>88.4</v>
       </c>
       <c r="E32" s="27">
         <v>89.5</v>
       </c>
       <c r="F32" s="27">
         <v>90.1</v>
       </c>
       <c r="G32" s="27">
         <v>93.2</v>
       </c>
       <c r="H32" s="27">
         <v>96.6</v>
       </c>
       <c r="I32" s="27">
         <v>98</v>
       </c>
       <c r="J32" s="27">
         <v>101</v>
       </c>
-      <c r="K32" s="9">
+      <c r="K32" s="27">
         <v>103</v>
       </c>
-      <c r="Q32" s="10"/>
+      <c r="L32" s="9">
+        <v>104</v>
+      </c>
       <c r="R32" s="10"/>
       <c r="S32" s="10"/>
-    </row>
-    <row r="33" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T32" s="10"/>
+    </row>
+    <row r="33" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="31" t="s">
         <v>57</v>
       </c>
       <c r="B33" s="27">
         <v>96.5</v>
       </c>
       <c r="C33" s="27">
         <v>97.8</v>
       </c>
       <c r="D33" s="27">
         <v>98.3</v>
       </c>
       <c r="E33" s="27">
         <v>99.7</v>
       </c>
       <c r="F33" s="27">
         <v>100.1</v>
       </c>
       <c r="G33" s="27">
         <v>103</v>
       </c>
       <c r="H33" s="27">
         <v>106.1</v>
       </c>
       <c r="I33" s="27">
         <v>108</v>
       </c>
       <c r="J33" s="27">
         <v>111</v>
       </c>
-      <c r="K33" s="9">
+      <c r="K33" s="27">
         <v>112</v>
       </c>
-      <c r="Q33" s="10"/>
+      <c r="L33" s="9">
+        <v>114</v>
+      </c>
       <c r="R33" s="10"/>
       <c r="S33" s="10"/>
-    </row>
-    <row r="34" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T33" s="10"/>
+    </row>
+    <row r="34" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="31" t="s">
         <v>58</v>
       </c>
       <c r="B34" s="27">
         <v>421.8</v>
       </c>
       <c r="C34" s="27">
         <v>425.9</v>
       </c>
       <c r="D34" s="27">
         <v>428.8</v>
       </c>
       <c r="E34" s="27">
         <v>432.5</v>
       </c>
       <c r="F34" s="27">
         <v>435.1</v>
       </c>
       <c r="G34" s="27">
         <v>444</v>
       </c>
       <c r="H34" s="27">
         <v>453.3</v>
       </c>
       <c r="I34" s="27">
         <v>462</v>
       </c>
       <c r="J34" s="27">
         <v>470</v>
       </c>
-      <c r="K34" s="9">
+      <c r="K34" s="27">
         <v>475</v>
       </c>
-      <c r="Q34" s="10"/>
+      <c r="L34" s="9">
+        <v>478</v>
+      </c>
       <c r="R34" s="10"/>
       <c r="S34" s="10"/>
-    </row>
-    <row r="35" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T34" s="10"/>
+    </row>
+    <row r="35" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="31" t="s">
         <v>59</v>
       </c>
       <c r="B35" s="27">
         <v>729.4</v>
       </c>
       <c r="C35" s="27">
         <v>739</v>
       </c>
       <c r="D35" s="27">
         <v>747.3</v>
       </c>
       <c r="E35" s="27">
         <v>765.6</v>
       </c>
       <c r="F35" s="27">
         <v>779.1</v>
       </c>
       <c r="G35" s="27">
         <v>806.8</v>
       </c>
       <c r="H35" s="27">
         <v>822.5</v>
       </c>
       <c r="I35" s="27">
         <v>835</v>
       </c>
       <c r="J35" s="27">
         <v>851</v>
       </c>
-      <c r="K35" s="9">
+      <c r="K35" s="27">
         <v>872</v>
       </c>
-      <c r="Q35" s="10"/>
+      <c r="L35" s="9">
+        <v>887</v>
+      </c>
       <c r="R35" s="10"/>
       <c r="S35" s="10"/>
-    </row>
-    <row r="36" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T35" s="10"/>
+    </row>
+    <row r="36" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="31" t="s">
         <v>60</v>
       </c>
       <c r="B36" s="27">
         <v>113.2</v>
       </c>
       <c r="C36" s="27">
         <v>113.3</v>
       </c>
       <c r="D36" s="27">
         <v>113.6</v>
       </c>
       <c r="E36" s="27">
         <v>115</v>
       </c>
       <c r="F36" s="27">
         <v>114.5</v>
       </c>
       <c r="G36" s="27">
         <v>116</v>
       </c>
       <c r="H36" s="27">
         <v>117.5</v>
       </c>
       <c r="I36" s="27">
         <v>119</v>
       </c>
       <c r="J36" s="27">
         <v>121</v>
       </c>
-      <c r="K36" s="9">
+      <c r="K36" s="27">
         <v>121</v>
       </c>
-      <c r="Q36" s="10"/>
+      <c r="L36" s="9">
+        <v>122</v>
+      </c>
       <c r="R36" s="10"/>
       <c r="S36" s="10"/>
-    </row>
-    <row r="37" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T36" s="10"/>
+    </row>
+    <row r="37" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="31" t="s">
         <v>61</v>
       </c>
       <c r="B37" s="27">
         <v>874.8</v>
       </c>
       <c r="C37" s="27">
         <v>890.2</v>
       </c>
       <c r="D37" s="27">
         <v>906.1</v>
       </c>
       <c r="E37" s="27">
         <v>928.8</v>
       </c>
       <c r="F37" s="27">
         <v>938.9</v>
       </c>
       <c r="G37" s="27">
         <v>964.5</v>
       </c>
       <c r="H37" s="27">
         <v>984.4</v>
       </c>
       <c r="I37" s="27">
         <v>998</v>
       </c>
       <c r="J37" s="27">
         <v>1010</v>
       </c>
-      <c r="K37" s="9">
+      <c r="K37" s="27">
         <v>1027</v>
       </c>
-      <c r="Q37" s="10"/>
+      <c r="L37" s="9">
+        <v>1039</v>
+      </c>
       <c r="R37" s="10"/>
       <c r="S37" s="10"/>
-    </row>
-    <row r="38" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T37" s="10"/>
+    </row>
+    <row r="38" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="31" t="s">
         <v>62</v>
       </c>
       <c r="B38" s="27">
         <v>648.1</v>
       </c>
       <c r="C38" s="27">
         <v>655</v>
       </c>
       <c r="D38" s="27">
         <v>662.6</v>
       </c>
       <c r="E38" s="27">
         <v>677.2</v>
       </c>
       <c r="F38" s="27">
         <v>693.2</v>
       </c>
       <c r="G38" s="27">
         <v>709.9</v>
       </c>
       <c r="H38" s="27">
         <v>725.1</v>
       </c>
       <c r="I38" s="27">
         <v>740</v>
       </c>
       <c r="J38" s="27">
         <v>761</v>
       </c>
-      <c r="K38" s="9">
+      <c r="K38" s="27">
         <v>768</v>
       </c>
-      <c r="Q38" s="10"/>
+      <c r="L38" s="9">
+        <v>784</v>
+      </c>
       <c r="R38" s="10"/>
       <c r="S38" s="10"/>
-    </row>
-    <row r="39" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T38" s="10"/>
+    </row>
+    <row r="39" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="31" t="s">
         <v>63</v>
       </c>
       <c r="B39" s="27">
         <v>546.79999999999995</v>
       </c>
       <c r="C39" s="27">
         <v>552.4</v>
       </c>
       <c r="D39" s="27">
         <v>558.9</v>
       </c>
       <c r="E39" s="27">
         <v>571.5</v>
       </c>
       <c r="F39" s="27">
         <v>577.1</v>
       </c>
       <c r="G39" s="27">
         <v>592.6</v>
       </c>
       <c r="H39" s="27">
         <v>603.79999999999995</v>
       </c>
       <c r="I39" s="27">
         <v>615</v>
       </c>
       <c r="J39" s="27">
         <v>625</v>
       </c>
-      <c r="K39" s="9">
+      <c r="K39" s="27">
         <v>636</v>
       </c>
-      <c r="Q39" s="10"/>
+      <c r="L39" s="9">
+        <v>648</v>
+      </c>
       <c r="R39" s="10"/>
       <c r="S39" s="10"/>
-    </row>
-    <row r="40" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T39" s="10"/>
+    </row>
+    <row r="40" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="31" t="s">
         <v>64</v>
       </c>
       <c r="B40" s="27">
         <v>133.9</v>
       </c>
       <c r="C40" s="27">
         <v>133.69999999999999</v>
       </c>
       <c r="D40" s="27">
         <v>133.30000000000001</v>
       </c>
       <c r="E40" s="27">
         <v>133.1</v>
       </c>
       <c r="F40" s="27">
         <v>132.80000000000001</v>
       </c>
       <c r="G40" s="27">
         <v>133.9</v>
       </c>
       <c r="H40" s="27">
         <v>134.80000000000001</v>
       </c>
       <c r="I40" s="27">
         <v>135</v>
       </c>
       <c r="J40" s="27">
         <v>136</v>
       </c>
-      <c r="K40" s="9">
+      <c r="K40" s="27">
         <v>136</v>
       </c>
-      <c r="Q40" s="10"/>
+      <c r="L40" s="9">
+        <v>136</v>
+      </c>
       <c r="R40" s="10"/>
       <c r="S40" s="10"/>
-    </row>
-    <row r="41" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T40" s="10"/>
+    </row>
+    <row r="41" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="31" t="s">
         <v>65</v>
       </c>
       <c r="B41" s="27">
         <v>335.5</v>
       </c>
       <c r="C41" s="27">
         <v>338.7</v>
       </c>
       <c r="D41" s="27">
         <v>345.8</v>
       </c>
       <c r="E41" s="27">
         <v>350.3</v>
       </c>
       <c r="F41" s="27">
         <v>351.7</v>
       </c>
       <c r="G41" s="27">
         <v>355.7</v>
       </c>
       <c r="H41" s="27">
         <v>357.7</v>
       </c>
       <c r="I41" s="27">
         <v>361</v>
       </c>
       <c r="J41" s="27">
         <v>365</v>
       </c>
-      <c r="K41" s="9">
+      <c r="K41" s="27">
         <v>371</v>
       </c>
-      <c r="Q41" s="10"/>
+      <c r="L41" s="9">
+        <v>373</v>
+      </c>
       <c r="R41" s="10"/>
       <c r="S41" s="10"/>
-    </row>
-    <row r="42" spans="1:19" s="10" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T41" s="10"/>
+    </row>
+    <row r="42" spans="1:20" s="10" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="31" t="s">
         <v>66</v>
       </c>
       <c r="B42" s="27">
         <v>676.9</v>
       </c>
       <c r="C42" s="27">
         <v>682.6</v>
       </c>
       <c r="D42" s="27">
         <v>686.9</v>
       </c>
       <c r="E42" s="27">
         <v>694.1</v>
       </c>
       <c r="F42" s="27">
         <v>696</v>
       </c>
       <c r="G42" s="27">
         <v>711.5</v>
       </c>
       <c r="H42" s="27">
         <v>724.5</v>
       </c>
       <c r="I42" s="27">
         <v>733</v>
       </c>
       <c r="J42" s="27">
         <v>743</v>
       </c>
-      <c r="K42" s="9">
+      <c r="K42" s="27">
         <v>753</v>
       </c>
-      <c r="L42" s="9"/>
+      <c r="L42" s="9">
+        <v>761</v>
+      </c>
       <c r="M42" s="9"/>
       <c r="N42" s="9"/>
       <c r="O42" s="9"/>
       <c r="P42" s="9"/>
-    </row>
-    <row r="43" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q42" s="9"/>
+    </row>
+    <row r="43" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="31" t="s">
         <v>67</v>
       </c>
       <c r="B43" s="27">
         <v>148.1</v>
       </c>
       <c r="C43" s="27">
         <v>148.69999999999999</v>
       </c>
       <c r="D43" s="27">
         <v>149.1</v>
       </c>
       <c r="E43" s="27">
         <v>150.6</v>
       </c>
       <c r="F43" s="27">
         <v>151.1</v>
       </c>
       <c r="G43" s="27">
         <v>152.19999999999999</v>
       </c>
       <c r="H43" s="27">
         <v>153.69999999999999</v>
       </c>
       <c r="I43" s="27">
         <v>154</v>
       </c>
       <c r="J43" s="27">
         <v>157</v>
       </c>
-      <c r="K43" s="9">
+      <c r="K43" s="27">
         <v>157</v>
       </c>
-      <c r="Q43" s="10"/>
+      <c r="L43" s="9">
+        <v>158</v>
+      </c>
       <c r="R43" s="10"/>
       <c r="S43" s="10"/>
-    </row>
-    <row r="44" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T43" s="10"/>
+    </row>
+    <row r="44" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="31" t="s">
         <v>68</v>
       </c>
       <c r="B44" s="27">
         <v>235.7</v>
       </c>
       <c r="C44" s="27">
         <v>238.7</v>
       </c>
       <c r="D44" s="27">
         <v>241.2</v>
       </c>
       <c r="E44" s="27">
         <v>245</v>
       </c>
       <c r="F44" s="27">
         <v>247.3</v>
       </c>
       <c r="G44" s="27">
         <v>254</v>
       </c>
       <c r="H44" s="27">
         <v>259.3</v>
       </c>
       <c r="I44" s="27">
         <v>265</v>
       </c>
       <c r="J44" s="27">
         <v>272</v>
       </c>
-      <c r="K44" s="9">
+      <c r="K44" s="27">
         <v>275</v>
       </c>
-      <c r="Q44" s="10"/>
+      <c r="L44" s="9">
+        <v>278</v>
+      </c>
       <c r="R44" s="10"/>
       <c r="S44" s="10"/>
-    </row>
-    <row r="45" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T44" s="10"/>
+    </row>
+    <row r="45" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="31" t="s">
         <v>69</v>
       </c>
       <c r="B45" s="27">
         <v>189.5</v>
       </c>
       <c r="C45" s="27">
         <v>189.9</v>
       </c>
       <c r="D45" s="27">
         <v>190.6</v>
       </c>
       <c r="E45" s="27">
         <v>192.7</v>
       </c>
       <c r="F45" s="27">
         <v>191</v>
       </c>
       <c r="G45" s="27">
         <v>193.6</v>
       </c>
       <c r="H45" s="27">
         <v>195.7</v>
       </c>
       <c r="I45" s="27">
         <v>198</v>
       </c>
       <c r="J45" s="27">
         <v>199</v>
       </c>
-      <c r="K45" s="9">
+      <c r="K45" s="27">
         <v>199</v>
       </c>
-      <c r="Q45" s="10"/>
+      <c r="L45" s="9">
+        <v>200</v>
+      </c>
       <c r="R45" s="10"/>
       <c r="S45" s="10"/>
-    </row>
-    <row r="46" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T45" s="10"/>
+    </row>
+    <row r="46" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="31" t="s">
         <v>70</v>
       </c>
       <c r="B46" s="27">
         <v>417.5</v>
       </c>
       <c r="C46" s="27">
         <v>419.1</v>
       </c>
       <c r="D46" s="27">
         <v>419.9</v>
       </c>
       <c r="E46" s="27">
         <v>423</v>
       </c>
       <c r="F46" s="27">
         <v>424.3</v>
       </c>
       <c r="G46" s="27">
         <v>430.6</v>
       </c>
       <c r="H46" s="27">
         <v>435.2</v>
       </c>
       <c r="I46" s="27">
         <v>439</v>
       </c>
       <c r="J46" s="27">
         <v>441</v>
       </c>
-      <c r="K46" s="9">
+      <c r="K46" s="27">
         <v>445</v>
       </c>
-      <c r="Q46" s="10"/>
+      <c r="L46" s="9">
+        <v>448</v>
+      </c>
       <c r="R46" s="10"/>
       <c r="S46" s="10"/>
-    </row>
-    <row r="47" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T46" s="10"/>
+    </row>
+    <row r="47" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="31" t="s">
         <v>71</v>
       </c>
       <c r="B47" s="27">
         <v>129.5</v>
       </c>
       <c r="C47" s="27">
         <v>130.6</v>
       </c>
       <c r="D47" s="27">
         <v>131.19999999999999</v>
       </c>
       <c r="E47" s="27">
         <v>132.5</v>
       </c>
       <c r="F47" s="27">
         <v>133</v>
       </c>
       <c r="G47" s="27">
         <v>134</v>
       </c>
       <c r="H47" s="27">
         <v>135.69999999999999</v>
       </c>
       <c r="I47" s="27">
         <v>137</v>
       </c>
       <c r="J47" s="27">
         <v>139</v>
       </c>
-      <c r="K47" s="9">
+      <c r="K47" s="27">
         <v>140</v>
       </c>
-      <c r="Q47" s="10"/>
+      <c r="L47" s="9">
+        <v>141</v>
+      </c>
       <c r="R47" s="10"/>
       <c r="S47" s="10"/>
-    </row>
-    <row r="48" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T47" s="10"/>
+    </row>
+    <row r="48" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="31" t="s">
         <v>72</v>
       </c>
       <c r="B48" s="27">
         <v>733</v>
       </c>
       <c r="C48" s="27">
         <v>746.9</v>
       </c>
       <c r="D48" s="27">
         <v>757.9</v>
       </c>
       <c r="E48" s="27">
         <v>775.3</v>
       </c>
       <c r="F48" s="27">
         <v>787.5</v>
       </c>
       <c r="G48" s="27">
         <v>809.7</v>
       </c>
       <c r="H48" s="27">
         <v>825.5</v>
       </c>
       <c r="I48" s="27">
         <v>839</v>
       </c>
       <c r="J48" s="27">
         <v>852</v>
       </c>
-      <c r="K48" s="9">
+      <c r="K48" s="27">
         <v>863</v>
       </c>
-      <c r="Q48" s="10"/>
+      <c r="L48" s="9">
+        <v>873</v>
+      </c>
       <c r="R48" s="10"/>
       <c r="S48" s="10"/>
-    </row>
-    <row r="49" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T48" s="10"/>
+    </row>
+    <row r="49" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="31" t="s">
         <v>73</v>
       </c>
       <c r="B49" s="27">
         <v>371.3</v>
       </c>
       <c r="C49" s="27">
         <v>373.2</v>
       </c>
       <c r="D49" s="27">
         <v>374.6</v>
       </c>
       <c r="E49" s="27">
         <v>383.1</v>
       </c>
       <c r="F49" s="27">
         <v>382.1</v>
       </c>
       <c r="G49" s="27">
         <v>385.6</v>
       </c>
       <c r="H49" s="27">
         <v>389</v>
       </c>
       <c r="I49" s="27">
         <v>395</v>
       </c>
       <c r="J49" s="27">
         <v>398</v>
       </c>
-      <c r="K49" s="9">
+      <c r="K49" s="27">
         <v>401</v>
       </c>
-      <c r="Q49" s="10"/>
+      <c r="L49" s="9">
+        <v>405</v>
+      </c>
       <c r="R49" s="10"/>
       <c r="S49" s="10"/>
-    </row>
-    <row r="50" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T49" s="10"/>
+    </row>
+    <row r="50" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="31" t="s">
         <v>74</v>
       </c>
       <c r="B50" s="27">
         <v>104</v>
       </c>
       <c r="C50" s="27">
         <v>104.4</v>
       </c>
       <c r="D50" s="27">
         <v>105</v>
       </c>
       <c r="E50" s="27">
         <v>105.4</v>
       </c>
       <c r="F50" s="27">
         <v>105.7</v>
       </c>
       <c r="G50" s="27">
         <v>107.4</v>
       </c>
       <c r="H50" s="27">
         <v>108.6</v>
       </c>
       <c r="I50" s="27">
         <v>111</v>
       </c>
       <c r="J50" s="27">
         <v>112</v>
       </c>
-      <c r="K50" s="9">
+      <c r="K50" s="27">
         <v>112</v>
       </c>
-      <c r="Q50" s="10"/>
+      <c r="L50" s="9">
+        <v>113</v>
+      </c>
       <c r="R50" s="10"/>
       <c r="S50" s="10"/>
-    </row>
-    <row r="51" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T50" s="10"/>
+    </row>
+    <row r="51" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="31" t="s">
         <v>75</v>
       </c>
       <c r="B51" s="27">
         <v>193.3</v>
       </c>
       <c r="C51" s="27">
         <v>194.3</v>
       </c>
       <c r="D51" s="27">
         <v>195.9</v>
       </c>
       <c r="E51" s="27">
         <v>199.5</v>
       </c>
       <c r="F51" s="27">
         <v>196.5</v>
       </c>
       <c r="G51" s="27">
         <v>199.9</v>
       </c>
       <c r="H51" s="27">
         <v>202.2</v>
       </c>
       <c r="I51" s="27">
         <v>204</v>
       </c>
       <c r="J51" s="27">
         <v>206</v>
       </c>
-      <c r="K51" s="9">
+      <c r="K51" s="27">
         <v>207</v>
       </c>
-      <c r="Q51" s="10"/>
+      <c r="L51" s="9">
+        <v>207</v>
+      </c>
       <c r="R51" s="10"/>
       <c r="S51" s="10"/>
-    </row>
-    <row r="52" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T51" s="10"/>
+    </row>
+    <row r="52" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="31" t="s">
         <v>76</v>
       </c>
       <c r="B52" s="27">
         <v>44.5</v>
       </c>
       <c r="C52" s="27">
         <v>44.7</v>
       </c>
       <c r="D52" s="27">
         <v>44.8</v>
       </c>
       <c r="E52" s="27">
         <v>45.3</v>
       </c>
       <c r="F52" s="27">
         <v>45</v>
       </c>
       <c r="G52" s="27">
         <v>45.2</v>
       </c>
       <c r="H52" s="27">
         <v>45.7</v>
       </c>
       <c r="I52" s="27">
         <v>46</v>
       </c>
       <c r="J52" s="27">
         <v>47</v>
       </c>
-      <c r="K52" s="9">
+      <c r="K52" s="27">
         <v>47</v>
       </c>
-      <c r="Q52" s="10"/>
+      <c r="L52" s="9">
+        <v>47</v>
+      </c>
       <c r="R52" s="10"/>
       <c r="S52" s="10"/>
-    </row>
-    <row r="53" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T52" s="10"/>
+    </row>
+    <row r="53" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="31" t="s">
         <v>77</v>
       </c>
       <c r="B53" s="27">
         <v>425.2</v>
       </c>
       <c r="C53" s="27">
         <v>428.2</v>
       </c>
       <c r="D53" s="27">
         <v>431.1</v>
       </c>
       <c r="E53" s="27">
         <v>436.4</v>
       </c>
       <c r="F53" s="27">
         <v>438.2</v>
       </c>
       <c r="G53" s="27">
         <v>448.3</v>
       </c>
       <c r="H53" s="27">
         <v>455.4</v>
       </c>
       <c r="I53" s="27">
         <v>459</v>
       </c>
       <c r="J53" s="27">
         <v>467</v>
       </c>
-      <c r="K53" s="9">
+      <c r="K53" s="27">
         <v>473</v>
       </c>
-      <c r="Q53" s="10"/>
+      <c r="L53" s="9">
+        <v>478</v>
+      </c>
       <c r="R53" s="10"/>
       <c r="S53" s="10"/>
-    </row>
-    <row r="54" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T53" s="10"/>
+    </row>
+    <row r="54" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="31" t="s">
         <v>78</v>
       </c>
       <c r="B54" s="27">
         <v>282.10000000000002</v>
       </c>
       <c r="C54" s="27">
         <v>283.2</v>
       </c>
       <c r="D54" s="27">
         <v>284.7</v>
       </c>
       <c r="E54" s="27">
         <v>286</v>
       </c>
       <c r="F54" s="27">
         <v>287.7</v>
       </c>
       <c r="G54" s="27">
         <v>291.10000000000002</v>
       </c>
       <c r="H54" s="27">
         <v>295.39999999999998</v>
       </c>
       <c r="I54" s="27">
         <v>299</v>
       </c>
       <c r="J54" s="27">
         <v>301</v>
       </c>
-      <c r="K54" s="9">
+      <c r="K54" s="27">
         <v>302</v>
       </c>
-      <c r="Q54" s="10"/>
+      <c r="L54" s="9">
+        <v>304</v>
+      </c>
       <c r="R54" s="10"/>
       <c r="S54" s="10"/>
-    </row>
-    <row r="55" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T54" s="10"/>
+    </row>
+    <row r="55" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="31" t="s">
         <v>79</v>
       </c>
       <c r="B55" s="27">
         <v>308.89999999999998</v>
       </c>
       <c r="C55" s="27">
         <v>309.8</v>
       </c>
       <c r="D55" s="27">
         <v>312.2</v>
       </c>
       <c r="E55" s="27">
         <v>317.2</v>
       </c>
       <c r="F55" s="27">
         <v>317.10000000000002</v>
       </c>
       <c r="G55" s="27">
         <v>319.7</v>
       </c>
       <c r="H55" s="27">
         <v>321.89999999999998</v>
       </c>
       <c r="I55" s="27">
         <v>324</v>
       </c>
       <c r="J55" s="27">
         <v>326</v>
       </c>
-      <c r="K55" s="9">
+      <c r="K55" s="27">
         <v>328</v>
       </c>
-      <c r="Q55" s="10"/>
+      <c r="L55" s="9">
+        <v>332</v>
+      </c>
       <c r="R55" s="10"/>
       <c r="S55" s="10"/>
-    </row>
-    <row r="56" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T55" s="10"/>
+    </row>
+    <row r="56" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="31" t="s">
         <v>80</v>
       </c>
       <c r="B56" s="27">
         <v>104</v>
       </c>
       <c r="C56" s="27">
         <v>103.8</v>
       </c>
       <c r="D56" s="27">
         <v>103.1</v>
       </c>
       <c r="E56" s="27">
         <v>103.2</v>
       </c>
       <c r="F56" s="27">
         <v>103</v>
       </c>
       <c r="G56" s="27">
         <v>103</v>
       </c>
       <c r="H56" s="27">
         <v>103</v>
       </c>
       <c r="I56" s="27">
         <v>103</v>
       </c>
       <c r="J56" s="27">
         <v>103</v>
       </c>
-      <c r="K56" s="9">
+      <c r="K56" s="27">
         <v>103</v>
       </c>
-      <c r="Q56" s="10"/>
+      <c r="L56" s="9">
+        <v>103</v>
+      </c>
       <c r="R56" s="10"/>
       <c r="S56" s="10"/>
-    </row>
-    <row r="57" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T56" s="10"/>
+    </row>
+    <row r="57" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="31" t="s">
         <v>81</v>
       </c>
       <c r="B57" s="27">
         <v>164.3</v>
       </c>
       <c r="C57" s="27">
         <v>165</v>
       </c>
       <c r="D57" s="27">
         <v>165.4</v>
       </c>
       <c r="E57" s="27">
         <v>166.5</v>
       </c>
       <c r="F57" s="27">
         <v>166.9</v>
       </c>
       <c r="G57" s="27">
         <v>169.3</v>
       </c>
       <c r="H57" s="27">
         <v>171.7</v>
       </c>
       <c r="I57" s="27">
         <v>173</v>
       </c>
       <c r="J57" s="27">
         <v>175</v>
       </c>
-      <c r="K57" s="9">
+      <c r="K57" s="27">
         <v>176</v>
       </c>
-      <c r="Q57" s="10"/>
+      <c r="L57" s="9">
+        <v>177</v>
+      </c>
       <c r="R57" s="10"/>
       <c r="S57" s="10"/>
-    </row>
-    <row r="58" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T57" s="10"/>
+    </row>
+    <row r="58" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="31" t="s">
         <v>82</v>
       </c>
       <c r="B58" s="27">
         <v>397.9</v>
       </c>
       <c r="C58" s="27">
         <v>398.2</v>
       </c>
       <c r="D58" s="27">
         <v>399.4</v>
       </c>
       <c r="E58" s="27">
         <v>401.4</v>
       </c>
       <c r="F58" s="27">
         <v>405.6</v>
       </c>
       <c r="G58" s="27">
         <v>409.6</v>
       </c>
       <c r="H58" s="27">
         <v>412.3</v>
       </c>
       <c r="I58" s="27">
         <v>414</v>
       </c>
       <c r="J58" s="27">
         <v>414</v>
       </c>
-      <c r="K58" s="9">
+      <c r="K58" s="27">
         <v>417</v>
       </c>
-      <c r="Q58" s="10"/>
+      <c r="L58" s="9">
+        <v>419</v>
+      </c>
       <c r="R58" s="10"/>
       <c r="S58" s="10"/>
-    </row>
-    <row r="59" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T58" s="10"/>
+    </row>
+    <row r="59" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="31" t="s">
         <v>83</v>
       </c>
       <c r="B59" s="27">
         <v>106.2</v>
       </c>
       <c r="C59" s="27">
         <v>106.1</v>
       </c>
       <c r="D59" s="27">
         <v>105.7</v>
       </c>
       <c r="E59" s="27">
         <v>105.3</v>
       </c>
       <c r="F59" s="27">
         <v>105.1</v>
       </c>
       <c r="G59" s="27">
         <v>106.3</v>
       </c>
       <c r="H59" s="27">
         <v>106.9</v>
       </c>
       <c r="I59" s="27">
         <v>107</v>
       </c>
       <c r="J59" s="27">
         <v>108</v>
       </c>
-      <c r="K59" s="9">
+      <c r="K59" s="27">
         <v>107</v>
       </c>
-      <c r="Q59" s="10"/>
+      <c r="L59" s="9">
+        <v>108</v>
+      </c>
       <c r="R59" s="10"/>
       <c r="S59" s="10"/>
-    </row>
-    <row r="60" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T59" s="10"/>
+    </row>
+    <row r="60" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="31" t="s">
         <v>84</v>
       </c>
       <c r="B60" s="27">
         <v>423.4</v>
       </c>
       <c r="C60" s="27">
         <v>427.6</v>
       </c>
       <c r="D60" s="27">
         <v>431.3</v>
       </c>
       <c r="E60" s="27">
         <v>439.5</v>
       </c>
       <c r="F60" s="27">
         <v>441.4</v>
       </c>
       <c r="G60" s="27">
         <v>452</v>
       </c>
       <c r="H60" s="27">
         <v>460.6</v>
       </c>
       <c r="I60" s="27">
         <v>469</v>
       </c>
       <c r="J60" s="27">
         <v>476</v>
       </c>
-      <c r="K60" s="9">
+      <c r="K60" s="27">
         <v>482</v>
       </c>
-      <c r="Q60" s="10"/>
+      <c r="L60" s="9">
+        <v>487</v>
+      </c>
       <c r="R60" s="10"/>
       <c r="S60" s="10"/>
-    </row>
-    <row r="61" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T60" s="10"/>
+    </row>
+    <row r="61" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="31" t="s">
         <v>85</v>
       </c>
       <c r="B61" s="27">
         <v>573.6</v>
       </c>
       <c r="C61" s="27">
         <v>576</v>
       </c>
       <c r="D61" s="27">
         <v>577.5</v>
       </c>
       <c r="E61" s="27">
         <v>578.70000000000005</v>
       </c>
       <c r="F61" s="27">
         <v>584.6</v>
       </c>
       <c r="G61" s="27">
         <v>591.20000000000005</v>
       </c>
       <c r="H61" s="27">
         <v>596.1</v>
       </c>
       <c r="I61" s="27">
         <v>598</v>
       </c>
       <c r="J61" s="27">
         <v>599</v>
       </c>
-      <c r="K61" s="9">
+      <c r="K61" s="27">
         <v>604</v>
       </c>
-      <c r="Q61" s="10"/>
+      <c r="L61" s="9">
+        <v>608</v>
+      </c>
       <c r="R61" s="10"/>
       <c r="S61" s="10"/>
-    </row>
-    <row r="62" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T61" s="10"/>
+    </row>
+    <row r="62" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="31" t="s">
         <v>86</v>
       </c>
       <c r="B62" s="27">
         <v>127.5</v>
       </c>
       <c r="C62" s="27">
         <v>127.2</v>
       </c>
       <c r="D62" s="27">
         <v>126.8</v>
       </c>
       <c r="E62" s="27">
         <v>126.3</v>
       </c>
       <c r="F62" s="27">
         <v>126</v>
       </c>
       <c r="G62" s="27">
         <v>126.7</v>
       </c>
       <c r="H62" s="27">
         <v>127.4</v>
       </c>
       <c r="I62" s="27">
         <v>128</v>
       </c>
       <c r="J62" s="27">
         <v>129</v>
       </c>
-      <c r="K62" s="9">
+      <c r="K62" s="27">
         <v>128</v>
       </c>
-      <c r="Q62" s="10"/>
+      <c r="L62" s="9">
+        <v>128</v>
+      </c>
       <c r="R62" s="10"/>
       <c r="S62" s="10"/>
-    </row>
-    <row r="63" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T62" s="10"/>
+    </row>
+    <row r="63" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="31" t="s">
         <v>87</v>
       </c>
       <c r="B63" s="27">
         <v>1398.9</v>
       </c>
       <c r="C63" s="27">
         <v>1403.4</v>
       </c>
       <c r="D63" s="27">
         <v>1408.4</v>
       </c>
       <c r="E63" s="27">
         <v>1417.5</v>
       </c>
       <c r="F63" s="27">
         <v>1414.4</v>
       </c>
       <c r="G63" s="27">
         <v>1440.9</v>
       </c>
       <c r="H63" s="27">
         <v>1458.9</v>
       </c>
       <c r="I63" s="27">
         <v>1469</v>
       </c>
       <c r="J63" s="27">
         <v>1479</v>
       </c>
-      <c r="K63" s="9">
+      <c r="K63" s="27">
         <v>1492</v>
       </c>
-      <c r="Q63" s="10"/>
+      <c r="L63" s="9">
+        <v>1501</v>
+      </c>
       <c r="R63" s="10"/>
       <c r="S63" s="10"/>
-    </row>
-    <row r="64" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T63" s="10"/>
+    </row>
+    <row r="64" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="31" t="s">
         <v>88</v>
       </c>
       <c r="B64" s="27">
         <v>445.3</v>
       </c>
       <c r="C64" s="27">
         <v>448.3</v>
       </c>
       <c r="D64" s="27">
         <v>447.5</v>
       </c>
       <c r="E64" s="27">
         <v>449.7</v>
       </c>
       <c r="F64" s="27">
         <v>450.1</v>
       </c>
       <c r="G64" s="27">
         <v>457</v>
       </c>
       <c r="H64" s="27">
         <v>461.8</v>
       </c>
       <c r="I64" s="27">
         <v>464</v>
       </c>
       <c r="J64" s="27">
         <v>467</v>
       </c>
-      <c r="K64" s="9">
+      <c r="K64" s="27">
         <v>470</v>
       </c>
-      <c r="Q64" s="10"/>
+      <c r="L64" s="9">
+        <v>474</v>
+      </c>
       <c r="R64" s="10"/>
       <c r="S64" s="10"/>
-    </row>
-    <row r="65" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T64" s="10"/>
+    </row>
+    <row r="65" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="31" t="s">
         <v>89</v>
       </c>
       <c r="B65" s="27">
         <v>162.9</v>
       </c>
       <c r="C65" s="27">
         <v>162.5</v>
       </c>
       <c r="D65" s="27">
         <v>162.4</v>
       </c>
       <c r="E65" s="27">
         <v>162.19999999999999</v>
       </c>
       <c r="F65" s="27">
         <v>161.69999999999999</v>
       </c>
       <c r="G65" s="27">
         <v>163.6</v>
       </c>
       <c r="H65" s="27">
         <v>164.8</v>
       </c>
       <c r="I65" s="27">
         <v>166</v>
       </c>
       <c r="J65" s="27">
         <v>166</v>
       </c>
-      <c r="K65" s="9">
+      <c r="K65" s="27">
         <v>167</v>
       </c>
-      <c r="Q65" s="10"/>
+      <c r="L65" s="9">
+        <v>167</v>
+      </c>
       <c r="R65" s="10"/>
       <c r="S65" s="10"/>
-    </row>
-    <row r="66" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T65" s="10"/>
+    </row>
+    <row r="66" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="31" t="s">
         <v>90</v>
       </c>
       <c r="B66" s="27">
         <v>800.3</v>
       </c>
       <c r="C66" s="27">
         <v>803.3</v>
       </c>
       <c r="D66" s="27">
         <v>805.4</v>
       </c>
       <c r="E66" s="27">
         <v>816.4</v>
       </c>
       <c r="F66" s="27">
         <v>815.5</v>
       </c>
       <c r="G66" s="27">
         <v>821.4</v>
       </c>
       <c r="H66" s="27">
         <v>832.4</v>
       </c>
       <c r="I66" s="27">
         <v>840</v>
       </c>
       <c r="J66" s="27">
         <v>846</v>
       </c>
-      <c r="K66" s="9">
+      <c r="K66" s="27">
         <v>850</v>
       </c>
-      <c r="Q66" s="10"/>
+      <c r="L66" s="9">
+        <v>849</v>
+      </c>
       <c r="R66" s="10"/>
       <c r="S66" s="10"/>
-    </row>
-    <row r="67" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T66" s="10"/>
+    </row>
+    <row r="67" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="31" t="s">
         <v>91</v>
       </c>
       <c r="B67" s="27">
         <v>369.3</v>
       </c>
       <c r="C67" s="27">
         <v>371.9</v>
       </c>
       <c r="D67" s="27">
         <v>372.3</v>
       </c>
       <c r="E67" s="27">
         <v>375.3</v>
       </c>
       <c r="F67" s="27">
         <v>376.3</v>
       </c>
       <c r="G67" s="27">
         <v>383.7</v>
       </c>
       <c r="H67" s="27">
         <v>387.3</v>
       </c>
       <c r="I67" s="27">
         <v>392</v>
       </c>
       <c r="J67" s="27">
         <v>395</v>
       </c>
-      <c r="K67" s="9">
+      <c r="K67" s="27">
         <v>398</v>
       </c>
-      <c r="Q67" s="10"/>
+      <c r="L67" s="9">
+        <v>403</v>
+      </c>
       <c r="R67" s="10"/>
       <c r="S67" s="10"/>
-    </row>
-    <row r="68" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T67" s="10"/>
+    </row>
+    <row r="68" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="31" t="s">
         <v>92</v>
       </c>
       <c r="B68" s="27">
         <v>390.9</v>
       </c>
       <c r="C68" s="27">
         <v>393.6</v>
       </c>
       <c r="D68" s="27">
         <v>397.6</v>
       </c>
       <c r="E68" s="27">
         <v>405.5</v>
       </c>
       <c r="F68" s="27">
         <v>405.5</v>
       </c>
       <c r="G68" s="27">
         <v>414.2</v>
       </c>
       <c r="H68" s="27">
         <v>421.5</v>
       </c>
       <c r="I68" s="27">
         <v>428</v>
       </c>
       <c r="J68" s="27">
         <v>436</v>
       </c>
-      <c r="K68" s="9">
+      <c r="K68" s="27">
         <v>441</v>
       </c>
-      <c r="Q68" s="10"/>
+      <c r="L68" s="9">
+        <v>446</v>
+      </c>
       <c r="R68" s="10"/>
       <c r="S68" s="10"/>
-    </row>
-    <row r="69" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T68" s="10"/>
+    </row>
+    <row r="69" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="31" t="s">
         <v>93</v>
       </c>
       <c r="B69" s="27">
         <v>140.1</v>
       </c>
       <c r="C69" s="27">
         <v>138.5</v>
       </c>
       <c r="D69" s="27">
         <v>140.5</v>
       </c>
       <c r="E69" s="27">
         <v>142.19999999999999</v>
       </c>
       <c r="F69" s="27">
         <v>141</v>
       </c>
       <c r="G69" s="27">
         <v>143.1</v>
       </c>
       <c r="H69" s="27">
         <v>144.69999999999999</v>
       </c>
       <c r="I69" s="27">
         <v>146</v>
       </c>
       <c r="J69" s="27">
         <v>148</v>
       </c>
-      <c r="K69" s="9">
+      <c r="K69" s="27">
         <v>149</v>
       </c>
-      <c r="Q69" s="10"/>
+      <c r="L69" s="9">
+        <v>150</v>
+      </c>
       <c r="R69" s="10"/>
       <c r="S69" s="10"/>
-    </row>
-    <row r="70" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T69" s="10"/>
+    </row>
+    <row r="70" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="31" t="s">
         <v>94</v>
       </c>
       <c r="B70" s="27">
         <v>280.60000000000002</v>
       </c>
       <c r="C70" s="27">
         <v>281.89999999999998</v>
       </c>
       <c r="D70" s="27">
         <v>283.5</v>
       </c>
       <c r="E70" s="27">
         <v>288.10000000000002</v>
       </c>
       <c r="F70" s="27">
         <v>290.2</v>
       </c>
       <c r="G70" s="27">
         <v>298.8</v>
       </c>
       <c r="H70" s="27">
         <v>305.2</v>
       </c>
       <c r="I70" s="27">
         <v>311</v>
       </c>
       <c r="J70" s="27">
         <v>318</v>
       </c>
-      <c r="K70" s="9">
+      <c r="K70" s="27">
         <v>324</v>
       </c>
-      <c r="Q70" s="10"/>
+      <c r="L70" s="9">
+        <v>327</v>
+      </c>
       <c r="R70" s="10"/>
       <c r="S70" s="10"/>
-    </row>
-    <row r="71" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T70" s="10"/>
+    </row>
+    <row r="71" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="31" t="s">
         <v>95</v>
       </c>
       <c r="B71" s="27">
         <v>607.79999999999995</v>
       </c>
       <c r="C71" s="27">
         <v>612.29999999999995</v>
       </c>
       <c r="D71" s="27">
         <v>617.29999999999995</v>
       </c>
       <c r="E71" s="27">
         <v>625.4</v>
       </c>
       <c r="F71" s="27">
         <v>639.5</v>
       </c>
       <c r="G71" s="27">
         <v>647.79999999999995</v>
       </c>
       <c r="H71" s="27">
         <v>655</v>
       </c>
       <c r="I71" s="27">
         <v>659</v>
       </c>
       <c r="J71" s="27">
         <v>670</v>
       </c>
-      <c r="K71" s="9">
+      <c r="K71" s="27">
         <v>677</v>
       </c>
-      <c r="Q71" s="10"/>
+      <c r="L71" s="9">
+        <v>682</v>
+      </c>
       <c r="R71" s="10"/>
       <c r="S71" s="10"/>
-    </row>
-    <row r="72" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T71" s="10"/>
+    </row>
+    <row r="72" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="31" t="s">
         <v>96</v>
       </c>
       <c r="B72" s="27">
         <v>413.5</v>
       </c>
       <c r="C72" s="27">
         <v>416</v>
       </c>
       <c r="D72" s="27">
         <v>417.1</v>
       </c>
       <c r="E72" s="27">
         <v>421.9</v>
       </c>
       <c r="F72" s="27">
         <v>423.8</v>
       </c>
       <c r="G72" s="27">
         <v>429.7</v>
       </c>
       <c r="H72" s="27">
         <v>433.9</v>
       </c>
       <c r="I72" s="27">
         <v>435</v>
       </c>
       <c r="J72" s="27">
         <v>438</v>
       </c>
-      <c r="K72" s="9">
+      <c r="K72" s="27">
         <v>441</v>
       </c>
-      <c r="Q72" s="10"/>
+      <c r="L72" s="9">
+        <v>445</v>
+      </c>
       <c r="R72" s="10"/>
       <c r="S72" s="10"/>
-    </row>
-    <row r="73" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T72" s="10"/>
+    </row>
+    <row r="73" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="31" t="s">
         <v>97</v>
       </c>
       <c r="B73" s="27">
         <v>987.1</v>
       </c>
       <c r="C73" s="27">
         <v>994.5</v>
       </c>
       <c r="D73" s="27">
         <v>1006.5</v>
       </c>
       <c r="E73" s="27">
         <v>1022</v>
       </c>
       <c r="F73" s="27">
         <v>1032.5</v>
       </c>
       <c r="G73" s="27">
         <v>1063.5999999999999</v>
       </c>
       <c r="H73" s="27">
         <v>1079.5</v>
       </c>
       <c r="I73" s="27">
         <v>1084</v>
       </c>
       <c r="J73" s="27">
         <v>1096</v>
       </c>
-      <c r="K73" s="9">
+      <c r="K73" s="27">
         <v>1113</v>
       </c>
-      <c r="Q73" s="10"/>
+      <c r="L73" s="9">
+        <v>1126</v>
+      </c>
       <c r="R73" s="10"/>
       <c r="S73" s="10"/>
-    </row>
-    <row r="74" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T73" s="10"/>
+    </row>
+    <row r="74" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="31" t="s">
         <v>98</v>
       </c>
       <c r="B74" s="27">
         <v>133.6</v>
       </c>
       <c r="C74" s="27">
         <v>134</v>
       </c>
       <c r="D74" s="27">
         <v>133.9</v>
       </c>
       <c r="E74" s="27">
         <v>134.6</v>
       </c>
       <c r="F74" s="27">
         <v>134.19999999999999</v>
       </c>
       <c r="G74" s="27">
         <v>135.6</v>
       </c>
       <c r="H74" s="27">
         <v>137.1</v>
       </c>
       <c r="I74" s="27">
         <v>138</v>
       </c>
       <c r="J74" s="27">
         <v>139</v>
       </c>
-      <c r="K74" s="9">
+      <c r="K74" s="27">
         <v>140</v>
       </c>
-      <c r="Q74" s="10"/>
+      <c r="L74" s="9">
+        <v>140</v>
+      </c>
       <c r="R74" s="10"/>
       <c r="S74" s="10"/>
-    </row>
-    <row r="75" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T74" s="10"/>
+    </row>
+    <row r="75" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="31" t="s">
         <v>99</v>
       </c>
       <c r="B75" s="27">
         <v>316.5</v>
       </c>
       <c r="C75" s="27">
         <v>317.5</v>
       </c>
       <c r="D75" s="27">
         <v>317.7</v>
       </c>
       <c r="E75" s="27">
         <v>318.5</v>
       </c>
       <c r="F75" s="27">
         <v>318.10000000000002</v>
       </c>
       <c r="G75" s="27">
         <v>322.2</v>
       </c>
       <c r="H75" s="27">
         <v>325.2</v>
       </c>
       <c r="I75" s="27">
         <v>327</v>
       </c>
       <c r="J75" s="27">
         <v>329</v>
       </c>
-      <c r="K75" s="9">
+      <c r="K75" s="27">
         <v>331</v>
       </c>
-      <c r="Q75" s="10"/>
+      <c r="L75" s="9">
+        <v>333</v>
+      </c>
       <c r="R75" s="10"/>
       <c r="S75" s="10"/>
-    </row>
-    <row r="76" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T75" s="10"/>
+    </row>
+    <row r="76" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="31" t="s">
         <v>100</v>
       </c>
       <c r="B76" s="27">
         <v>311.89999999999998</v>
       </c>
       <c r="C76" s="27">
         <v>312.10000000000002</v>
       </c>
       <c r="D76" s="27">
         <v>313</v>
       </c>
       <c r="E76" s="27">
         <v>314.39999999999998</v>
       </c>
       <c r="F76" s="27">
         <v>315.5</v>
       </c>
       <c r="G76" s="27">
         <v>319.60000000000002</v>
       </c>
       <c r="H76" s="27">
         <v>322.7</v>
       </c>
       <c r="I76" s="27">
         <v>326</v>
       </c>
       <c r="J76" s="27">
         <v>329</v>
       </c>
-      <c r="K76" s="9">
+      <c r="K76" s="27">
         <v>331</v>
       </c>
-      <c r="Q76" s="10"/>
+      <c r="L76" s="9">
+        <v>333</v>
+      </c>
       <c r="R76" s="10"/>
       <c r="S76" s="10"/>
-    </row>
-    <row r="77" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T76" s="10"/>
+    </row>
+    <row r="77" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="31" t="s">
         <v>101</v>
       </c>
       <c r="B77" s="27">
         <v>246</v>
       </c>
       <c r="C77" s="27">
         <v>248.3</v>
       </c>
       <c r="D77" s="27">
         <v>250.4</v>
       </c>
       <c r="E77" s="27">
         <v>252.8</v>
       </c>
       <c r="F77" s="27">
         <v>254.7</v>
       </c>
       <c r="G77" s="27">
         <v>259.60000000000002</v>
       </c>
       <c r="H77" s="27">
         <v>264.60000000000002</v>
       </c>
       <c r="I77" s="27">
         <v>267</v>
       </c>
       <c r="J77" s="27">
         <v>270</v>
       </c>
-      <c r="K77" s="9">
+      <c r="K77" s="27">
         <v>274</v>
       </c>
-      <c r="Q77" s="10"/>
+      <c r="L77" s="9">
+        <v>277</v>
+      </c>
       <c r="R77" s="10"/>
       <c r="S77" s="10"/>
-    </row>
-    <row r="78" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T77" s="10"/>
+    </row>
+    <row r="78" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="31" t="s">
         <v>102</v>
       </c>
       <c r="B78" s="27">
         <v>440</v>
       </c>
       <c r="C78" s="27">
         <v>446.5</v>
       </c>
       <c r="D78" s="27">
         <v>451.5</v>
       </c>
       <c r="E78" s="27">
         <v>458.3</v>
       </c>
       <c r="F78" s="27">
         <v>463.1</v>
       </c>
       <c r="G78" s="27">
         <v>476.5</v>
       </c>
       <c r="H78" s="27">
         <v>487.2</v>
       </c>
       <c r="I78" s="27">
         <v>495</v>
       </c>
       <c r="J78" s="27">
         <v>506</v>
       </c>
-      <c r="K78" s="9">
+      <c r="K78" s="27">
         <v>516</v>
       </c>
-      <c r="Q78" s="10"/>
+      <c r="L78" s="9">
+        <v>527</v>
+      </c>
       <c r="R78" s="10"/>
       <c r="S78" s="10"/>
-    </row>
-    <row r="79" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T78" s="10"/>
+    </row>
+    <row r="79" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="31" t="s">
         <v>103</v>
       </c>
       <c r="B79" s="27">
         <v>1421</v>
       </c>
       <c r="C79" s="27">
         <v>1415.3</v>
       </c>
       <c r="D79" s="27">
         <v>1410.5</v>
       </c>
       <c r="E79" s="27">
         <v>1424.2</v>
       </c>
       <c r="F79" s="27">
         <v>1430.9</v>
       </c>
       <c r="G79" s="27">
         <v>1466.2</v>
       </c>
       <c r="H79" s="27">
         <v>1470.3</v>
       </c>
       <c r="I79" s="27">
         <v>1463</v>
       </c>
       <c r="J79" s="27">
         <v>1470</v>
       </c>
-      <c r="K79" s="9">
+      <c r="K79" s="27">
         <v>1489</v>
       </c>
-      <c r="Q79" s="10"/>
+      <c r="L79" s="9">
+        <v>1509</v>
+      </c>
       <c r="R79" s="10"/>
       <c r="S79" s="10"/>
-    </row>
-    <row r="80" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T79" s="10"/>
+    </row>
+    <row r="80" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="31" t="s">
         <v>104</v>
       </c>
       <c r="B80" s="27">
         <v>697.5</v>
       </c>
       <c r="C80" s="27">
         <v>699.4</v>
       </c>
       <c r="D80" s="27">
         <v>699</v>
       </c>
       <c r="E80" s="27">
         <v>702.3</v>
       </c>
       <c r="F80" s="27">
         <v>703.2</v>
       </c>
       <c r="G80" s="27">
         <v>715.3</v>
       </c>
       <c r="H80" s="27">
         <v>722.5</v>
       </c>
       <c r="I80" s="27">
         <v>728</v>
       </c>
       <c r="J80" s="27">
         <v>736</v>
       </c>
-      <c r="K80" s="9">
+      <c r="K80" s="27">
         <v>741</v>
       </c>
-      <c r="Q80" s="10"/>
+      <c r="L80" s="9">
+        <v>746</v>
+      </c>
       <c r="R80" s="10"/>
       <c r="S80" s="10"/>
-    </row>
-    <row r="81" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T80" s="10"/>
+    </row>
+    <row r="81" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="31" t="s">
         <v>105</v>
       </c>
       <c r="B81" s="27">
         <v>739.4</v>
       </c>
       <c r="C81" s="27">
         <v>747.4</v>
       </c>
       <c r="D81" s="27">
         <v>751.3</v>
       </c>
       <c r="E81" s="27">
         <v>769.2</v>
       </c>
       <c r="F81" s="27">
         <v>776.4</v>
       </c>
       <c r="G81" s="27">
         <v>787.8</v>
       </c>
       <c r="H81" s="27">
         <v>802.3</v>
       </c>
       <c r="I81" s="27">
         <v>810</v>
       </c>
       <c r="J81" s="27">
         <v>819</v>
       </c>
-      <c r="K81" s="9">
+      <c r="K81" s="27">
         <v>830</v>
       </c>
-      <c r="Q81" s="10"/>
+      <c r="L81" s="9">
+        <v>842</v>
+      </c>
       <c r="R81" s="10"/>
       <c r="S81" s="10"/>
-    </row>
-    <row r="82" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T81" s="10"/>
+    </row>
+    <row r="82" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="31" t="s">
         <v>106</v>
       </c>
       <c r="B82" s="27">
         <v>754.2</v>
       </c>
       <c r="C82" s="27">
         <v>759.7</v>
       </c>
       <c r="D82" s="27">
         <v>764.2</v>
       </c>
       <c r="E82" s="27">
         <v>771.5</v>
       </c>
       <c r="F82" s="27">
         <v>784.1</v>
       </c>
       <c r="G82" s="27">
         <v>797.7</v>
       </c>
       <c r="H82" s="27">
         <v>809</v>
       </c>
       <c r="I82" s="27">
         <v>813</v>
       </c>
       <c r="J82" s="27">
         <v>818</v>
       </c>
-      <c r="K82" s="9">
+      <c r="K82" s="27">
         <v>828</v>
       </c>
-      <c r="Q82" s="10"/>
+      <c r="L82" s="9">
+        <v>837</v>
+      </c>
       <c r="R82" s="10"/>
       <c r="S82" s="10"/>
-    </row>
-    <row r="83" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T82" s="10"/>
+    </row>
+    <row r="83" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="31" t="s">
         <v>107</v>
       </c>
       <c r="B83" s="27">
         <v>207.3</v>
       </c>
       <c r="C83" s="27">
         <v>208.4</v>
       </c>
       <c r="D83" s="27">
         <v>208.8</v>
       </c>
       <c r="E83" s="27">
         <v>210.4</v>
       </c>
       <c r="F83" s="27">
         <v>211</v>
       </c>
       <c r="G83" s="27">
         <v>214.5</v>
       </c>
       <c r="H83" s="27">
         <v>216.9</v>
       </c>
       <c r="I83" s="27">
         <v>219</v>
       </c>
       <c r="J83" s="27">
         <v>222</v>
       </c>
-      <c r="K83" s="9">
+      <c r="K83" s="27">
         <v>223</v>
       </c>
-      <c r="Q83" s="10"/>
+      <c r="L83" s="9">
+        <v>225</v>
+      </c>
       <c r="R83" s="10"/>
       <c r="S83" s="10"/>
-    </row>
-    <row r="84" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T83" s="10"/>
+    </row>
+    <row r="84" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="31" t="s">
         <v>108</v>
       </c>
       <c r="B84" s="27">
         <v>317.3</v>
       </c>
       <c r="C84" s="27">
         <v>317.7</v>
       </c>
       <c r="D84" s="27">
         <v>317.10000000000002</v>
       </c>
       <c r="E84" s="27">
         <v>319.10000000000002</v>
       </c>
       <c r="F84" s="27">
         <v>318.39999999999998</v>
       </c>
       <c r="G84" s="27">
         <v>323</v>
       </c>
       <c r="H84" s="27">
         <v>325.7</v>
       </c>
       <c r="I84" s="27">
         <v>329</v>
       </c>
       <c r="J84" s="27">
         <v>332</v>
       </c>
-      <c r="K84" s="9">
+      <c r="K84" s="27">
         <v>334</v>
       </c>
-      <c r="Q84" s="10"/>
+      <c r="L84" s="9">
+        <v>336</v>
+      </c>
       <c r="R84" s="10"/>
       <c r="S84" s="10"/>
-    </row>
-    <row r="85" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T84" s="10"/>
+    </row>
+    <row r="85" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="31" t="s">
         <v>109</v>
       </c>
       <c r="B85" s="27">
         <v>221.1</v>
       </c>
       <c r="C85" s="27">
         <v>222.6</v>
       </c>
       <c r="D85" s="27">
         <v>223.7</v>
       </c>
       <c r="E85" s="27">
         <v>225.8</v>
       </c>
       <c r="F85" s="27">
         <v>226.4</v>
       </c>
       <c r="G85" s="27">
         <v>230.3</v>
       </c>
       <c r="H85" s="27">
         <v>233.5</v>
       </c>
       <c r="I85" s="27">
         <v>236</v>
       </c>
       <c r="J85" s="27">
         <v>239</v>
       </c>
-      <c r="K85" s="9">
+      <c r="K85" s="27">
         <v>240</v>
       </c>
-      <c r="Q85" s="10"/>
+      <c r="L85" s="9">
+        <v>242</v>
+      </c>
       <c r="R85" s="10"/>
       <c r="S85" s="10"/>
-    </row>
-    <row r="86" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T85" s="10"/>
+    </row>
+    <row r="86" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="31" t="s">
         <v>110</v>
       </c>
       <c r="B86" s="27">
         <v>144.69999999999999</v>
       </c>
       <c r="C86" s="27">
         <v>146.30000000000001</v>
       </c>
       <c r="D86" s="27">
         <v>146.6</v>
       </c>
       <c r="E86" s="27">
         <v>148.69999999999999</v>
       </c>
       <c r="F86" s="27">
         <v>149.6</v>
       </c>
       <c r="G86" s="27">
         <v>152.4</v>
       </c>
       <c r="H86" s="27">
         <v>155.30000000000001</v>
       </c>
       <c r="I86" s="27">
         <v>157</v>
       </c>
       <c r="J86" s="27">
         <v>159</v>
       </c>
-      <c r="K86" s="9">
+      <c r="K86" s="27">
         <v>159</v>
       </c>
-      <c r="Q86" s="10"/>
+      <c r="L86" s="9">
+        <v>160</v>
+      </c>
       <c r="R86" s="10"/>
       <c r="S86" s="10"/>
-    </row>
-    <row r="87" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T86" s="10"/>
+    </row>
+    <row r="87" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="31" t="s">
         <v>4</v>
       </c>
       <c r="B87" s="27">
         <v>637</v>
       </c>
       <c r="C87" s="27">
         <v>643</v>
       </c>
       <c r="D87" s="27">
         <v>648.79999999999995</v>
       </c>
       <c r="E87" s="27">
         <v>655.20000000000005</v>
       </c>
       <c r="F87" s="27">
         <v>663.8</v>
       </c>
       <c r="G87" s="27">
         <v>677.6</v>
       </c>
       <c r="H87" s="27">
         <v>690.1</v>
       </c>
       <c r="I87" s="27">
         <v>701</v>
       </c>
       <c r="J87" s="27">
         <v>713</v>
       </c>
-      <c r="K87" s="9">
+      <c r="K87" s="27">
         <v>721</v>
       </c>
-      <c r="Q87" s="10"/>
+      <c r="L87" s="9">
+        <v>731</v>
+      </c>
       <c r="R87" s="10"/>
       <c r="S87" s="10"/>
-    </row>
-    <row r="88" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T87" s="10"/>
+    </row>
+    <row r="88" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="31" t="s">
         <v>5</v>
       </c>
       <c r="B88" s="27">
         <v>325.60000000000002</v>
       </c>
       <c r="C88" s="27">
         <v>328.6</v>
       </c>
       <c r="D88" s="27">
         <v>329.6</v>
       </c>
       <c r="E88" s="27">
         <v>334.7</v>
       </c>
       <c r="F88" s="27">
         <v>336.4</v>
       </c>
       <c r="G88" s="27">
         <v>341.9</v>
       </c>
       <c r="H88" s="27">
         <v>345.3</v>
       </c>
       <c r="I88" s="27">
         <v>351</v>
       </c>
       <c r="J88" s="27">
         <v>356</v>
       </c>
-      <c r="K88" s="9">
+      <c r="K88" s="27">
         <v>360</v>
       </c>
-      <c r="Q88" s="10"/>
+      <c r="L88" s="9">
+        <v>365</v>
+      </c>
       <c r="R88" s="10"/>
       <c r="S88" s="10"/>
-    </row>
-    <row r="89" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T88" s="10"/>
+    </row>
+    <row r="89" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="31" t="s">
         <v>6</v>
       </c>
       <c r="B89" s="27">
         <v>369.9</v>
       </c>
       <c r="C89" s="27">
         <v>374.1</v>
       </c>
       <c r="D89" s="27">
         <v>378</v>
       </c>
       <c r="E89" s="27">
         <v>383.2</v>
       </c>
       <c r="F89" s="27">
         <v>387.8</v>
       </c>
       <c r="G89" s="27">
         <v>397</v>
       </c>
       <c r="H89" s="27">
         <v>405.8</v>
       </c>
       <c r="I89" s="27">
         <v>414</v>
       </c>
       <c r="J89" s="27">
         <v>421</v>
       </c>
-      <c r="K89" s="9">
+      <c r="K89" s="27">
         <v>426</v>
       </c>
-      <c r="Q89" s="10"/>
+      <c r="L89" s="9">
+        <v>431</v>
+      </c>
       <c r="R89" s="10"/>
       <c r="S89" s="10"/>
-    </row>
-    <row r="90" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T89" s="10"/>
+    </row>
+    <row r="90" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="31" t="s">
         <v>7</v>
       </c>
       <c r="B90" s="27">
         <v>238.4</v>
       </c>
       <c r="C90" s="27">
         <v>240.3</v>
       </c>
       <c r="D90" s="27">
         <v>240.4</v>
       </c>
       <c r="E90" s="27">
         <v>242.3</v>
       </c>
       <c r="F90" s="27">
         <v>242.7</v>
       </c>
       <c r="G90" s="27">
         <v>247.6</v>
       </c>
       <c r="H90" s="27">
         <v>250.5</v>
       </c>
       <c r="I90" s="27">
         <v>253</v>
       </c>
       <c r="J90" s="27">
         <v>256</v>
       </c>
-      <c r="K90" s="9">
+      <c r="K90" s="27">
         <v>258</v>
       </c>
-      <c r="Q90" s="10"/>
+      <c r="L90" s="9">
+        <v>261</v>
+      </c>
       <c r="R90" s="10"/>
       <c r="S90" s="10"/>
-    </row>
-    <row r="91" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T90" s="10"/>
+    </row>
+    <row r="91" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="31" t="s">
         <v>8</v>
       </c>
       <c r="B91" s="27">
         <v>213.6</v>
       </c>
       <c r="C91" s="27">
         <v>213.5</v>
       </c>
       <c r="D91" s="27">
         <v>214.1</v>
       </c>
       <c r="E91" s="27">
         <v>215.1</v>
       </c>
       <c r="F91" s="27">
         <v>215.1</v>
       </c>
       <c r="G91" s="27">
         <v>218.9</v>
       </c>
       <c r="H91" s="27">
         <v>221.4</v>
       </c>
       <c r="I91" s="27">
         <v>224</v>
       </c>
       <c r="J91" s="27">
         <v>226</v>
       </c>
-      <c r="K91" s="9">
+      <c r="K91" s="27">
         <v>228</v>
       </c>
-      <c r="Q91" s="10"/>
+      <c r="L91" s="9">
+        <v>229</v>
+      </c>
       <c r="R91" s="10"/>
       <c r="S91" s="10"/>
-    </row>
-    <row r="92" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T91" s="10"/>
+    </row>
+    <row r="92" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="31" t="s">
         <v>9</v>
       </c>
       <c r="B92" s="27">
         <v>215.2</v>
       </c>
       <c r="C92" s="27">
         <v>215.1</v>
       </c>
       <c r="D92" s="27">
         <v>215.5</v>
       </c>
       <c r="E92" s="27">
         <v>216.2</v>
       </c>
       <c r="F92" s="27">
         <v>215.5</v>
       </c>
       <c r="G92" s="27">
         <v>217.5</v>
       </c>
       <c r="H92" s="27">
         <v>219.3</v>
       </c>
       <c r="I92" s="27">
         <v>220</v>
       </c>
       <c r="J92" s="27">
         <v>221</v>
       </c>
-      <c r="K92" s="9">
+      <c r="K92" s="27">
         <v>221</v>
       </c>
-      <c r="Q92" s="10"/>
+      <c r="L92" s="9">
+        <v>222</v>
+      </c>
       <c r="R92" s="10"/>
       <c r="S92" s="10"/>
-    </row>
-    <row r="93" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T92" s="10"/>
+    </row>
+    <row r="93" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="31" t="s">
         <v>111</v>
       </c>
       <c r="B93" s="27">
         <v>198.2</v>
       </c>
       <c r="C93" s="27">
         <v>198.4</v>
       </c>
       <c r="D93" s="27">
         <v>198.3</v>
       </c>
       <c r="E93" s="27">
         <v>198.7</v>
       </c>
       <c r="F93" s="27">
         <v>197.3</v>
       </c>
       <c r="G93" s="27">
         <v>199.7</v>
       </c>
       <c r="H93" s="27">
         <v>201.2</v>
       </c>
       <c r="I93" s="27">
         <v>202</v>
       </c>
       <c r="J93" s="27">
         <v>203</v>
       </c>
-      <c r="K93" s="9">
+      <c r="K93" s="27">
         <v>203</v>
       </c>
-      <c r="Q93" s="10"/>
+      <c r="L93" s="9">
+        <v>204</v>
+      </c>
       <c r="R93" s="10"/>
       <c r="S93" s="10"/>
-    </row>
-    <row r="94" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T93" s="10"/>
+    </row>
+    <row r="94" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="31" t="s">
         <v>112</v>
       </c>
       <c r="B94" s="27">
         <v>76.7</v>
       </c>
       <c r="C94" s="27">
         <v>76.900000000000006</v>
       </c>
       <c r="D94" s="27">
         <v>76.7</v>
       </c>
       <c r="E94" s="27">
         <v>77.3</v>
       </c>
       <c r="F94" s="27">
         <v>77.2</v>
       </c>
       <c r="G94" s="27">
         <v>78.400000000000006</v>
       </c>
       <c r="H94" s="27">
         <v>78.599999999999994</v>
       </c>
       <c r="I94" s="27">
         <v>79</v>
       </c>
       <c r="J94" s="27">
         <v>80</v>
       </c>
-      <c r="K94" s="9">
+      <c r="K94" s="27">
         <v>80</v>
       </c>
-      <c r="Q94" s="10"/>
+      <c r="L94" s="9">
+        <v>81</v>
+      </c>
       <c r="R94" s="10"/>
       <c r="S94" s="10"/>
-    </row>
-    <row r="95" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T94" s="10"/>
+    </row>
+    <row r="95" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="31" t="s">
         <v>10</v>
       </c>
       <c r="B95" s="27">
         <v>683.1</v>
       </c>
       <c r="C95" s="27">
         <v>689.7</v>
       </c>
       <c r="D95" s="27">
         <v>695.8</v>
       </c>
       <c r="E95" s="27">
         <v>706.1</v>
       </c>
       <c r="F95" s="27">
         <v>703.3</v>
       </c>
       <c r="G95" s="27">
         <v>726.3</v>
       </c>
       <c r="H95" s="27">
         <v>740.3</v>
       </c>
       <c r="I95" s="27">
         <v>741</v>
       </c>
       <c r="J95" s="27">
         <v>747</v>
       </c>
-      <c r="K95" s="9">
+      <c r="K95" s="27">
         <v>760</v>
       </c>
-      <c r="Q95" s="10"/>
+      <c r="L95" s="9">
+        <v>776</v>
+      </c>
       <c r="R95" s="10"/>
       <c r="S95" s="10"/>
-    </row>
-    <row r="96" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T95" s="10"/>
+    </row>
+    <row r="96" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="31" t="s">
         <v>17</v>
       </c>
       <c r="B96" s="27">
         <v>897.7</v>
       </c>
       <c r="C96" s="27">
         <v>901.6</v>
       </c>
       <c r="D96" s="27">
         <v>902.7</v>
       </c>
       <c r="E96" s="27">
         <v>906.4</v>
       </c>
       <c r="F96" s="27">
         <v>906.5</v>
       </c>
       <c r="G96" s="27">
         <v>932.1</v>
       </c>
       <c r="H96" s="27">
         <v>942.6</v>
       </c>
       <c r="I96" s="27">
         <v>940</v>
       </c>
       <c r="J96" s="27">
         <v>947</v>
       </c>
-      <c r="K96" s="9">
+      <c r="K96" s="27">
         <v>965</v>
       </c>
-      <c r="Q96" s="10"/>
+      <c r="L96" s="9">
+        <v>979</v>
+      </c>
       <c r="R96" s="10"/>
       <c r="S96" s="10"/>
-    </row>
-    <row r="97" spans="1:22" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T96" s="10"/>
+    </row>
+    <row r="97" spans="1:23" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="31" t="s">
         <v>11</v>
       </c>
       <c r="B97" s="27">
         <v>860.4</v>
       </c>
       <c r="C97" s="27">
         <v>869.2</v>
       </c>
       <c r="D97" s="27">
         <v>871</v>
       </c>
       <c r="E97" s="27">
         <v>883.6</v>
       </c>
       <c r="F97" s="27">
         <v>908.1</v>
       </c>
       <c r="G97" s="27">
         <v>935.9</v>
       </c>
       <c r="H97" s="27">
         <v>949.6</v>
       </c>
       <c r="I97" s="27">
         <v>948</v>
       </c>
       <c r="J97" s="27">
         <v>961</v>
       </c>
-      <c r="K97" s="9">
+      <c r="K97" s="27">
         <v>985</v>
       </c>
-      <c r="Q97" s="10"/>
+      <c r="L97" s="9">
+        <v>1003</v>
+      </c>
       <c r="R97" s="10"/>
       <c r="S97" s="10"/>
-    </row>
-    <row r="98" spans="1:22" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T97" s="10"/>
+    </row>
+    <row r="98" spans="1:23" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="31" t="s">
         <v>12</v>
       </c>
       <c r="B98" s="27">
         <v>766.7</v>
       </c>
       <c r="C98" s="27">
         <v>773</v>
       </c>
       <c r="D98" s="27">
         <v>776.9</v>
       </c>
       <c r="E98" s="27">
         <v>778.7</v>
       </c>
       <c r="F98" s="27">
         <v>787.1</v>
       </c>
       <c r="G98" s="27">
         <v>808.9</v>
       </c>
       <c r="H98" s="27">
         <v>819.7</v>
       </c>
       <c r="I98" s="27">
         <v>820</v>
       </c>
       <c r="J98" s="27">
         <v>825</v>
       </c>
-      <c r="K98" s="9">
+      <c r="K98" s="27">
         <v>838</v>
       </c>
-      <c r="Q98" s="10"/>
+      <c r="L98" s="9">
+        <v>849</v>
+      </c>
       <c r="R98" s="10"/>
       <c r="S98" s="10"/>
-    </row>
-    <row r="99" spans="1:22" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T98" s="10"/>
+    </row>
+    <row r="99" spans="1:23" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="31" t="s">
         <v>13</v>
       </c>
       <c r="B99" s="27">
         <v>648.1</v>
       </c>
       <c r="C99" s="27">
         <v>654</v>
       </c>
       <c r="D99" s="27">
         <v>658.9</v>
       </c>
       <c r="E99" s="27">
         <v>667.6</v>
       </c>
       <c r="F99" s="27">
         <v>681.8</v>
       </c>
       <c r="G99" s="27">
         <v>696.9</v>
       </c>
       <c r="H99" s="27">
         <v>708.2</v>
       </c>
       <c r="I99" s="27">
         <v>712</v>
       </c>
       <c r="J99" s="27">
         <v>723</v>
       </c>
-      <c r="K99" s="9">
+      <c r="K99" s="27">
         <v>732</v>
       </c>
-      <c r="Q99" s="10"/>
+      <c r="L99" s="9">
+        <v>740</v>
+      </c>
       <c r="R99" s="10"/>
       <c r="S99" s="10"/>
-    </row>
-    <row r="100" spans="1:22" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T99" s="10"/>
+    </row>
+    <row r="100" spans="1:23" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B100" s="27">
         <v>247</v>
       </c>
       <c r="C100" s="27">
         <v>246.3</v>
       </c>
       <c r="D100" s="27">
         <v>246.4</v>
       </c>
       <c r="E100" s="27">
         <v>250</v>
       </c>
       <c r="F100" s="27">
         <v>249.4</v>
       </c>
       <c r="G100" s="27">
         <v>257.5</v>
       </c>
       <c r="H100" s="27">
         <v>263</v>
       </c>
       <c r="I100" s="27">
         <v>266</v>
       </c>
       <c r="J100" s="27">
         <v>272</v>
       </c>
-      <c r="K100" s="9">
+      <c r="K100" s="27">
         <v>276</v>
       </c>
-      <c r="Q100" s="10"/>
+      <c r="L100" s="9">
+        <v>278</v>
+      </c>
       <c r="R100" s="10"/>
       <c r="S100" s="10"/>
-    </row>
-    <row r="101" spans="1:22" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T100" s="10"/>
+    </row>
+    <row r="101" spans="1:23" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B101" s="27">
         <v>237.6</v>
       </c>
       <c r="C101" s="27">
         <v>238.1</v>
       </c>
       <c r="D101" s="27">
         <v>235.7</v>
       </c>
       <c r="E101" s="27">
         <v>236.8</v>
       </c>
       <c r="F101" s="27">
         <v>236.3</v>
       </c>
       <c r="G101" s="27">
         <v>243</v>
       </c>
       <c r="H101" s="27">
         <v>246.1</v>
       </c>
       <c r="I101" s="27">
         <v>249</v>
       </c>
       <c r="J101" s="27">
         <v>252</v>
       </c>
-      <c r="K101" s="9">
+      <c r="K101" s="27">
         <v>255</v>
       </c>
-      <c r="Q101" s="10"/>
+      <c r="L101" s="9">
+        <v>256</v>
+      </c>
       <c r="R101" s="10"/>
       <c r="S101" s="10"/>
-    </row>
-    <row r="102" spans="1:22" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T101" s="10"/>
+    </row>
+    <row r="102" spans="1:23" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B102" s="27">
         <v>101.3</v>
       </c>
       <c r="C102" s="27">
         <v>104.2</v>
       </c>
       <c r="D102" s="27">
         <v>105.1</v>
       </c>
       <c r="E102" s="27">
         <v>105.4</v>
       </c>
       <c r="F102" s="27">
         <v>103.5</v>
       </c>
       <c r="G102" s="27">
         <v>108.8</v>
       </c>
       <c r="H102" s="27">
         <v>112</v>
       </c>
       <c r="I102" s="27">
         <v>116</v>
       </c>
       <c r="J102" s="27">
         <v>122</v>
       </c>
-      <c r="K102" s="9">
+      <c r="K102" s="27">
         <v>127</v>
       </c>
-      <c r="Q102" s="10"/>
+      <c r="L102" s="9">
+        <v>132</v>
+      </c>
       <c r="R102" s="10"/>
       <c r="S102" s="10"/>
-    </row>
-    <row r="103" spans="1:22" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T102" s="10"/>
+    </row>
+    <row r="103" spans="1:23" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103" s="31" t="s">
         <v>113</v>
       </c>
       <c r="B103" s="27">
         <v>478.3</v>
       </c>
       <c r="C103" s="27">
         <v>486</v>
       </c>
       <c r="D103" s="27">
         <v>491.9</v>
       </c>
       <c r="E103" s="27">
         <v>509</v>
       </c>
       <c r="F103" s="27">
         <v>506.2</v>
       </c>
       <c r="G103" s="27">
         <v>520.1</v>
       </c>
       <c r="H103" s="27">
         <v>530.1</v>
       </c>
       <c r="I103" s="27">
         <v>542</v>
       </c>
       <c r="J103" s="27">
         <v>553</v>
       </c>
-      <c r="K103" s="9">
+      <c r="K103" s="27">
         <v>561</v>
       </c>
-      <c r="Q103" s="10"/>
+      <c r="L103" s="9">
+        <v>568</v>
+      </c>
       <c r="R103" s="10"/>
       <c r="S103" s="10"/>
-    </row>
-    <row r="104" spans="1:22" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T103" s="10"/>
+    </row>
+    <row r="104" spans="1:23" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104" s="32" t="s">
         <v>18</v>
       </c>
       <c r="B104" s="27">
         <v>69.599999999999994</v>
       </c>
       <c r="C104" s="27">
         <v>68.8</v>
       </c>
       <c r="D104" s="27">
         <v>67.900000000000006</v>
       </c>
       <c r="E104" s="27">
         <v>66.599999999999994</v>
       </c>
       <c r="F104" s="27">
         <v>66.2</v>
       </c>
       <c r="G104" s="27">
         <v>70.599999999999994</v>
       </c>
       <c r="H104" s="27">
         <v>74.400000000000006</v>
       </c>
       <c r="I104" s="27">
         <v>75</v>
       </c>
       <c r="J104" s="27">
         <v>79</v>
       </c>
-      <c r="K104" s="9">
+      <c r="K104" s="27">
         <v>81</v>
       </c>
-      <c r="Q104" s="10"/>
+      <c r="L104" s="9">
+        <v>82</v>
+      </c>
       <c r="R104" s="10"/>
       <c r="S104" s="10"/>
-    </row>
-    <row r="105" spans="1:22" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T104" s="10"/>
+    </row>
+    <row r="105" spans="1:23" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="32" t="s">
         <v>114</v>
       </c>
       <c r="B105" s="27">
         <v>219.2</v>
       </c>
       <c r="C105" s="27">
         <v>225.1</v>
       </c>
       <c r="D105" s="27">
         <v>231.6</v>
       </c>
       <c r="E105" s="27">
         <v>244.2</v>
       </c>
       <c r="F105" s="27">
         <v>255</v>
       </c>
       <c r="G105" s="27">
         <v>261</v>
       </c>
       <c r="H105" s="27">
         <v>264.2</v>
       </c>
       <c r="I105" s="27">
         <v>272</v>
       </c>
       <c r="J105" s="27">
         <v>280</v>
       </c>
-      <c r="K105" s="9">
+      <c r="K105" s="27">
         <v>294</v>
       </c>
-      <c r="Q105" s="10"/>
+      <c r="L105" s="9">
+        <v>303</v>
+      </c>
       <c r="R105" s="10"/>
       <c r="S105" s="10"/>
-    </row>
-    <row r="106" spans="1:22" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="T105" s="10"/>
+    </row>
+    <row r="106" spans="1:23" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A106" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B106" s="12">
         <v>37429.5</v>
       </c>
       <c r="C106" s="12">
         <v>37683.599999999999</v>
       </c>
       <c r="D106" s="12">
         <v>37889.199999999997</v>
       </c>
       <c r="E106" s="12">
         <v>38333</v>
       </c>
       <c r="F106" s="12">
         <v>38549.9</v>
       </c>
       <c r="G106" s="12">
         <v>39331.699999999997</v>
       </c>
       <c r="H106" s="12">
         <v>39888</v>
       </c>
       <c r="I106" s="12">
         <v>40257</v>
       </c>
       <c r="J106" s="12">
         <v>40749</v>
       </c>
       <c r="K106" s="12">
         <v>41213</v>
       </c>
-      <c r="Q106" s="10"/>
+      <c r="L106" s="12">
+        <v>41635</v>
+      </c>
       <c r="R106" s="10"/>
       <c r="S106" s="10"/>
       <c r="T106" s="10"/>
       <c r="U106" s="10"/>
       <c r="V106" s="10"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A107" s="45" t="s">
+      <c r="W106" s="10"/>
+    </row>
+    <row r="107" spans="1:23" s="25" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="46" t="s">
         <v>128</v>
       </c>
-      <c r="B107" s="45"/>
-[...4 lines deleted...]
-      <c r="G107" s="45"/>
+      <c r="B107" s="46"/>
+      <c r="C107" s="46"/>
+      <c r="D107" s="46"/>
+      <c r="E107" s="46"/>
+      <c r="F107" s="46"/>
+      <c r="G107" s="46"/>
       <c r="H107" s="24"/>
-      <c r="Q107" s="24"/>
       <c r="R107" s="24"/>
       <c r="S107" s="24"/>
       <c r="T107" s="24"/>
       <c r="U107" s="24"/>
       <c r="V107" s="24"/>
-    </row>
-[...7 lines deleted...]
-      <c r="G108" s="46"/>
+      <c r="W107" s="24"/>
+    </row>
+    <row r="108" spans="1:23" s="25" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A108" s="47"/>
+      <c r="B108" s="47"/>
+      <c r="C108" s="47"/>
+      <c r="D108" s="47"/>
+      <c r="E108" s="47"/>
+      <c r="F108" s="47"/>
+      <c r="G108" s="47"/>
       <c r="H108" s="24"/>
-      <c r="Q108" s="24"/>
       <c r="R108" s="24"/>
       <c r="S108" s="24"/>
       <c r="T108" s="24"/>
       <c r="U108" s="24"/>
       <c r="V108" s="24"/>
-    </row>
-[...9 lines deleted...]
-      <c r="Q109" s="24"/>
+      <c r="W108" s="24"/>
+    </row>
+    <row r="109" spans="1:23" s="25" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A109" s="47"/>
+      <c r="B109" s="47"/>
+      <c r="C109" s="47"/>
+      <c r="D109" s="47"/>
+      <c r="E109" s="47"/>
+      <c r="F109" s="47"/>
+      <c r="G109" s="47"/>
+      <c r="H109" s="47"/>
       <c r="R109" s="24"/>
       <c r="S109" s="24"/>
       <c r="T109" s="24"/>
       <c r="U109" s="24"/>
       <c r="V109" s="24"/>
-    </row>
-[...7 lines deleted...]
-      <c r="G110" s="46"/>
+      <c r="W109" s="24"/>
+    </row>
+    <row r="110" spans="1:23" s="34" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A110" s="47"/>
+      <c r="B110" s="47"/>
+      <c r="C110" s="47"/>
+      <c r="D110" s="47"/>
+      <c r="E110" s="47"/>
+      <c r="F110" s="47"/>
+      <c r="G110" s="47"/>
       <c r="H110" s="33"/>
     </row>
-    <row r="111" spans="1:22" x14ac:dyDescent="0.2">
+    <row r="111" spans="1:23" x14ac:dyDescent="0.2">
       <c r="B111" s="14"/>
       <c r="C111" s="14"/>
       <c r="D111" s="14"/>
       <c r="E111" s="14"/>
       <c r="F111" s="14"/>
       <c r="G111" s="14"/>
       <c r="H111" s="14"/>
     </row>
-    <row r="112" spans="1:22" x14ac:dyDescent="0.2">
+    <row r="112" spans="1:23" x14ac:dyDescent="0.2">
       <c r="B112" s="15"/>
       <c r="C112" s="15"/>
       <c r="D112" s="15"/>
       <c r="E112" s="15"/>
       <c r="F112" s="15"/>
       <c r="G112" s="15"/>
       <c r="H112" s="15"/>
     </row>
     <row r="113" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B113" s="13"/>
       <c r="C113" s="13"/>
       <c r="D113" s="13"/>
       <c r="E113" s="13"/>
       <c r="F113" s="13"/>
       <c r="G113" s="13"/>
       <c r="H113" s="13"/>
     </row>
     <row r="114" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B114" s="13"/>
       <c r="C114" s="13"/>
       <c r="D114" s="13"/>
       <c r="E114" s="13"/>
       <c r="F114" s="13"/>
       <c r="G114" s="13"/>
       <c r="H114" s="13"/>
@@ -7587,4148 +8058,4463 @@
       <c r="F115" s="14"/>
       <c r="G115" s="14"/>
       <c r="H115" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A107:G107"/>
     <mergeCell ref="A108:G108"/>
     <mergeCell ref="A109:H109"/>
     <mergeCell ref="A110:G110"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.31496062992125984" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="8" scale="71" fitToHeight="2" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;F&amp;A&amp;D&amp;T</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="35" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:V115"/>
+  <dimension ref="A1:W115"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A107" sqref="A107:G107"/>
+      <selection activeCell="Q103" sqref="Q103"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="41.28515625" style="4" customWidth="1"/>
+    <col min="1" max="1" width="32.7109375" style="4" customWidth="1"/>
     <col min="2" max="7" width="20.7109375" style="22" customWidth="1"/>
     <col min="8" max="8" width="20.7109375" style="16" customWidth="1"/>
-    <col min="9" max="11" width="20.7109375" style="4" customWidth="1"/>
-    <col min="12" max="16384" width="10.28515625" style="4"/>
+    <col min="9" max="12" width="20.7109375" style="4" customWidth="1"/>
+    <col min="13" max="16384" width="10.28515625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="79.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:20" ht="79.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1"/>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
       <c r="E1" s="17"/>
       <c r="F1" s="17"/>
       <c r="G1" s="17"/>
       <c r="H1" s="2"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="3"/>
       <c r="Q1" s="3"/>
       <c r="R1" s="3"/>
       <c r="S1" s="3"/>
-    </row>
-    <row r="2" spans="1:19" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="T1" s="3"/>
+    </row>
+    <row r="2" spans="1:20" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="5"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="I2" s="23"/>
-      <c r="K2" s="23" t="s">
+      <c r="L2" s="23" t="s">
         <v>134</v>
       </c>
-      <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
-    </row>
-    <row r="3" spans="1:19" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T2" s="3"/>
+    </row>
+    <row r="3" spans="1:20" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="7" t="s">
         <v>124</v>
       </c>
       <c r="B3" s="8">
         <v>2014</v>
       </c>
       <c r="C3" s="8">
         <v>2015</v>
       </c>
       <c r="D3" s="8">
         <v>2016</v>
       </c>
       <c r="E3" s="8">
         <v>2017</v>
       </c>
       <c r="F3" s="8" t="s">
         <v>26</v>
       </c>
       <c r="G3" s="8" t="s">
         <v>115</v>
       </c>
       <c r="H3" s="8" t="s">
         <v>125</v>
       </c>
       <c r="I3" s="8" t="s">
         <v>126</v>
       </c>
       <c r="J3" s="8" t="s">
         <v>127</v>
       </c>
       <c r="K3" s="8" t="s">
         <v>130</v>
       </c>
-      <c r="L3" s="3"/>
+      <c r="L3" s="8" t="s">
+        <v>135</v>
+      </c>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
-    </row>
-    <row r="4" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T3" s="3"/>
+    </row>
+    <row r="4" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="28" t="s">
         <v>28</v>
       </c>
       <c r="B4" s="18">
         <v>592.5</v>
       </c>
       <c r="C4" s="18">
         <v>606.20000000000005</v>
       </c>
       <c r="D4" s="18">
         <v>590.70000000000005</v>
       </c>
       <c r="E4" s="18">
         <v>586.79999999999995</v>
       </c>
       <c r="F4" s="18">
         <v>656.9</v>
       </c>
       <c r="G4" s="18">
         <v>635.20000000000005</v>
       </c>
       <c r="H4" s="18">
         <v>621</v>
       </c>
       <c r="I4" s="18">
         <v>683</v>
       </c>
       <c r="J4" s="18">
         <v>697</v>
       </c>
       <c r="K4" s="18">
         <v>718</v>
       </c>
-      <c r="Q4" s="10"/>
+      <c r="L4" s="18">
+        <v>802</v>
+      </c>
       <c r="R4" s="10"/>
       <c r="S4" s="10"/>
-    </row>
-    <row r="5" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T4" s="10"/>
+    </row>
+    <row r="5" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="29" t="s">
         <v>29</v>
       </c>
       <c r="B5" s="18">
         <v>362.7</v>
       </c>
       <c r="C5" s="18">
         <v>351.4</v>
       </c>
       <c r="D5" s="18">
         <v>322.10000000000002</v>
       </c>
       <c r="E5" s="18">
         <v>315.10000000000002</v>
       </c>
       <c r="F5" s="18">
         <v>339.3</v>
       </c>
       <c r="G5" s="18">
         <v>333.8</v>
       </c>
       <c r="H5" s="18">
         <v>312.5</v>
       </c>
       <c r="I5" s="18">
         <v>333</v>
       </c>
       <c r="J5" s="18">
         <v>339</v>
       </c>
       <c r="K5" s="18">
         <v>350</v>
       </c>
-      <c r="Q5" s="10"/>
+      <c r="L5" s="18">
+        <v>376</v>
+      </c>
       <c r="R5" s="10"/>
       <c r="S5" s="10"/>
-    </row>
-    <row r="6" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T5" s="10"/>
+    </row>
+    <row r="6" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="29" t="s">
         <v>30</v>
       </c>
       <c r="B6" s="18">
         <v>223.8</v>
       </c>
       <c r="C6" s="18">
         <v>224.8</v>
       </c>
       <c r="D6" s="18">
         <v>206.9</v>
       </c>
       <c r="E6" s="18">
         <v>199</v>
       </c>
       <c r="F6" s="18">
         <v>216.7</v>
       </c>
       <c r="G6" s="18">
         <v>214.4</v>
       </c>
       <c r="H6" s="18">
         <v>198</v>
       </c>
       <c r="I6" s="18">
         <v>220</v>
       </c>
       <c r="J6" s="18">
         <v>210</v>
       </c>
       <c r="K6" s="18">
         <v>212</v>
       </c>
-      <c r="Q6" s="10"/>
+      <c r="L6" s="18">
+        <v>236</v>
+      </c>
       <c r="R6" s="10"/>
       <c r="S6" s="10"/>
-    </row>
-    <row r="7" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T6" s="10"/>
+    </row>
+    <row r="7" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="29" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="18">
         <v>126</v>
       </c>
       <c r="C7" s="18">
         <v>129.6</v>
       </c>
       <c r="D7" s="18">
         <v>119.1</v>
       </c>
       <c r="E7" s="18">
         <v>120.3</v>
       </c>
       <c r="F7" s="18">
         <v>139.80000000000001</v>
       </c>
       <c r="G7" s="18">
         <v>131</v>
       </c>
       <c r="H7" s="18">
         <v>114.9</v>
       </c>
       <c r="I7" s="18">
         <v>134</v>
       </c>
       <c r="J7" s="18">
         <v>133</v>
       </c>
       <c r="K7" s="18">
         <v>130</v>
       </c>
-      <c r="Q7" s="10"/>
+      <c r="L7" s="18">
+        <v>151</v>
+      </c>
       <c r="R7" s="10"/>
       <c r="S7" s="10"/>
-    </row>
-    <row r="8" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T7" s="10"/>
+    </row>
+    <row r="8" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="29" t="s">
         <v>32</v>
       </c>
       <c r="B8" s="18">
         <v>108.3</v>
       </c>
       <c r="C8" s="18">
         <v>110.9</v>
       </c>
       <c r="D8" s="18">
         <v>98.7</v>
       </c>
       <c r="E8" s="18">
         <v>98</v>
       </c>
       <c r="F8" s="18">
         <v>105.6</v>
       </c>
       <c r="G8" s="18">
         <v>102.5</v>
       </c>
       <c r="H8" s="18">
         <v>98.4</v>
       </c>
       <c r="I8" s="18">
         <v>106</v>
       </c>
       <c r="J8" s="18">
         <v>108</v>
       </c>
       <c r="K8" s="18">
         <v>109</v>
       </c>
-      <c r="Q8" s="10"/>
+      <c r="L8" s="18">
+        <v>125</v>
+      </c>
       <c r="R8" s="10"/>
       <c r="S8" s="10"/>
-    </row>
-    <row r="9" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T8" s="10"/>
+    </row>
+    <row r="9" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="29" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="18">
         <v>1668</v>
       </c>
       <c r="C9" s="18">
         <v>1726.9</v>
       </c>
       <c r="D9" s="18">
         <v>1619.9</v>
       </c>
       <c r="E9" s="18">
         <v>1632.5</v>
       </c>
       <c r="F9" s="18">
         <v>1774.6</v>
       </c>
       <c r="G9" s="18">
         <v>1747.9</v>
       </c>
       <c r="H9" s="18">
         <v>1668</v>
       </c>
       <c r="I9" s="18">
         <v>1802</v>
       </c>
       <c r="J9" s="18">
         <v>1928</v>
       </c>
       <c r="K9" s="18">
         <v>1901</v>
       </c>
-      <c r="L9" s="43"/>
-      <c r="Q9" s="10"/>
+      <c r="L9" s="18">
+        <v>2134</v>
+      </c>
+      <c r="M9" s="43"/>
       <c r="R9" s="10"/>
       <c r="S9" s="10"/>
-    </row>
-    <row r="10" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T9" s="10"/>
+    </row>
+    <row r="10" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="29" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="18">
         <v>214.9</v>
       </c>
       <c r="C10" s="18">
         <v>213.5</v>
       </c>
       <c r="D10" s="18">
         <v>202.3</v>
       </c>
       <c r="E10" s="18">
         <v>203</v>
       </c>
       <c r="F10" s="18">
         <v>225.3</v>
       </c>
       <c r="G10" s="18">
         <v>221.7</v>
       </c>
       <c r="H10" s="18">
         <v>206.2</v>
       </c>
       <c r="I10" s="18">
         <v>228</v>
       </c>
       <c r="J10" s="18">
         <v>226</v>
       </c>
       <c r="K10" s="18">
         <v>223</v>
       </c>
-      <c r="Q10" s="10"/>
+      <c r="L10" s="18">
+        <v>249</v>
+      </c>
       <c r="R10" s="10"/>
       <c r="S10" s="10"/>
-    </row>
-    <row r="11" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T10" s="10"/>
+    </row>
+    <row r="11" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="29" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="18">
         <v>167.3</v>
       </c>
       <c r="C11" s="18">
         <v>162.19999999999999</v>
       </c>
       <c r="D11" s="18">
         <v>153.9</v>
       </c>
       <c r="E11" s="18">
         <v>151</v>
       </c>
       <c r="F11" s="18">
         <v>167.6</v>
       </c>
       <c r="G11" s="18">
         <v>157.1</v>
       </c>
       <c r="H11" s="18">
         <v>154.5</v>
       </c>
       <c r="I11" s="18">
         <v>161</v>
       </c>
       <c r="J11" s="18">
         <v>169</v>
       </c>
       <c r="K11" s="18">
         <v>167</v>
       </c>
-      <c r="Q11" s="10"/>
+      <c r="L11" s="18">
+        <v>184</v>
+      </c>
       <c r="R11" s="10"/>
       <c r="S11" s="10"/>
-    </row>
-    <row r="12" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T11" s="10"/>
+    </row>
+    <row r="12" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="29" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="18">
         <v>86.1</v>
       </c>
       <c r="C12" s="18">
         <v>88.5</v>
       </c>
       <c r="D12" s="18">
         <v>86.1</v>
       </c>
       <c r="E12" s="18">
         <v>77</v>
       </c>
       <c r="F12" s="18">
         <v>81</v>
       </c>
       <c r="G12" s="18">
         <v>83.2</v>
       </c>
       <c r="H12" s="18">
         <v>82</v>
       </c>
       <c r="I12" s="18">
         <v>84</v>
       </c>
       <c r="J12" s="18">
         <v>86</v>
       </c>
       <c r="K12" s="18">
         <v>82</v>
       </c>
-      <c r="Q12" s="10"/>
+      <c r="L12" s="18">
+        <v>92</v>
+      </c>
       <c r="R12" s="10"/>
       <c r="S12" s="10"/>
-    </row>
-    <row r="13" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T12" s="10"/>
+    </row>
+    <row r="13" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="29" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="18">
         <v>266.89999999999998</v>
       </c>
       <c r="C13" s="18">
         <v>262.89999999999998</v>
       </c>
       <c r="D13" s="18">
         <v>240.8</v>
       </c>
       <c r="E13" s="18">
         <v>235.6</v>
       </c>
       <c r="F13" s="18">
         <v>252.1</v>
       </c>
       <c r="G13" s="18">
         <v>251.2</v>
       </c>
       <c r="H13" s="18">
         <v>234.8</v>
       </c>
       <c r="I13" s="18">
         <v>247</v>
       </c>
       <c r="J13" s="18">
         <v>258</v>
       </c>
       <c r="K13" s="18">
         <v>282</v>
       </c>
-      <c r="Q13" s="10"/>
+      <c r="L13" s="18">
+        <v>293</v>
+      </c>
       <c r="R13" s="10"/>
       <c r="S13" s="10"/>
-    </row>
-    <row r="14" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T13" s="10"/>
+    </row>
+    <row r="14" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="29" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="18">
         <v>222.2</v>
       </c>
       <c r="C14" s="18">
         <v>233.5</v>
       </c>
       <c r="D14" s="18">
         <v>210</v>
       </c>
       <c r="E14" s="18">
         <v>209.6</v>
       </c>
       <c r="F14" s="18">
         <v>220</v>
       </c>
       <c r="G14" s="18">
         <v>226.7</v>
       </c>
       <c r="H14" s="18">
         <v>212.1</v>
       </c>
       <c r="I14" s="18">
         <v>236</v>
       </c>
       <c r="J14" s="18">
         <v>232</v>
       </c>
       <c r="K14" s="18">
         <v>236</v>
       </c>
-      <c r="Q14" s="10"/>
+      <c r="L14" s="18">
+        <v>254</v>
+      </c>
       <c r="R14" s="10"/>
       <c r="S14" s="10"/>
-    </row>
-    <row r="15" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T14" s="10"/>
+    </row>
+    <row r="15" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="29" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="18">
         <v>180.5</v>
       </c>
       <c r="C15" s="18">
         <v>186.6</v>
       </c>
       <c r="D15" s="18">
         <v>176.2</v>
       </c>
       <c r="E15" s="18">
         <v>164.7</v>
       </c>
       <c r="F15" s="18">
         <v>185</v>
       </c>
       <c r="G15" s="18">
         <v>173.9</v>
       </c>
       <c r="H15" s="18">
         <v>162</v>
       </c>
       <c r="I15" s="18">
         <v>172</v>
       </c>
       <c r="J15" s="18">
         <v>166</v>
       </c>
       <c r="K15" s="18">
         <v>155</v>
       </c>
-      <c r="Q15" s="10"/>
+      <c r="L15" s="18">
+        <v>184</v>
+      </c>
       <c r="R15" s="10"/>
       <c r="S15" s="10"/>
-    </row>
-    <row r="16" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T15" s="10"/>
+    </row>
+    <row r="16" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="29" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="18">
         <v>2237.1</v>
       </c>
       <c r="C16" s="18">
         <v>2336.4</v>
       </c>
       <c r="D16" s="18">
         <v>2209.9</v>
       </c>
       <c r="E16" s="18">
         <v>2268.6</v>
       </c>
       <c r="F16" s="18">
         <v>2447.8000000000002</v>
       </c>
       <c r="G16" s="18">
         <v>2423.6999999999998</v>
       </c>
       <c r="H16" s="18">
         <v>2359.5</v>
       </c>
       <c r="I16" s="18">
         <v>2661</v>
       </c>
       <c r="J16" s="18">
         <v>2900</v>
       </c>
       <c r="K16" s="18">
         <v>2913</v>
       </c>
-      <c r="Q16" s="10"/>
+      <c r="L16" s="18">
+        <v>2983</v>
+      </c>
       <c r="R16" s="10"/>
       <c r="S16" s="10"/>
-    </row>
-    <row r="17" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T16" s="10"/>
+    </row>
+    <row r="17" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="29" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="18">
         <v>585.29999999999995</v>
       </c>
       <c r="C17" s="18">
         <v>598.70000000000005</v>
       </c>
       <c r="D17" s="18">
         <v>573.1</v>
       </c>
       <c r="E17" s="18">
         <v>583.29999999999995</v>
       </c>
       <c r="F17" s="18">
         <v>607.70000000000005</v>
       </c>
       <c r="G17" s="18">
         <v>619.20000000000005</v>
       </c>
       <c r="H17" s="18">
         <v>602.20000000000005</v>
       </c>
       <c r="I17" s="18">
         <v>669</v>
       </c>
       <c r="J17" s="18">
         <v>660</v>
       </c>
       <c r="K17" s="18">
         <v>678</v>
       </c>
-      <c r="Q17" s="10"/>
+      <c r="L17" s="18">
+        <v>736</v>
+      </c>
       <c r="R17" s="10"/>
       <c r="S17" s="10"/>
-    </row>
-    <row r="18" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T17" s="10"/>
+    </row>
+    <row r="18" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="29" t="s">
         <v>42</v>
       </c>
       <c r="B18" s="18">
         <v>88.6</v>
       </c>
       <c r="C18" s="18">
         <v>89.9</v>
       </c>
       <c r="D18" s="18">
         <v>82.6</v>
       </c>
       <c r="E18" s="18">
         <v>81.900000000000006</v>
       </c>
       <c r="F18" s="18">
         <v>88.2</v>
       </c>
       <c r="G18" s="18">
         <v>85.3</v>
       </c>
       <c r="H18" s="18">
         <v>83.9</v>
       </c>
       <c r="I18" s="18">
         <v>89</v>
       </c>
       <c r="J18" s="18">
         <v>81</v>
       </c>
       <c r="K18" s="18">
         <v>83</v>
       </c>
-      <c r="Q18" s="10"/>
+      <c r="L18" s="18">
+        <v>95</v>
+      </c>
       <c r="R18" s="10"/>
       <c r="S18" s="10"/>
-    </row>
-    <row r="19" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T18" s="10"/>
+    </row>
+    <row r="19" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="29" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="18">
         <v>262.10000000000002</v>
       </c>
       <c r="C19" s="18">
         <v>267.8</v>
       </c>
       <c r="D19" s="18">
         <v>240.2</v>
       </c>
       <c r="E19" s="18">
         <v>229.8</v>
       </c>
       <c r="F19" s="18">
         <v>255.5</v>
       </c>
       <c r="G19" s="18">
         <v>253.3</v>
       </c>
       <c r="H19" s="18">
         <v>248.5</v>
       </c>
       <c r="I19" s="18">
         <v>263</v>
       </c>
       <c r="J19" s="18">
         <v>262</v>
       </c>
       <c r="K19" s="18">
         <v>264</v>
       </c>
-      <c r="Q19" s="10"/>
+      <c r="L19" s="18">
+        <v>285</v>
+      </c>
       <c r="R19" s="10"/>
       <c r="S19" s="10"/>
-    </row>
-    <row r="20" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T19" s="10"/>
+    </row>
+    <row r="20" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="29" t="s">
         <v>44</v>
       </c>
       <c r="B20" s="18">
         <v>555.5</v>
       </c>
       <c r="C20" s="18">
         <v>576.6</v>
       </c>
       <c r="D20" s="18">
         <v>535.1</v>
       </c>
       <c r="E20" s="18">
         <v>531.20000000000005</v>
       </c>
       <c r="F20" s="18">
         <v>570.1</v>
       </c>
       <c r="G20" s="18">
         <v>588.4</v>
       </c>
       <c r="H20" s="18">
         <v>579.70000000000005</v>
       </c>
       <c r="I20" s="18">
         <v>650</v>
       </c>
       <c r="J20" s="18">
         <v>654</v>
       </c>
       <c r="K20" s="18">
         <v>672</v>
       </c>
-      <c r="Q20" s="10"/>
+      <c r="L20" s="18">
+        <v>739</v>
+      </c>
       <c r="R20" s="10"/>
       <c r="S20" s="10"/>
-    </row>
-    <row r="21" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T20" s="10"/>
+    </row>
+    <row r="21" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="29" t="s">
         <v>45</v>
       </c>
       <c r="B21" s="18">
         <v>224.6</v>
       </c>
       <c r="C21" s="18">
         <v>223.6</v>
       </c>
       <c r="D21" s="18">
         <v>208.3</v>
       </c>
       <c r="E21" s="18">
         <v>201.3</v>
       </c>
       <c r="F21" s="18">
         <v>216.3</v>
       </c>
       <c r="G21" s="18">
         <v>216.1</v>
       </c>
       <c r="H21" s="18">
         <v>202.2</v>
       </c>
       <c r="I21" s="18">
         <v>232</v>
       </c>
       <c r="J21" s="18">
         <v>223</v>
       </c>
       <c r="K21" s="18">
         <v>225</v>
       </c>
-      <c r="Q21" s="10"/>
+      <c r="L21" s="18">
+        <v>241</v>
+      </c>
       <c r="R21" s="10"/>
       <c r="S21" s="10"/>
-    </row>
-    <row r="22" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T21" s="10"/>
+    </row>
+    <row r="22" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="29" t="s">
         <v>46</v>
       </c>
       <c r="B22" s="18">
         <v>166.4</v>
       </c>
       <c r="C22" s="18">
         <v>174</v>
       </c>
       <c r="D22" s="18">
         <v>162.1</v>
       </c>
       <c r="E22" s="18">
         <v>160</v>
       </c>
       <c r="F22" s="18">
         <v>164.5</v>
       </c>
       <c r="G22" s="18">
         <v>160.9</v>
       </c>
       <c r="H22" s="18">
         <v>152.4</v>
       </c>
       <c r="I22" s="18">
         <v>168</v>
       </c>
       <c r="J22" s="18">
         <v>164</v>
       </c>
       <c r="K22" s="18">
         <v>162</v>
       </c>
-      <c r="Q22" s="10"/>
+      <c r="L22" s="18">
+        <v>182</v>
+      </c>
       <c r="R22" s="10"/>
       <c r="S22" s="10"/>
-    </row>
-    <row r="23" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T22" s="10"/>
+    </row>
+    <row r="23" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="29" t="s">
         <v>47</v>
       </c>
       <c r="B23" s="18">
         <v>518</v>
       </c>
       <c r="C23" s="18">
         <v>534.20000000000005</v>
       </c>
       <c r="D23" s="18">
         <v>505.8</v>
       </c>
       <c r="E23" s="18">
         <v>509</v>
       </c>
       <c r="F23" s="18">
         <v>555.70000000000005</v>
       </c>
       <c r="G23" s="18">
         <v>560.29999999999995</v>
       </c>
       <c r="H23" s="18">
         <v>521</v>
       </c>
       <c r="I23" s="18">
         <v>566</v>
       </c>
       <c r="J23" s="18">
         <v>570</v>
       </c>
       <c r="K23" s="18">
         <v>586</v>
       </c>
-      <c r="Q23" s="10"/>
+      <c r="L23" s="18">
+        <v>639</v>
+      </c>
       <c r="R23" s="10"/>
       <c r="S23" s="10"/>
-    </row>
-    <row r="24" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T23" s="10"/>
+    </row>
+    <row r="24" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="29" t="s">
         <v>48</v>
       </c>
       <c r="B24" s="18">
         <v>412.6</v>
       </c>
       <c r="C24" s="18">
         <v>421.5</v>
       </c>
       <c r="D24" s="18">
         <v>391.1</v>
       </c>
       <c r="E24" s="18">
         <v>387</v>
       </c>
       <c r="F24" s="18">
         <v>426.9</v>
       </c>
       <c r="G24" s="18">
         <v>422.4</v>
       </c>
       <c r="H24" s="18">
         <v>411.4</v>
       </c>
       <c r="I24" s="18">
         <v>452</v>
       </c>
       <c r="J24" s="18">
         <v>445</v>
       </c>
       <c r="K24" s="18">
         <v>464</v>
       </c>
-      <c r="Q24" s="10"/>
+      <c r="L24" s="18">
+        <v>515</v>
+      </c>
       <c r="R24" s="10"/>
       <c r="S24" s="10"/>
-    </row>
-    <row r="25" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T24" s="10"/>
+    </row>
+    <row r="25" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="29" t="s">
         <v>49</v>
       </c>
       <c r="B25" s="18">
         <v>62.2</v>
       </c>
       <c r="C25" s="18">
         <v>61.2</v>
       </c>
       <c r="D25" s="18">
         <v>56.2</v>
       </c>
       <c r="E25" s="18">
         <v>53</v>
       </c>
       <c r="F25" s="18">
         <v>54.6</v>
       </c>
       <c r="G25" s="18">
         <v>55.3</v>
       </c>
       <c r="H25" s="18">
         <v>53.3</v>
       </c>
       <c r="I25" s="18">
         <v>56</v>
       </c>
       <c r="J25" s="18">
         <v>52</v>
       </c>
       <c r="K25" s="18">
         <v>52</v>
       </c>
-      <c r="Q25" s="10"/>
+      <c r="L25" s="18">
+        <v>60</v>
+      </c>
       <c r="R25" s="10"/>
       <c r="S25" s="10"/>
-    </row>
-    <row r="26" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T25" s="10"/>
+    </row>
+    <row r="26" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="29" t="s">
         <v>50</v>
       </c>
       <c r="B26" s="18">
         <v>266.39999999999998</v>
       </c>
       <c r="C26" s="18">
         <v>277.7</v>
       </c>
       <c r="D26" s="18">
         <v>243.9</v>
       </c>
       <c r="E26" s="18">
         <v>237.5</v>
       </c>
       <c r="F26" s="18">
         <v>253.3</v>
       </c>
       <c r="G26" s="18">
         <v>251.7</v>
       </c>
       <c r="H26" s="18">
         <v>243.7</v>
       </c>
       <c r="I26" s="18">
         <v>272</v>
       </c>
       <c r="J26" s="18">
         <v>257</v>
       </c>
       <c r="K26" s="18">
         <v>264</v>
       </c>
-      <c r="Q26" s="10"/>
+      <c r="L26" s="18">
+        <v>291</v>
+      </c>
       <c r="R26" s="10"/>
       <c r="S26" s="10"/>
-    </row>
-    <row r="27" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T26" s="10"/>
+    </row>
+    <row r="27" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="29" t="s">
         <v>51</v>
       </c>
       <c r="B27" s="18">
         <v>501.1</v>
       </c>
       <c r="C27" s="18">
         <v>521.5</v>
       </c>
       <c r="D27" s="18">
         <v>521</v>
       </c>
       <c r="E27" s="18">
         <v>501.7</v>
       </c>
       <c r="F27" s="18">
         <v>536.20000000000005</v>
       </c>
       <c r="G27" s="18">
         <v>550.20000000000005</v>
       </c>
       <c r="H27" s="18">
         <v>529.4</v>
       </c>
       <c r="I27" s="18">
         <v>578</v>
       </c>
       <c r="J27" s="18">
         <v>597</v>
       </c>
       <c r="K27" s="18">
         <v>647</v>
       </c>
-      <c r="Q27" s="10"/>
+      <c r="L27" s="18">
+        <v>702</v>
+      </c>
       <c r="R27" s="10"/>
       <c r="S27" s="10"/>
-    </row>
-    <row r="28" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T27" s="10"/>
+    </row>
+    <row r="28" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="29" t="s">
         <v>52</v>
       </c>
       <c r="B28" s="18">
         <v>389.1</v>
       </c>
       <c r="C28" s="18">
         <v>395.9</v>
       </c>
       <c r="D28" s="18">
         <v>379.2</v>
       </c>
       <c r="E28" s="18">
         <v>380.1</v>
       </c>
       <c r="F28" s="18">
         <v>416.2</v>
       </c>
       <c r="G28" s="18">
         <v>420.7</v>
       </c>
       <c r="H28" s="18">
         <v>429.7</v>
       </c>
       <c r="I28" s="18">
         <v>441</v>
       </c>
       <c r="J28" s="18">
         <v>438</v>
       </c>
       <c r="K28" s="18">
         <v>431</v>
       </c>
-      <c r="Q28" s="10"/>
+      <c r="L28" s="18">
+        <v>485</v>
+      </c>
       <c r="R28" s="10"/>
       <c r="S28" s="10"/>
-    </row>
-    <row r="29" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T28" s="10"/>
+    </row>
+    <row r="29" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="29" t="s">
         <v>53</v>
       </c>
       <c r="B29" s="18">
         <v>484.3</v>
       </c>
       <c r="C29" s="18">
         <v>480.5</v>
       </c>
       <c r="D29" s="18">
         <v>454.1</v>
       </c>
       <c r="E29" s="18">
         <v>441.6</v>
       </c>
       <c r="F29" s="18">
         <v>474.7</v>
       </c>
       <c r="G29" s="18">
         <v>469.5</v>
       </c>
       <c r="H29" s="18">
         <v>446.4</v>
       </c>
       <c r="I29" s="18">
         <v>477</v>
       </c>
       <c r="J29" s="18">
         <v>481</v>
       </c>
       <c r="K29" s="18">
         <v>508</v>
       </c>
-      <c r="Q29" s="10"/>
+      <c r="L29" s="18">
+        <v>534</v>
+      </c>
       <c r="R29" s="10"/>
       <c r="S29" s="10"/>
-    </row>
-    <row r="30" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T29" s="10"/>
+    </row>
+    <row r="30" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="29" t="s">
         <v>54</v>
       </c>
       <c r="B30" s="18">
         <v>383.1</v>
       </c>
       <c r="C30" s="18">
         <v>370.3</v>
       </c>
       <c r="D30" s="18">
         <v>346.2</v>
       </c>
       <c r="E30" s="18">
         <v>344.9</v>
       </c>
       <c r="F30" s="18">
         <v>368.8</v>
       </c>
       <c r="G30" s="18">
         <v>365.6</v>
       </c>
       <c r="H30" s="18">
         <v>349.2</v>
       </c>
       <c r="I30" s="18">
         <v>381</v>
       </c>
       <c r="J30" s="18">
         <v>389</v>
       </c>
       <c r="K30" s="18">
         <v>391</v>
       </c>
-      <c r="Q30" s="10"/>
+      <c r="L30" s="18">
+        <v>415</v>
+      </c>
       <c r="R30" s="10"/>
       <c r="S30" s="10"/>
-    </row>
-    <row r="31" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T30" s="10"/>
+    </row>
+    <row r="31" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="29" t="s">
         <v>55</v>
       </c>
       <c r="B31" s="18">
         <v>667.1</v>
       </c>
       <c r="C31" s="18">
         <v>704</v>
       </c>
       <c r="D31" s="18">
         <v>651.6</v>
       </c>
       <c r="E31" s="18">
         <v>651.29999999999995</v>
       </c>
       <c r="F31" s="18">
         <v>717.1</v>
       </c>
       <c r="G31" s="18">
         <v>711.3</v>
       </c>
       <c r="H31" s="18">
         <v>697.2</v>
       </c>
       <c r="I31" s="18">
         <v>761</v>
       </c>
       <c r="J31" s="18">
         <v>749</v>
       </c>
       <c r="K31" s="18">
         <v>790</v>
       </c>
-      <c r="Q31" s="10"/>
+      <c r="L31" s="18">
+        <v>894</v>
+      </c>
       <c r="R31" s="10"/>
       <c r="S31" s="10"/>
-    </row>
-    <row r="32" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T31" s="10"/>
+    </row>
+    <row r="32" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="29" t="s">
         <v>56</v>
       </c>
       <c r="B32" s="18">
         <v>152</v>
       </c>
       <c r="C32" s="18">
         <v>159.5</v>
       </c>
       <c r="D32" s="18">
         <v>151.69999999999999</v>
       </c>
       <c r="E32" s="18">
         <v>157.4</v>
       </c>
       <c r="F32" s="18">
         <v>169</v>
       </c>
       <c r="G32" s="18">
         <v>175.5</v>
       </c>
       <c r="H32" s="18">
         <v>168.8</v>
       </c>
       <c r="I32" s="18">
         <v>205</v>
       </c>
       <c r="J32" s="18">
         <v>208</v>
       </c>
       <c r="K32" s="18">
         <v>208</v>
       </c>
-      <c r="Q32" s="10"/>
+      <c r="L32" s="18">
+        <v>224</v>
+      </c>
       <c r="R32" s="10"/>
       <c r="S32" s="10"/>
-    </row>
-    <row r="33" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T32" s="10"/>
+    </row>
+    <row r="33" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="29" t="s">
         <v>57</v>
       </c>
       <c r="B33" s="18">
         <v>134.19999999999999</v>
       </c>
       <c r="C33" s="18">
         <v>144.6</v>
       </c>
       <c r="D33" s="18">
         <v>136.9</v>
       </c>
       <c r="E33" s="18">
         <v>138.1</v>
       </c>
       <c r="F33" s="18">
         <v>148</v>
       </c>
       <c r="G33" s="18">
         <v>146.80000000000001</v>
       </c>
       <c r="H33" s="18">
         <v>143.1</v>
       </c>
       <c r="I33" s="18">
         <v>168</v>
       </c>
       <c r="J33" s="18">
         <v>173</v>
       </c>
       <c r="K33" s="18">
         <v>174</v>
       </c>
-      <c r="Q33" s="10"/>
+      <c r="L33" s="18">
+        <v>195</v>
+      </c>
       <c r="R33" s="10"/>
       <c r="S33" s="10"/>
-    </row>
-    <row r="34" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T33" s="10"/>
+    </row>
+    <row r="34" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="29" t="s">
         <v>58</v>
       </c>
       <c r="B34" s="18">
         <v>573.70000000000005</v>
       </c>
       <c r="C34" s="18">
         <v>600.6</v>
       </c>
       <c r="D34" s="18">
         <v>540.1</v>
       </c>
       <c r="E34" s="18">
         <v>543.9</v>
       </c>
       <c r="F34" s="18">
         <v>592.5</v>
       </c>
       <c r="G34" s="18">
         <v>588.29999999999995</v>
       </c>
       <c r="H34" s="18">
         <v>566.1</v>
       </c>
       <c r="I34" s="18">
         <v>648</v>
       </c>
       <c r="J34" s="18">
         <v>625</v>
       </c>
       <c r="K34" s="18">
         <v>626</v>
       </c>
-      <c r="Q34" s="10"/>
+      <c r="L34" s="18">
+        <v>694</v>
+      </c>
       <c r="R34" s="10"/>
       <c r="S34" s="10"/>
-    </row>
-    <row r="35" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T34" s="10"/>
+    </row>
+    <row r="35" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="29" t="s">
         <v>59</v>
       </c>
       <c r="B35" s="18">
         <v>1499</v>
       </c>
       <c r="C35" s="18">
         <v>1567.4</v>
       </c>
       <c r="D35" s="18">
         <v>1510.9</v>
       </c>
       <c r="E35" s="18">
         <v>1584.6</v>
       </c>
       <c r="F35" s="18">
         <v>1703.1</v>
       </c>
       <c r="G35" s="18">
         <v>1700.6</v>
       </c>
       <c r="H35" s="18">
         <v>1639.8</v>
       </c>
       <c r="I35" s="18">
         <v>1757</v>
       </c>
       <c r="J35" s="18">
         <v>1775</v>
       </c>
       <c r="K35" s="18">
         <v>1771</v>
       </c>
-      <c r="Q35" s="10"/>
+      <c r="L35" s="18">
+        <v>1959</v>
+      </c>
       <c r="R35" s="10"/>
       <c r="S35" s="10"/>
-    </row>
-    <row r="36" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T35" s="10"/>
+    </row>
+    <row r="36" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="29" t="s">
         <v>60</v>
       </c>
       <c r="B36" s="18">
         <v>130.5</v>
       </c>
       <c r="C36" s="18">
         <v>136.80000000000001</v>
       </c>
       <c r="D36" s="18">
         <v>122.2</v>
       </c>
       <c r="E36" s="18">
         <v>121.6</v>
       </c>
       <c r="F36" s="18">
         <v>129.80000000000001</v>
       </c>
       <c r="G36" s="18">
         <v>124.9</v>
       </c>
       <c r="H36" s="18">
         <v>121.1</v>
       </c>
       <c r="I36" s="18">
         <v>139</v>
       </c>
       <c r="J36" s="18">
         <v>131</v>
       </c>
       <c r="K36" s="18">
         <v>132</v>
       </c>
-      <c r="Q36" s="10"/>
+      <c r="L36" s="18">
+        <v>145</v>
+      </c>
       <c r="R36" s="10"/>
       <c r="S36" s="10"/>
-    </row>
-    <row r="37" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T36" s="10"/>
+    </row>
+    <row r="37" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="29" t="s">
         <v>61</v>
       </c>
       <c r="B37" s="18">
         <v>1597</v>
       </c>
       <c r="C37" s="18">
         <v>1661.1</v>
       </c>
       <c r="D37" s="18">
         <v>1602.3</v>
       </c>
       <c r="E37" s="18">
         <v>1665.9</v>
       </c>
       <c r="F37" s="18">
         <v>1827</v>
       </c>
       <c r="G37" s="18">
         <v>1846.5</v>
       </c>
       <c r="H37" s="18">
         <v>1799.4</v>
       </c>
       <c r="I37" s="18">
         <v>2001</v>
       </c>
       <c r="J37" s="18">
         <v>2030</v>
       </c>
       <c r="K37" s="18">
         <v>2028</v>
       </c>
-      <c r="Q37" s="10"/>
+      <c r="L37" s="18">
+        <v>2233</v>
+      </c>
       <c r="R37" s="10"/>
       <c r="S37" s="10"/>
-    </row>
-    <row r="38" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T37" s="10"/>
+    </row>
+    <row r="38" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="29" t="s">
         <v>62</v>
       </c>
       <c r="B38" s="18">
         <v>1021.4</v>
       </c>
       <c r="C38" s="18">
         <v>1061</v>
       </c>
       <c r="D38" s="18">
         <v>987.1</v>
       </c>
       <c r="E38" s="18">
         <v>1014.5</v>
       </c>
       <c r="F38" s="18">
         <v>1135.0999999999999</v>
       </c>
       <c r="G38" s="18">
         <v>1135.5</v>
       </c>
       <c r="H38" s="18">
         <v>1106.5999999999999</v>
       </c>
       <c r="I38" s="18">
         <v>1274</v>
       </c>
       <c r="J38" s="18">
         <v>1221</v>
       </c>
       <c r="K38" s="18">
         <v>1263</v>
       </c>
-      <c r="Q38" s="10"/>
+      <c r="L38" s="18">
+        <v>1380</v>
+      </c>
       <c r="R38" s="10"/>
       <c r="S38" s="10"/>
-    </row>
-    <row r="39" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T38" s="10"/>
+    </row>
+    <row r="39" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="29" t="s">
         <v>63</v>
       </c>
       <c r="B39" s="18">
         <v>839.3</v>
       </c>
       <c r="C39" s="18">
         <v>881.6</v>
       </c>
       <c r="D39" s="18">
         <v>859.1</v>
       </c>
       <c r="E39" s="18">
         <v>867</v>
       </c>
       <c r="F39" s="18">
         <v>972.6</v>
       </c>
       <c r="G39" s="18">
         <v>977.4</v>
       </c>
       <c r="H39" s="18">
         <v>934.6</v>
       </c>
       <c r="I39" s="18">
         <v>1064</v>
       </c>
       <c r="J39" s="18">
         <v>1066</v>
       </c>
       <c r="K39" s="18">
         <v>1089</v>
       </c>
-      <c r="Q39" s="10"/>
+      <c r="L39" s="18">
+        <v>1214</v>
+      </c>
       <c r="R39" s="10"/>
       <c r="S39" s="10"/>
-    </row>
-    <row r="40" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T39" s="10"/>
+    </row>
+    <row r="40" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="29" t="s">
         <v>64</v>
       </c>
       <c r="B40" s="18">
         <v>141.1</v>
       </c>
       <c r="C40" s="18">
         <v>140.1</v>
       </c>
       <c r="D40" s="18">
         <v>124</v>
       </c>
       <c r="E40" s="18">
         <v>119.2</v>
       </c>
       <c r="F40" s="18">
         <v>128.19999999999999</v>
       </c>
       <c r="G40" s="18">
         <v>126.6</v>
       </c>
       <c r="H40" s="18">
         <v>119.4</v>
       </c>
       <c r="I40" s="18">
         <v>128</v>
       </c>
       <c r="J40" s="18">
         <v>129</v>
       </c>
       <c r="K40" s="18">
         <v>130</v>
       </c>
-      <c r="Q40" s="10"/>
+      <c r="L40" s="18">
+        <v>140</v>
+      </c>
       <c r="R40" s="10"/>
       <c r="S40" s="10"/>
-    </row>
-    <row r="41" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T40" s="10"/>
+    </row>
+    <row r="41" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="29" t="s">
         <v>65</v>
       </c>
       <c r="B41" s="18">
         <v>526.1</v>
       </c>
       <c r="C41" s="18">
         <v>528.1</v>
       </c>
       <c r="D41" s="18">
         <v>510.7</v>
       </c>
       <c r="E41" s="18">
         <v>508.1</v>
       </c>
       <c r="F41" s="18">
         <v>547.20000000000005</v>
       </c>
       <c r="G41" s="18">
         <v>550</v>
       </c>
       <c r="H41" s="18">
         <v>522.70000000000005</v>
       </c>
       <c r="I41" s="18">
         <v>566</v>
       </c>
       <c r="J41" s="18">
         <v>591</v>
       </c>
       <c r="K41" s="18">
         <v>587</v>
       </c>
-      <c r="Q41" s="10"/>
+      <c r="L41" s="18">
+        <v>638</v>
+      </c>
       <c r="R41" s="10"/>
       <c r="S41" s="10"/>
-    </row>
-    <row r="42" spans="1:19" s="10" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T41" s="10"/>
+    </row>
+    <row r="42" spans="1:20" s="10" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="29" t="s">
         <v>66</v>
       </c>
       <c r="B42" s="18">
         <v>1186.7</v>
       </c>
       <c r="C42" s="18">
         <v>1247</v>
       </c>
       <c r="D42" s="18">
         <v>1154.5</v>
       </c>
       <c r="E42" s="18">
         <v>1179.0999999999999</v>
       </c>
       <c r="F42" s="18">
         <v>1282.7</v>
       </c>
       <c r="G42" s="18">
         <v>1284.3</v>
       </c>
       <c r="H42" s="18">
         <v>1232</v>
       </c>
       <c r="I42" s="18">
         <v>1357</v>
       </c>
       <c r="J42" s="18">
         <v>1331</v>
       </c>
       <c r="K42" s="18">
         <v>1362</v>
       </c>
-      <c r="L42" s="9"/>
+      <c r="L42" s="18">
+        <v>1494</v>
+      </c>
       <c r="M42" s="9"/>
       <c r="N42" s="9"/>
       <c r="O42" s="9"/>
       <c r="P42" s="9"/>
-    </row>
-    <row r="43" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="Q42" s="9"/>
+    </row>
+    <row r="43" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="29" t="s">
         <v>67</v>
       </c>
       <c r="B43" s="18">
         <v>198.3</v>
       </c>
       <c r="C43" s="18">
         <v>203.6</v>
       </c>
       <c r="D43" s="18">
         <v>198.5</v>
       </c>
       <c r="E43" s="18">
         <v>190.9</v>
       </c>
       <c r="F43" s="18">
         <v>204.4</v>
       </c>
       <c r="G43" s="18">
         <v>204.2</v>
       </c>
       <c r="H43" s="18">
         <v>198.1</v>
       </c>
       <c r="I43" s="18">
         <v>222</v>
       </c>
       <c r="J43" s="18">
         <v>220</v>
       </c>
       <c r="K43" s="18">
         <v>227</v>
       </c>
-      <c r="Q43" s="10"/>
+      <c r="L43" s="18">
+        <v>247</v>
+      </c>
       <c r="R43" s="10"/>
       <c r="S43" s="10"/>
-    </row>
-    <row r="44" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T43" s="10"/>
+    </row>
+    <row r="44" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="29" t="s">
         <v>68</v>
       </c>
       <c r="B44" s="18">
         <v>303.8</v>
       </c>
       <c r="C44" s="18">
         <v>310.89999999999998</v>
       </c>
       <c r="D44" s="18">
         <v>295.3</v>
       </c>
       <c r="E44" s="18">
         <v>298.39999999999998</v>
       </c>
       <c r="F44" s="18">
         <v>348.1</v>
       </c>
       <c r="G44" s="18">
         <v>314</v>
       </c>
       <c r="H44" s="18">
         <v>310.60000000000002</v>
       </c>
       <c r="I44" s="18">
         <v>349</v>
       </c>
       <c r="J44" s="18">
         <v>351</v>
       </c>
       <c r="K44" s="18">
         <v>357</v>
       </c>
-      <c r="Q44" s="10"/>
+      <c r="L44" s="18">
+        <v>387</v>
+      </c>
       <c r="R44" s="10"/>
       <c r="S44" s="10"/>
-    </row>
-    <row r="45" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T44" s="10"/>
+    </row>
+    <row r="45" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="29" t="s">
         <v>69</v>
       </c>
       <c r="B45" s="18">
         <v>262</v>
       </c>
       <c r="C45" s="18">
         <v>255.4</v>
       </c>
       <c r="D45" s="18">
         <v>237.6</v>
       </c>
       <c r="E45" s="18">
         <v>232.2</v>
       </c>
       <c r="F45" s="18">
         <v>246.3</v>
       </c>
       <c r="G45" s="18">
         <v>245.2</v>
       </c>
       <c r="H45" s="18">
         <v>228.5</v>
       </c>
       <c r="I45" s="18">
         <v>240</v>
       </c>
       <c r="J45" s="18">
         <v>246</v>
       </c>
       <c r="K45" s="18">
         <v>254</v>
       </c>
-      <c r="Q45" s="10"/>
+      <c r="L45" s="18">
+        <v>269</v>
+      </c>
       <c r="R45" s="10"/>
       <c r="S45" s="10"/>
-    </row>
-    <row r="46" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T45" s="10"/>
+    </row>
+    <row r="46" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="29" t="s">
         <v>70</v>
       </c>
       <c r="B46" s="18">
         <v>515</v>
       </c>
       <c r="C46" s="18">
         <v>537</v>
       </c>
       <c r="D46" s="18">
         <v>500.4</v>
       </c>
       <c r="E46" s="18">
         <v>500.5</v>
       </c>
       <c r="F46" s="18">
         <v>547.1</v>
       </c>
       <c r="G46" s="18">
         <v>539.1</v>
       </c>
       <c r="H46" s="18">
         <v>529.70000000000005</v>
       </c>
       <c r="I46" s="18">
         <v>570</v>
       </c>
       <c r="J46" s="18">
         <v>541</v>
       </c>
       <c r="K46" s="18">
         <v>541</v>
       </c>
-      <c r="Q46" s="10"/>
+      <c r="L46" s="18">
+        <v>605</v>
+      </c>
       <c r="R46" s="10"/>
       <c r="S46" s="10"/>
-    </row>
-    <row r="47" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T46" s="10"/>
+    </row>
+    <row r="47" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="29" t="s">
         <v>71</v>
       </c>
       <c r="B47" s="18">
         <v>126.6</v>
       </c>
       <c r="C47" s="18">
         <v>130</v>
       </c>
       <c r="D47" s="18">
         <v>126</v>
       </c>
       <c r="E47" s="18">
         <v>123.4</v>
       </c>
       <c r="F47" s="18">
         <v>135.69999999999999</v>
       </c>
       <c r="G47" s="18">
         <v>128.5</v>
       </c>
       <c r="H47" s="18">
         <v>128.9</v>
       </c>
       <c r="I47" s="18">
         <v>136</v>
       </c>
       <c r="J47" s="18">
         <v>132</v>
       </c>
       <c r="K47" s="18">
         <v>131</v>
       </c>
-      <c r="Q47" s="10"/>
+      <c r="L47" s="18">
+        <v>150</v>
+      </c>
       <c r="R47" s="10"/>
       <c r="S47" s="10"/>
-    </row>
-    <row r="48" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T47" s="10"/>
+    </row>
+    <row r="48" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="29" t="s">
         <v>72</v>
       </c>
       <c r="B48" s="18">
         <v>1189.2</v>
       </c>
       <c r="C48" s="18">
         <v>1240</v>
       </c>
       <c r="D48" s="18">
         <v>1214.2</v>
       </c>
       <c r="E48" s="18">
         <v>1252.0999999999999</v>
       </c>
       <c r="F48" s="18">
         <v>1391.8</v>
       </c>
       <c r="G48" s="18">
         <v>1433.2</v>
       </c>
       <c r="H48" s="18">
         <v>1364.3</v>
       </c>
       <c r="I48" s="18">
         <v>1489</v>
       </c>
       <c r="J48" s="18">
         <v>1523</v>
       </c>
       <c r="K48" s="18">
         <v>1545</v>
       </c>
-      <c r="Q48" s="10"/>
+      <c r="L48" s="18">
+        <v>1695</v>
+      </c>
       <c r="R48" s="10"/>
       <c r="S48" s="10"/>
-    </row>
-    <row r="49" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T48" s="10"/>
+    </row>
+    <row r="49" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="29" t="s">
         <v>73</v>
       </c>
       <c r="B49" s="18">
         <v>599.9</v>
       </c>
       <c r="C49" s="18">
         <v>606.5</v>
       </c>
       <c r="D49" s="18">
         <v>595.79999999999995</v>
       </c>
       <c r="E49" s="18">
         <v>570.6</v>
       </c>
       <c r="F49" s="18">
         <v>616.70000000000005</v>
       </c>
       <c r="G49" s="18">
         <v>603.29999999999995</v>
       </c>
       <c r="H49" s="18">
         <v>573.29999999999995</v>
       </c>
       <c r="I49" s="18">
         <v>613</v>
       </c>
       <c r="J49" s="18">
         <v>611</v>
       </c>
       <c r="K49" s="18">
         <v>625</v>
       </c>
-      <c r="Q49" s="10"/>
+      <c r="L49" s="18">
+        <v>691</v>
+      </c>
       <c r="R49" s="10"/>
       <c r="S49" s="10"/>
-    </row>
-    <row r="50" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T49" s="10"/>
+    </row>
+    <row r="50" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="29" t="s">
         <v>74</v>
       </c>
       <c r="B50" s="18">
         <v>122.1</v>
       </c>
       <c r="C50" s="18">
         <v>123.6</v>
       </c>
       <c r="D50" s="18">
         <v>115</v>
       </c>
       <c r="E50" s="18">
         <v>118</v>
       </c>
       <c r="F50" s="18">
         <v>115.9</v>
       </c>
       <c r="G50" s="18">
         <v>118.8</v>
       </c>
       <c r="H50" s="18">
         <v>112.2</v>
       </c>
       <c r="I50" s="18">
         <v>123</v>
       </c>
       <c r="J50" s="18">
         <v>121</v>
       </c>
       <c r="K50" s="18">
         <v>118</v>
       </c>
-      <c r="Q50" s="10"/>
+      <c r="L50" s="18">
+        <v>135</v>
+      </c>
       <c r="R50" s="10"/>
       <c r="S50" s="10"/>
-    </row>
-    <row r="51" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T50" s="10"/>
+    </row>
+    <row r="51" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="29" t="s">
         <v>75</v>
       </c>
       <c r="B51" s="18">
         <v>219.9</v>
       </c>
       <c r="C51" s="18">
         <v>222.6</v>
       </c>
       <c r="D51" s="18">
         <v>204.8</v>
       </c>
       <c r="E51" s="18">
         <v>202.9</v>
       </c>
       <c r="F51" s="18">
         <v>214</v>
       </c>
       <c r="G51" s="18">
         <v>212</v>
       </c>
       <c r="H51" s="18">
         <v>200.1</v>
       </c>
       <c r="I51" s="18">
         <v>228</v>
       </c>
       <c r="J51" s="18">
         <v>224</v>
       </c>
       <c r="K51" s="18">
         <v>212</v>
       </c>
-      <c r="Q51" s="10"/>
+      <c r="L51" s="18">
+        <v>230</v>
+      </c>
       <c r="R51" s="10"/>
       <c r="S51" s="10"/>
-    </row>
-    <row r="52" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T51" s="10"/>
+    </row>
+    <row r="52" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="29" t="s">
         <v>76</v>
       </c>
       <c r="B52" s="18">
         <v>42.5</v>
       </c>
       <c r="C52" s="18">
         <v>44.5</v>
       </c>
       <c r="D52" s="18">
         <v>41.3</v>
       </c>
       <c r="E52" s="18">
         <v>40.299999999999997</v>
       </c>
       <c r="F52" s="18">
         <v>42.2</v>
       </c>
       <c r="G52" s="18">
         <v>42</v>
       </c>
       <c r="H52" s="18">
         <v>39.1</v>
       </c>
       <c r="I52" s="18">
         <v>42</v>
       </c>
       <c r="J52" s="18">
         <v>40</v>
       </c>
       <c r="K52" s="18">
         <v>40</v>
       </c>
-      <c r="Q52" s="10"/>
+      <c r="L52" s="18">
+        <v>47</v>
+      </c>
       <c r="R52" s="10"/>
       <c r="S52" s="10"/>
-    </row>
-    <row r="53" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T52" s="10"/>
+    </row>
+    <row r="53" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="29" t="s">
         <v>77</v>
       </c>
       <c r="B53" s="18">
         <v>503.2</v>
       </c>
       <c r="C53" s="18">
         <v>529.29999999999995</v>
       </c>
       <c r="D53" s="18">
         <v>494.5</v>
       </c>
       <c r="E53" s="18">
         <v>489.9</v>
       </c>
       <c r="F53" s="18">
         <v>546.9</v>
       </c>
       <c r="G53" s="18">
         <v>544.79999999999995</v>
       </c>
       <c r="H53" s="18">
         <v>533.9</v>
       </c>
       <c r="I53" s="18">
         <v>596</v>
       </c>
       <c r="J53" s="18">
         <v>587</v>
       </c>
       <c r="K53" s="18">
         <v>589</v>
       </c>
-      <c r="Q53" s="10"/>
+      <c r="L53" s="18">
+        <v>660</v>
+      </c>
       <c r="R53" s="10"/>
       <c r="S53" s="10"/>
-    </row>
-    <row r="54" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T53" s="10"/>
+    </row>
+    <row r="54" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="29" t="s">
         <v>78</v>
       </c>
       <c r="B54" s="18">
         <v>328.4</v>
       </c>
       <c r="C54" s="18">
         <v>329</v>
       </c>
       <c r="D54" s="18">
         <v>313</v>
       </c>
       <c r="E54" s="18">
         <v>307.10000000000002</v>
       </c>
       <c r="F54" s="18">
         <v>334.3</v>
       </c>
       <c r="G54" s="18">
         <v>344.3</v>
       </c>
       <c r="H54" s="18">
         <v>328.3</v>
       </c>
       <c r="I54" s="18">
         <v>362</v>
       </c>
       <c r="J54" s="18">
         <v>357</v>
       </c>
       <c r="K54" s="18">
         <v>370</v>
       </c>
-      <c r="Q54" s="10"/>
+      <c r="L54" s="18">
+        <v>411</v>
+      </c>
       <c r="R54" s="10"/>
       <c r="S54" s="10"/>
-    </row>
-    <row r="55" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T54" s="10"/>
+    </row>
+    <row r="55" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="29" t="s">
         <v>79</v>
       </c>
       <c r="B55" s="18">
         <v>635.29999999999995</v>
       </c>
       <c r="C55" s="18">
         <v>630.1</v>
       </c>
       <c r="D55" s="18">
         <v>579.4</v>
       </c>
       <c r="E55" s="18">
         <v>579.5</v>
       </c>
       <c r="F55" s="18">
         <v>616.6</v>
       </c>
       <c r="G55" s="18">
         <v>608.70000000000005</v>
       </c>
       <c r="H55" s="18">
         <v>572.20000000000005</v>
       </c>
       <c r="I55" s="18">
         <v>592</v>
       </c>
       <c r="J55" s="18">
         <v>626</v>
       </c>
       <c r="K55" s="18">
         <v>670</v>
       </c>
-      <c r="Q55" s="10"/>
+      <c r="L55" s="18">
+        <v>711</v>
+      </c>
       <c r="R55" s="10"/>
       <c r="S55" s="10"/>
-    </row>
-    <row r="56" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T55" s="10"/>
+    </row>
+    <row r="56" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="29" t="s">
         <v>80</v>
       </c>
       <c r="B56" s="18">
         <v>110.9</v>
       </c>
       <c r="C56" s="18">
         <v>105.4</v>
       </c>
       <c r="D56" s="18">
         <v>98.5</v>
       </c>
       <c r="E56" s="18">
         <v>93.4</v>
       </c>
       <c r="F56" s="18">
         <v>101.7</v>
       </c>
       <c r="G56" s="18">
         <v>104.4</v>
       </c>
       <c r="H56" s="18">
         <v>94.2</v>
       </c>
       <c r="I56" s="18">
         <v>105</v>
       </c>
       <c r="J56" s="18">
         <v>103</v>
       </c>
       <c r="K56" s="18">
         <v>104</v>
       </c>
-      <c r="Q56" s="10"/>
+      <c r="L56" s="18">
+        <v>112</v>
+      </c>
       <c r="R56" s="10"/>
       <c r="S56" s="10"/>
-    </row>
-    <row r="57" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T56" s="10"/>
+    </row>
+    <row r="57" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="29" t="s">
         <v>81</v>
       </c>
       <c r="B57" s="18">
         <v>184.1</v>
       </c>
       <c r="C57" s="18">
         <v>184.6</v>
       </c>
       <c r="D57" s="18">
         <v>162.30000000000001</v>
       </c>
       <c r="E57" s="18">
         <v>163</v>
       </c>
       <c r="F57" s="18">
         <v>173.2</v>
       </c>
       <c r="G57" s="18">
         <v>170.2</v>
       </c>
       <c r="H57" s="18">
         <v>164.9</v>
       </c>
       <c r="I57" s="18">
         <v>188</v>
       </c>
       <c r="J57" s="18">
         <v>197</v>
       </c>
       <c r="K57" s="18">
         <v>187</v>
       </c>
-      <c r="Q57" s="10"/>
+      <c r="L57" s="18">
+        <v>210</v>
+      </c>
       <c r="R57" s="10"/>
       <c r="S57" s="10"/>
-    </row>
-    <row r="58" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T57" s="10"/>
+    </row>
+    <row r="58" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="29" t="s">
         <v>82</v>
       </c>
       <c r="B58" s="18">
         <v>568.70000000000005</v>
       </c>
       <c r="C58" s="18">
         <v>572.79999999999995</v>
       </c>
       <c r="D58" s="18">
         <v>547.6</v>
       </c>
       <c r="E58" s="18">
         <v>553.9</v>
       </c>
       <c r="F58" s="18">
         <v>597.79999999999995</v>
       </c>
       <c r="G58" s="18">
         <v>590.79999999999995</v>
       </c>
       <c r="H58" s="18">
         <v>566.4</v>
       </c>
       <c r="I58" s="18">
         <v>626</v>
       </c>
       <c r="J58" s="18">
         <v>604</v>
       </c>
       <c r="K58" s="18">
         <v>622</v>
       </c>
-      <c r="Q58" s="10"/>
+      <c r="L58" s="18">
+        <v>668</v>
+      </c>
       <c r="R58" s="10"/>
       <c r="S58" s="10"/>
-    </row>
-    <row r="59" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T58" s="10"/>
+    </row>
+    <row r="59" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="29" t="s">
         <v>83</v>
       </c>
       <c r="B59" s="18">
         <v>114.6</v>
       </c>
       <c r="C59" s="18">
         <v>114.8</v>
       </c>
       <c r="D59" s="18">
         <v>103.5</v>
       </c>
       <c r="E59" s="18">
         <v>102.3</v>
       </c>
       <c r="F59" s="18">
         <v>110.4</v>
       </c>
       <c r="G59" s="18">
         <v>114.2</v>
       </c>
       <c r="H59" s="18">
         <v>107</v>
       </c>
       <c r="I59" s="18">
         <v>117</v>
       </c>
       <c r="J59" s="18">
         <v>118</v>
       </c>
       <c r="K59" s="18">
         <v>118</v>
       </c>
-      <c r="Q59" s="10"/>
+      <c r="L59" s="18">
+        <v>131</v>
+      </c>
       <c r="R59" s="10"/>
       <c r="S59" s="10"/>
-    </row>
-    <row r="60" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T59" s="10"/>
+    </row>
+    <row r="60" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="29" t="s">
         <v>84</v>
       </c>
       <c r="B60" s="18">
         <v>581.6</v>
       </c>
       <c r="C60" s="18">
         <v>579.5</v>
       </c>
       <c r="D60" s="18">
         <v>546.29999999999995</v>
       </c>
       <c r="E60" s="18">
         <v>556.79999999999995</v>
       </c>
       <c r="F60" s="18">
         <v>599.6</v>
       </c>
       <c r="G60" s="18">
         <v>619.4</v>
       </c>
       <c r="H60" s="18">
         <v>593.29999999999995</v>
       </c>
       <c r="I60" s="18">
         <v>668</v>
       </c>
       <c r="J60" s="18">
         <v>674</v>
       </c>
       <c r="K60" s="18">
         <v>695</v>
       </c>
-      <c r="Q60" s="10"/>
+      <c r="L60" s="18">
+        <v>779</v>
+      </c>
       <c r="R60" s="10"/>
       <c r="S60" s="10"/>
-    </row>
-    <row r="61" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T60" s="10"/>
+    </row>
+    <row r="61" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="29" t="s">
         <v>85</v>
       </c>
       <c r="B61" s="18">
         <v>727.6</v>
       </c>
       <c r="C61" s="18">
         <v>738</v>
       </c>
       <c r="D61" s="18">
         <v>721.1</v>
       </c>
       <c r="E61" s="18">
         <v>720.1</v>
       </c>
       <c r="F61" s="18">
         <v>780.3</v>
       </c>
       <c r="G61" s="18">
         <v>760.1</v>
       </c>
       <c r="H61" s="18">
         <v>724.6</v>
       </c>
       <c r="I61" s="18">
         <v>774</v>
       </c>
       <c r="J61" s="18">
         <v>772</v>
       </c>
       <c r="K61" s="18">
         <v>783</v>
       </c>
-      <c r="Q61" s="10"/>
+      <c r="L61" s="18">
+        <v>873</v>
+      </c>
       <c r="R61" s="10"/>
       <c r="S61" s="10"/>
-    </row>
-    <row r="62" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T61" s="10"/>
+    </row>
+    <row r="62" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="29" t="s">
         <v>86</v>
       </c>
       <c r="B62" s="18">
         <v>139.30000000000001</v>
       </c>
       <c r="C62" s="18">
         <v>139.30000000000001</v>
       </c>
       <c r="D62" s="18">
         <v>127.7</v>
       </c>
       <c r="E62" s="18">
         <v>121.7</v>
       </c>
       <c r="F62" s="18">
         <v>129.1</v>
       </c>
       <c r="G62" s="18">
         <v>127</v>
       </c>
       <c r="H62" s="18">
         <v>119.6</v>
       </c>
       <c r="I62" s="18">
         <v>131</v>
       </c>
       <c r="J62" s="18">
         <v>129</v>
       </c>
       <c r="K62" s="18">
         <v>134</v>
       </c>
-      <c r="Q62" s="10"/>
+      <c r="L62" s="18">
+        <v>143</v>
+      </c>
       <c r="R62" s="10"/>
       <c r="S62" s="10"/>
-    </row>
-    <row r="63" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T62" s="10"/>
+    </row>
+    <row r="63" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="29" t="s">
         <v>87</v>
       </c>
       <c r="B63" s="18">
         <v>1938</v>
       </c>
       <c r="C63" s="18">
         <v>2023.4</v>
       </c>
       <c r="D63" s="18">
         <v>1946.8</v>
       </c>
       <c r="E63" s="18">
         <v>1968.7</v>
       </c>
       <c r="F63" s="18">
         <v>2165.9</v>
       </c>
       <c r="G63" s="18">
         <v>2126.3000000000002</v>
       </c>
       <c r="H63" s="18">
         <v>2057.5</v>
       </c>
       <c r="I63" s="18">
         <v>2250</v>
       </c>
       <c r="J63" s="18">
         <v>2226</v>
       </c>
       <c r="K63" s="18">
         <v>2279</v>
       </c>
-      <c r="Q63" s="10"/>
+      <c r="L63" s="18">
+        <v>2509</v>
+      </c>
       <c r="R63" s="10"/>
       <c r="S63" s="10"/>
-    </row>
-    <row r="64" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T63" s="10"/>
+    </row>
+    <row r="64" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="29" t="s">
         <v>88</v>
       </c>
       <c r="B64" s="18">
         <v>761.2</v>
       </c>
       <c r="C64" s="18">
         <v>775.6</v>
       </c>
       <c r="D64" s="18">
         <v>740.6</v>
       </c>
       <c r="E64" s="18">
         <v>739.1</v>
       </c>
       <c r="F64" s="18">
         <v>820.2</v>
       </c>
       <c r="G64" s="18">
         <v>789.2</v>
       </c>
       <c r="H64" s="18">
         <v>750</v>
       </c>
       <c r="I64" s="18">
         <v>817</v>
       </c>
       <c r="J64" s="18">
         <v>806</v>
       </c>
       <c r="K64" s="18">
         <v>824</v>
       </c>
-      <c r="Q64" s="10"/>
+      <c r="L64" s="18">
+        <v>888</v>
+      </c>
       <c r="R64" s="10"/>
       <c r="S64" s="10"/>
-    </row>
-    <row r="65" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T64" s="10"/>
+    </row>
+    <row r="65" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="29" t="s">
         <v>89</v>
       </c>
       <c r="B65" s="18">
         <v>165.7</v>
       </c>
       <c r="C65" s="18">
         <v>164.6</v>
       </c>
       <c r="D65" s="18">
         <v>150.6</v>
       </c>
       <c r="E65" s="18">
         <v>147.80000000000001</v>
       </c>
       <c r="F65" s="18">
         <v>158.1</v>
       </c>
       <c r="G65" s="18">
         <v>155.4</v>
       </c>
       <c r="H65" s="18">
         <v>160.9</v>
       </c>
       <c r="I65" s="18">
         <v>167</v>
       </c>
       <c r="J65" s="18">
         <v>170</v>
       </c>
       <c r="K65" s="18">
         <v>175</v>
       </c>
-      <c r="Q65" s="10"/>
+      <c r="L65" s="18">
+        <v>182</v>
+      </c>
       <c r="R65" s="10"/>
       <c r="S65" s="10"/>
-    </row>
-    <row r="66" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T65" s="10"/>
+    </row>
+    <row r="66" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="29" t="s">
         <v>90</v>
       </c>
       <c r="B66" s="18">
         <v>848</v>
       </c>
       <c r="C66" s="18">
         <v>891.7</v>
       </c>
       <c r="D66" s="18">
         <v>823.1</v>
       </c>
       <c r="E66" s="18">
         <v>812.4</v>
       </c>
       <c r="F66" s="18">
         <v>888.5</v>
       </c>
       <c r="G66" s="18">
         <v>878.2</v>
       </c>
       <c r="H66" s="18">
         <v>850.6</v>
       </c>
       <c r="I66" s="18">
         <v>915</v>
       </c>
       <c r="J66" s="18">
         <v>929</v>
       </c>
       <c r="K66" s="18">
         <v>933</v>
       </c>
-      <c r="Q66" s="10"/>
+      <c r="L66" s="18">
+        <v>1040</v>
+      </c>
       <c r="R66" s="10"/>
       <c r="S66" s="10"/>
-    </row>
-    <row r="67" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T66" s="10"/>
+    </row>
+    <row r="67" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="29" t="s">
         <v>91</v>
       </c>
       <c r="B67" s="18">
         <v>558.1</v>
       </c>
       <c r="C67" s="18">
         <v>566.20000000000005</v>
       </c>
       <c r="D67" s="18">
         <v>536.4</v>
       </c>
       <c r="E67" s="18">
         <v>551.20000000000005</v>
       </c>
       <c r="F67" s="18">
         <v>583.4</v>
       </c>
       <c r="G67" s="18">
         <v>575.1</v>
       </c>
       <c r="H67" s="18">
         <v>546.29999999999995</v>
       </c>
       <c r="I67" s="18">
         <v>595</v>
       </c>
       <c r="J67" s="18">
         <v>591</v>
       </c>
       <c r="K67" s="18">
         <v>595</v>
       </c>
-      <c r="Q67" s="10"/>
+      <c r="L67" s="18">
+        <v>664</v>
+      </c>
       <c r="R67" s="10"/>
       <c r="S67" s="10"/>
-    </row>
-    <row r="68" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T67" s="10"/>
+    </row>
+    <row r="68" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="29" t="s">
         <v>92</v>
       </c>
       <c r="B68" s="18">
         <v>641.6</v>
       </c>
       <c r="C68" s="18">
         <v>656.3</v>
       </c>
       <c r="D68" s="18">
         <v>617</v>
       </c>
       <c r="E68" s="18">
         <v>625.79999999999995</v>
       </c>
       <c r="F68" s="18">
         <v>690</v>
       </c>
       <c r="G68" s="18">
         <v>667.1</v>
       </c>
       <c r="H68" s="18">
         <v>661.3</v>
       </c>
       <c r="I68" s="18">
         <v>732</v>
       </c>
       <c r="J68" s="18">
         <v>728</v>
       </c>
       <c r="K68" s="18">
         <v>751</v>
       </c>
-      <c r="Q68" s="10"/>
+      <c r="L68" s="18">
+        <v>849</v>
+      </c>
       <c r="R68" s="10"/>
       <c r="S68" s="10"/>
-    </row>
-    <row r="69" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T68" s="10"/>
+    </row>
+    <row r="69" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="29" t="s">
         <v>93</v>
       </c>
       <c r="B69" s="18">
         <v>153.80000000000001</v>
       </c>
       <c r="C69" s="18">
         <v>162.19999999999999</v>
       </c>
       <c r="D69" s="18">
         <v>140</v>
       </c>
       <c r="E69" s="18">
         <v>139.1</v>
       </c>
       <c r="F69" s="18">
         <v>145.4</v>
       </c>
       <c r="G69" s="18">
         <v>142.19999999999999</v>
       </c>
       <c r="H69" s="18">
         <v>130.6</v>
       </c>
       <c r="I69" s="18">
         <v>139</v>
       </c>
       <c r="J69" s="18">
         <v>138</v>
       </c>
       <c r="K69" s="18">
         <v>137</v>
       </c>
-      <c r="Q69" s="10"/>
+      <c r="L69" s="18">
+        <v>164</v>
+      </c>
       <c r="R69" s="10"/>
       <c r="S69" s="10"/>
-    </row>
-    <row r="70" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T69" s="10"/>
+    </row>
+    <row r="70" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="29" t="s">
         <v>94</v>
       </c>
       <c r="B70" s="18">
         <v>343.9</v>
       </c>
       <c r="C70" s="18">
         <v>362.7</v>
       </c>
       <c r="D70" s="18">
         <v>330.5</v>
       </c>
       <c r="E70" s="18">
         <v>333</v>
       </c>
       <c r="F70" s="18">
         <v>351.6</v>
       </c>
       <c r="G70" s="18">
         <v>362.1</v>
       </c>
       <c r="H70" s="18">
         <v>341.6</v>
       </c>
       <c r="I70" s="18">
         <v>397</v>
       </c>
       <c r="J70" s="18">
         <v>375</v>
       </c>
       <c r="K70" s="18">
         <v>377</v>
       </c>
-      <c r="Q70" s="10"/>
+      <c r="L70" s="18">
+        <v>414</v>
+      </c>
       <c r="R70" s="10"/>
       <c r="S70" s="10"/>
-    </row>
-    <row r="71" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T70" s="10"/>
+    </row>
+    <row r="71" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="29" t="s">
         <v>95</v>
       </c>
       <c r="B71" s="18">
         <v>1147.7</v>
       </c>
       <c r="C71" s="18">
         <v>1174.3</v>
       </c>
       <c r="D71" s="18">
         <v>1132.8</v>
       </c>
       <c r="E71" s="18">
         <v>1159.9000000000001</v>
       </c>
       <c r="F71" s="18">
         <v>1261.8</v>
       </c>
       <c r="G71" s="18">
         <v>1242.0999999999999</v>
       </c>
       <c r="H71" s="18">
         <v>1195.4000000000001</v>
       </c>
       <c r="I71" s="18">
         <v>1292</v>
       </c>
       <c r="J71" s="18">
         <v>1285</v>
       </c>
       <c r="K71" s="18">
         <v>1306</v>
       </c>
-      <c r="Q71" s="10"/>
+      <c r="L71" s="18">
+        <v>1447</v>
+      </c>
       <c r="R71" s="10"/>
       <c r="S71" s="10"/>
-    </row>
-    <row r="72" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T71" s="10"/>
+    </row>
+    <row r="72" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="29" t="s">
         <v>96</v>
       </c>
       <c r="B72" s="18">
         <v>892</v>
       </c>
       <c r="C72" s="18">
         <v>961.5</v>
       </c>
       <c r="D72" s="18">
         <v>934.4</v>
       </c>
       <c r="E72" s="18">
         <v>942.8</v>
       </c>
       <c r="F72" s="18">
         <v>963.5</v>
       </c>
       <c r="G72" s="18">
         <v>969.7</v>
       </c>
       <c r="H72" s="18">
         <v>949.7</v>
       </c>
       <c r="I72" s="18">
         <v>1003</v>
       </c>
       <c r="J72" s="18">
         <v>1033</v>
       </c>
       <c r="K72" s="18">
         <v>1092</v>
       </c>
-      <c r="Q72" s="10"/>
+      <c r="L72" s="18">
+        <v>1183</v>
+      </c>
       <c r="R72" s="10"/>
       <c r="S72" s="10"/>
-    </row>
-    <row r="73" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T72" s="10"/>
+    </row>
+    <row r="73" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="29" t="s">
         <v>97</v>
       </c>
       <c r="B73" s="18">
         <v>2248.1</v>
       </c>
       <c r="C73" s="18">
         <v>2342.5</v>
       </c>
       <c r="D73" s="18">
         <v>2304.5</v>
       </c>
       <c r="E73" s="18">
         <v>2380.6</v>
       </c>
       <c r="F73" s="18">
         <v>2661.7</v>
       </c>
       <c r="G73" s="18">
         <v>2632.6</v>
       </c>
       <c r="H73" s="18">
         <v>2544.6</v>
       </c>
       <c r="I73" s="18">
         <v>2794</v>
       </c>
       <c r="J73" s="18">
         <v>2810</v>
       </c>
       <c r="K73" s="18">
         <v>2896</v>
       </c>
-      <c r="Q73" s="10"/>
+      <c r="L73" s="18">
+        <v>3160</v>
+      </c>
       <c r="R73" s="10"/>
       <c r="S73" s="10"/>
-    </row>
-    <row r="74" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T73" s="10"/>
+    </row>
+    <row r="74" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="29" t="s">
         <v>98</v>
       </c>
       <c r="B74" s="18">
         <v>137.5</v>
       </c>
       <c r="C74" s="18">
         <v>142</v>
       </c>
       <c r="D74" s="18">
         <v>131.69999999999999</v>
       </c>
       <c r="E74" s="18">
         <v>130.19999999999999</v>
       </c>
       <c r="F74" s="18">
         <v>144.6</v>
       </c>
       <c r="G74" s="18">
         <v>138.6</v>
       </c>
       <c r="H74" s="18">
         <v>131.5</v>
       </c>
       <c r="I74" s="18">
         <v>142</v>
       </c>
       <c r="J74" s="18">
         <v>142</v>
       </c>
       <c r="K74" s="18">
         <v>145</v>
       </c>
-      <c r="Q74" s="10"/>
+      <c r="L74" s="18">
+        <v>164</v>
+      </c>
       <c r="R74" s="10"/>
       <c r="S74" s="10"/>
-    </row>
-    <row r="75" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T74" s="10"/>
+    </row>
+    <row r="75" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="29" t="s">
         <v>99</v>
       </c>
       <c r="B75" s="18">
         <v>411.1</v>
       </c>
       <c r="C75" s="18">
         <v>402.1</v>
       </c>
       <c r="D75" s="18">
         <v>383.1</v>
       </c>
       <c r="E75" s="18">
         <v>377.9</v>
       </c>
       <c r="F75" s="18">
         <v>405.7</v>
       </c>
       <c r="G75" s="18">
         <v>404.2</v>
       </c>
       <c r="H75" s="18">
         <v>372</v>
       </c>
       <c r="I75" s="18">
         <v>413</v>
       </c>
       <c r="J75" s="18">
         <v>405</v>
       </c>
       <c r="K75" s="18">
         <v>412</v>
       </c>
-      <c r="Q75" s="10"/>
+      <c r="L75" s="18">
+        <v>454</v>
+      </c>
       <c r="R75" s="10"/>
       <c r="S75" s="10"/>
-    </row>
-    <row r="76" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T75" s="10"/>
+    </row>
+    <row r="76" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="29" t="s">
         <v>100</v>
       </c>
       <c r="B76" s="18">
         <v>373.9</v>
       </c>
       <c r="C76" s="18">
         <v>370.1</v>
       </c>
       <c r="D76" s="18">
         <v>359.9</v>
       </c>
       <c r="E76" s="18">
         <v>346.6</v>
       </c>
       <c r="F76" s="18">
         <v>374</v>
       </c>
       <c r="G76" s="18">
         <v>377.2</v>
       </c>
       <c r="H76" s="18">
         <v>361.3</v>
       </c>
       <c r="I76" s="18">
         <v>380</v>
       </c>
       <c r="J76" s="18">
         <v>376</v>
       </c>
       <c r="K76" s="18">
         <v>379</v>
       </c>
-      <c r="Q76" s="10"/>
+      <c r="L76" s="18">
+        <v>424</v>
+      </c>
       <c r="R76" s="10"/>
       <c r="S76" s="10"/>
-    </row>
-    <row r="77" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T76" s="10"/>
+    </row>
+    <row r="77" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="29" t="s">
         <v>101</v>
       </c>
       <c r="B77" s="18">
         <v>433.8</v>
       </c>
       <c r="C77" s="18">
         <v>460</v>
       </c>
       <c r="D77" s="18">
         <v>434.6</v>
       </c>
       <c r="E77" s="18">
         <v>435.3</v>
       </c>
       <c r="F77" s="18">
         <v>472.1</v>
       </c>
       <c r="G77" s="18">
         <v>475.8</v>
       </c>
       <c r="H77" s="18">
         <v>447.2</v>
       </c>
       <c r="I77" s="18">
         <v>482</v>
       </c>
       <c r="J77" s="18">
         <v>504</v>
       </c>
       <c r="K77" s="18">
         <v>534</v>
       </c>
-      <c r="Q77" s="10"/>
+      <c r="L77" s="18">
+        <v>576</v>
+      </c>
       <c r="R77" s="10"/>
       <c r="S77" s="10"/>
-    </row>
-    <row r="78" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T77" s="10"/>
+    </row>
+    <row r="78" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="29" t="s">
         <v>102</v>
       </c>
       <c r="B78" s="18">
         <v>894.1</v>
       </c>
       <c r="C78" s="18">
         <v>968.3</v>
       </c>
       <c r="D78" s="18">
         <v>908.8</v>
       </c>
       <c r="E78" s="18">
         <v>912.8</v>
       </c>
       <c r="F78" s="18">
         <v>1000.7</v>
       </c>
       <c r="G78" s="18">
         <v>1001</v>
       </c>
       <c r="H78" s="18">
         <v>967.2</v>
       </c>
       <c r="I78" s="18">
         <v>1069</v>
       </c>
       <c r="J78" s="18">
         <v>1154</v>
       </c>
       <c r="K78" s="18">
         <v>1159</v>
       </c>
-      <c r="Q78" s="10"/>
+      <c r="L78" s="18">
+        <v>1293</v>
+      </c>
       <c r="R78" s="10"/>
       <c r="S78" s="10"/>
-    </row>
-    <row r="79" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T78" s="10"/>
+    </row>
+    <row r="79" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="29" t="s">
         <v>103</v>
       </c>
       <c r="B79" s="18">
         <v>9065.7000000000007</v>
       </c>
       <c r="C79" s="18">
         <v>9754.2999999999993</v>
       </c>
       <c r="D79" s="18">
         <v>9454.1</v>
       </c>
       <c r="E79" s="18">
         <v>9952.7000000000007</v>
       </c>
       <c r="F79" s="18">
         <v>10809.9</v>
       </c>
       <c r="G79" s="18">
         <v>10657.8</v>
       </c>
       <c r="H79" s="18">
         <v>10093.4</v>
       </c>
       <c r="I79" s="18">
         <v>11260</v>
       </c>
       <c r="J79" s="18">
         <v>11540</v>
       </c>
       <c r="K79" s="18">
         <v>11598</v>
       </c>
-      <c r="Q79" s="10"/>
+      <c r="L79" s="18">
+        <v>13110</v>
+      </c>
       <c r="R79" s="10"/>
       <c r="S79" s="10"/>
-    </row>
-    <row r="80" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T79" s="10"/>
+    </row>
+    <row r="80" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="29" t="s">
         <v>104</v>
       </c>
       <c r="B80" s="18">
         <v>1026.2</v>
       </c>
       <c r="C80" s="18">
         <v>1053.2</v>
       </c>
       <c r="D80" s="18">
         <v>1009.9</v>
       </c>
       <c r="E80" s="18">
         <v>1001.7</v>
       </c>
       <c r="F80" s="18">
         <v>1078.5999999999999</v>
       </c>
       <c r="G80" s="18">
         <v>1062.5</v>
       </c>
       <c r="H80" s="18">
         <v>1012.2</v>
       </c>
       <c r="I80" s="18">
         <v>1083</v>
       </c>
       <c r="J80" s="18">
         <v>1070</v>
       </c>
       <c r="K80" s="18">
         <v>1111</v>
       </c>
-      <c r="Q80" s="10"/>
+      <c r="L80" s="18">
+        <v>1203</v>
+      </c>
       <c r="R80" s="10"/>
       <c r="S80" s="10"/>
-    </row>
-    <row r="81" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T80" s="10"/>
+    </row>
+    <row r="81" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="29" t="s">
         <v>105</v>
       </c>
       <c r="B81" s="18">
         <v>1532.5</v>
       </c>
       <c r="C81" s="18">
         <v>1544</v>
       </c>
       <c r="D81" s="18">
         <v>1525.1</v>
       </c>
       <c r="E81" s="18">
         <v>1516.4</v>
       </c>
       <c r="F81" s="18">
         <v>1628.8</v>
       </c>
       <c r="G81" s="18">
         <v>1611.8</v>
       </c>
       <c r="H81" s="18">
         <v>1534.7</v>
       </c>
       <c r="I81" s="18">
         <v>1599</v>
       </c>
       <c r="J81" s="18">
         <v>1645</v>
       </c>
       <c r="K81" s="18">
         <v>1665</v>
       </c>
-      <c r="Q81" s="10"/>
+      <c r="L81" s="18">
+        <v>1824</v>
+      </c>
       <c r="R81" s="10"/>
       <c r="S81" s="10"/>
-    </row>
-    <row r="82" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T81" s="10"/>
+    </row>
+    <row r="82" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="29" t="s">
         <v>106</v>
       </c>
       <c r="B82" s="18">
         <v>3092.4</v>
       </c>
       <c r="C82" s="18">
         <v>3224.9</v>
       </c>
       <c r="D82" s="18">
         <v>3148.2</v>
       </c>
       <c r="E82" s="18">
         <v>3219.5</v>
       </c>
       <c r="F82" s="18">
         <v>3442.9</v>
       </c>
       <c r="G82" s="18">
         <v>3428.8</v>
       </c>
       <c r="H82" s="18">
         <v>3361.5</v>
       </c>
       <c r="I82" s="18">
         <v>3571</v>
       </c>
       <c r="J82" s="18">
         <v>3663</v>
       </c>
       <c r="K82" s="18">
         <v>3759</v>
       </c>
-      <c r="Q82" s="10"/>
+      <c r="L82" s="18">
+        <v>3999</v>
+      </c>
       <c r="R82" s="10"/>
       <c r="S82" s="10"/>
-    </row>
-    <row r="83" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T82" s="10"/>
+    </row>
+    <row r="83" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="29" t="s">
         <v>107</v>
       </c>
       <c r="B83" s="18">
         <v>237.6</v>
       </c>
       <c r="C83" s="18">
         <v>242.1</v>
       </c>
       <c r="D83" s="18">
         <v>230.4</v>
       </c>
       <c r="E83" s="18">
         <v>224.8</v>
       </c>
       <c r="F83" s="18">
         <v>244.5</v>
       </c>
       <c r="G83" s="18">
         <v>243.6</v>
       </c>
       <c r="H83" s="18">
         <v>237.2</v>
       </c>
       <c r="I83" s="18">
         <v>253</v>
       </c>
       <c r="J83" s="18">
         <v>261</v>
       </c>
       <c r="K83" s="18">
         <v>254</v>
       </c>
-      <c r="Q83" s="10"/>
+      <c r="L83" s="18">
+        <v>281</v>
+      </c>
       <c r="R83" s="10"/>
       <c r="S83" s="10"/>
-    </row>
-    <row r="84" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T83" s="10"/>
+    </row>
+    <row r="84" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="29" t="s">
         <v>108</v>
       </c>
       <c r="B84" s="18">
         <v>426.6</v>
       </c>
       <c r="C84" s="18">
         <v>438.7</v>
       </c>
       <c r="D84" s="18">
         <v>402.6</v>
       </c>
       <c r="E84" s="18">
         <v>404.7</v>
       </c>
       <c r="F84" s="18">
         <v>426.3</v>
       </c>
       <c r="G84" s="18">
         <v>418.4</v>
       </c>
       <c r="H84" s="18">
         <v>401.8</v>
       </c>
       <c r="I84" s="18">
         <v>430</v>
       </c>
       <c r="J84" s="18">
         <v>437</v>
       </c>
       <c r="K84" s="18">
         <v>460</v>
       </c>
-      <c r="Q84" s="10"/>
+      <c r="L84" s="18">
+        <v>497</v>
+      </c>
       <c r="R84" s="10"/>
       <c r="S84" s="10"/>
-    </row>
-    <row r="85" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T84" s="10"/>
+    </row>
+    <row r="85" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="29" t="s">
         <v>109</v>
       </c>
       <c r="B85" s="18">
         <v>255</v>
       </c>
       <c r="C85" s="18">
         <v>263</v>
       </c>
       <c r="D85" s="18">
         <v>245.8</v>
       </c>
       <c r="E85" s="18">
         <v>240.2</v>
       </c>
       <c r="F85" s="18">
         <v>264</v>
       </c>
       <c r="G85" s="18">
         <v>259.60000000000002</v>
       </c>
       <c r="H85" s="18">
         <v>255.2</v>
       </c>
       <c r="I85" s="18">
         <v>268</v>
       </c>
       <c r="J85" s="18">
         <v>256</v>
       </c>
       <c r="K85" s="18">
         <v>263</v>
       </c>
-      <c r="Q85" s="10"/>
+      <c r="L85" s="18">
+        <v>283</v>
+      </c>
       <c r="R85" s="10"/>
       <c r="S85" s="10"/>
-    </row>
-    <row r="86" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T85" s="10"/>
+    </row>
+    <row r="86" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="29" t="s">
         <v>110</v>
       </c>
       <c r="B86" s="18">
         <v>153.80000000000001</v>
       </c>
       <c r="C86" s="18">
         <v>162.5</v>
       </c>
       <c r="D86" s="18">
         <v>149.9</v>
       </c>
       <c r="E86" s="18">
         <v>151</v>
       </c>
       <c r="F86" s="18">
         <v>167.7</v>
       </c>
       <c r="G86" s="18">
         <v>163.30000000000001</v>
       </c>
       <c r="H86" s="18">
         <v>158.80000000000001</v>
       </c>
       <c r="I86" s="18">
         <v>180</v>
       </c>
       <c r="J86" s="18">
         <v>177</v>
       </c>
       <c r="K86" s="18">
         <v>171</v>
       </c>
-      <c r="Q86" s="10"/>
+      <c r="L86" s="18">
+        <v>193</v>
+      </c>
       <c r="R86" s="10"/>
       <c r="S86" s="10"/>
-    </row>
-    <row r="87" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T86" s="10"/>
+    </row>
+    <row r="87" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="29" t="s">
         <v>4</v>
       </c>
       <c r="B87" s="18">
         <v>1170.0999999999999</v>
       </c>
       <c r="C87" s="18">
         <v>1220.2</v>
       </c>
       <c r="D87" s="18">
         <v>1108.8</v>
       </c>
       <c r="E87" s="18">
         <v>1125.4000000000001</v>
       </c>
       <c r="F87" s="18">
         <v>1248.4000000000001</v>
       </c>
       <c r="G87" s="18">
         <v>1218.2</v>
       </c>
       <c r="H87" s="18">
         <v>1184.4000000000001</v>
       </c>
       <c r="I87" s="18">
         <v>1341</v>
       </c>
       <c r="J87" s="18">
         <v>1373</v>
       </c>
       <c r="K87" s="18">
         <v>1470</v>
       </c>
-      <c r="Q87" s="10"/>
+      <c r="L87" s="18">
+        <v>1528</v>
+      </c>
       <c r="R87" s="10"/>
       <c r="S87" s="10"/>
-    </row>
-    <row r="88" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T87" s="10"/>
+    </row>
+    <row r="88" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="29" t="s">
         <v>5</v>
       </c>
       <c r="B88" s="18">
         <v>453</v>
       </c>
       <c r="C88" s="18">
         <v>484</v>
       </c>
       <c r="D88" s="18">
         <v>432.1</v>
       </c>
       <c r="E88" s="18">
         <v>443.3</v>
       </c>
       <c r="F88" s="18">
         <v>473.7</v>
       </c>
       <c r="G88" s="18">
         <v>469.2</v>
       </c>
       <c r="H88" s="18">
         <v>445.4</v>
       </c>
       <c r="I88" s="18">
         <v>498</v>
       </c>
       <c r="J88" s="18">
         <v>496</v>
       </c>
       <c r="K88" s="18">
         <v>490</v>
       </c>
-      <c r="Q88" s="10"/>
+      <c r="L88" s="18">
+        <v>549</v>
+      </c>
       <c r="R88" s="10"/>
       <c r="S88" s="10"/>
-    </row>
-    <row r="89" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T88" s="10"/>
+    </row>
+    <row r="89" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="29" t="s">
         <v>6</v>
       </c>
       <c r="B89" s="18">
         <v>421.8</v>
       </c>
       <c r="C89" s="18">
         <v>438.3</v>
       </c>
       <c r="D89" s="18">
         <v>418</v>
       </c>
       <c r="E89" s="18">
         <v>422.2</v>
       </c>
       <c r="F89" s="18">
         <v>461.5</v>
       </c>
       <c r="G89" s="18">
         <v>473.1</v>
       </c>
       <c r="H89" s="18">
         <v>461.9</v>
       </c>
       <c r="I89" s="18">
         <v>526</v>
       </c>
       <c r="J89" s="18">
         <v>525</v>
       </c>
       <c r="K89" s="18">
         <v>521</v>
       </c>
-      <c r="Q89" s="10"/>
+      <c r="L89" s="18">
+        <v>595</v>
+      </c>
       <c r="R89" s="10"/>
       <c r="S89" s="10"/>
-    </row>
-    <row r="90" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T89" s="10"/>
+    </row>
+    <row r="90" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="29" t="s">
         <v>7</v>
       </c>
       <c r="B90" s="18">
         <v>311</v>
       </c>
       <c r="C90" s="18">
         <v>314.89999999999998</v>
       </c>
       <c r="D90" s="18">
         <v>287.2</v>
       </c>
       <c r="E90" s="18">
         <v>285.5</v>
       </c>
       <c r="F90" s="18">
         <v>296.60000000000002</v>
       </c>
       <c r="G90" s="18">
         <v>298.5</v>
       </c>
       <c r="H90" s="18">
         <v>284</v>
       </c>
       <c r="I90" s="18">
         <v>303</v>
       </c>
       <c r="J90" s="18">
         <v>321</v>
       </c>
       <c r="K90" s="18">
         <v>306</v>
       </c>
-      <c r="Q90" s="10"/>
+      <c r="L90" s="18">
+        <v>336</v>
+      </c>
       <c r="R90" s="10"/>
       <c r="S90" s="10"/>
-    </row>
-    <row r="91" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T90" s="10"/>
+    </row>
+    <row r="91" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="29" t="s">
         <v>8</v>
       </c>
       <c r="B91" s="18">
         <v>280.10000000000002</v>
       </c>
       <c r="C91" s="18">
         <v>279.5</v>
       </c>
       <c r="D91" s="18">
         <v>269</v>
       </c>
       <c r="E91" s="18">
         <v>268.2</v>
       </c>
       <c r="F91" s="18">
         <v>277.60000000000002</v>
       </c>
       <c r="G91" s="18">
         <v>270.60000000000002</v>
       </c>
       <c r="H91" s="18">
         <v>257.89999999999998</v>
       </c>
       <c r="I91" s="18">
         <v>281</v>
       </c>
       <c r="J91" s="18">
         <v>265</v>
       </c>
       <c r="K91" s="18">
         <v>270</v>
       </c>
-      <c r="Q91" s="10"/>
+      <c r="L91" s="18">
+        <v>297</v>
+      </c>
       <c r="R91" s="10"/>
       <c r="S91" s="10"/>
-    </row>
-    <row r="92" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T91" s="10"/>
+    </row>
+    <row r="92" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="29" t="s">
         <v>9</v>
       </c>
       <c r="B92" s="18">
         <v>232.6</v>
       </c>
       <c r="C92" s="18">
         <v>232.5</v>
       </c>
       <c r="D92" s="18">
         <v>224.7</v>
       </c>
       <c r="E92" s="18">
         <v>219.1</v>
       </c>
       <c r="F92" s="18">
         <v>246</v>
       </c>
       <c r="G92" s="18">
         <v>246.8</v>
       </c>
       <c r="H92" s="18">
         <v>231.7</v>
       </c>
       <c r="I92" s="18">
         <v>254</v>
       </c>
       <c r="J92" s="18">
         <v>241</v>
       </c>
       <c r="K92" s="18">
         <v>253</v>
       </c>
-      <c r="Q92" s="10"/>
+      <c r="L92" s="18">
+        <v>272</v>
+      </c>
       <c r="R92" s="10"/>
       <c r="S92" s="10"/>
-    </row>
-    <row r="93" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T92" s="10"/>
+    </row>
+    <row r="93" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="29" t="s">
         <v>111</v>
       </c>
       <c r="B93" s="18">
         <v>266.7</v>
       </c>
       <c r="C93" s="18">
         <v>265.39999999999998</v>
       </c>
       <c r="D93" s="18">
         <v>240.8</v>
       </c>
       <c r="E93" s="18">
         <v>234.8</v>
       </c>
       <c r="F93" s="18">
         <v>264.8</v>
       </c>
       <c r="G93" s="18">
         <v>245.9</v>
       </c>
       <c r="H93" s="18">
         <v>232.8</v>
       </c>
       <c r="I93" s="18">
         <v>252</v>
       </c>
       <c r="J93" s="18">
         <v>260</v>
       </c>
       <c r="K93" s="18">
         <v>264</v>
       </c>
-      <c r="Q93" s="10"/>
+      <c r="L93" s="18">
+        <v>286</v>
+      </c>
       <c r="R93" s="10"/>
       <c r="S93" s="10"/>
-    </row>
-    <row r="94" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T93" s="10"/>
+    </row>
+    <row r="94" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="29" t="s">
         <v>112</v>
       </c>
       <c r="B94" s="18">
         <v>121.9</v>
       </c>
       <c r="C94" s="18">
         <v>129.19999999999999</v>
       </c>
       <c r="D94" s="18">
         <v>123.2</v>
       </c>
       <c r="E94" s="18">
         <v>124.7</v>
       </c>
       <c r="F94" s="18">
         <v>129.1</v>
       </c>
       <c r="G94" s="18">
         <v>133</v>
       </c>
       <c r="H94" s="18">
         <v>121.8</v>
       </c>
       <c r="I94" s="18">
         <v>129</v>
       </c>
       <c r="J94" s="18">
         <v>132</v>
       </c>
       <c r="K94" s="18">
         <v>143</v>
       </c>
-      <c r="Q94" s="10"/>
+      <c r="L94" s="18">
+        <v>158</v>
+      </c>
       <c r="R94" s="10"/>
       <c r="S94" s="10"/>
-    </row>
-    <row r="95" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T94" s="10"/>
+    </row>
+    <row r="95" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="29" t="s">
         <v>10</v>
       </c>
       <c r="B95" s="18">
         <v>1672.5</v>
       </c>
       <c r="C95" s="18">
         <v>1701.4</v>
       </c>
       <c r="D95" s="18">
         <v>1689.4</v>
       </c>
       <c r="E95" s="18">
         <v>1693.1</v>
       </c>
       <c r="F95" s="18">
         <v>1801.5</v>
       </c>
       <c r="G95" s="18">
         <v>1758.3</v>
       </c>
       <c r="H95" s="18">
         <v>1690.2</v>
       </c>
       <c r="I95" s="18">
         <v>1758</v>
       </c>
       <c r="J95" s="18">
         <v>1757</v>
       </c>
       <c r="K95" s="18">
         <v>1798</v>
       </c>
-      <c r="Q95" s="10"/>
+      <c r="L95" s="18">
+        <v>1939</v>
+      </c>
       <c r="R95" s="10"/>
       <c r="S95" s="10"/>
-    </row>
-    <row r="96" spans="1:19" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T95" s="10"/>
+    </row>
+    <row r="96" spans="1:20" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="29" t="s">
         <v>17</v>
       </c>
       <c r="B96" s="18">
         <v>4613.2</v>
       </c>
       <c r="C96" s="18">
         <v>4915.8999999999996</v>
       </c>
       <c r="D96" s="18">
         <v>4913.7</v>
       </c>
       <c r="E96" s="18">
         <v>5035</v>
       </c>
       <c r="F96" s="18">
         <v>5531.7</v>
       </c>
       <c r="G96" s="18">
         <v>5466.8</v>
       </c>
       <c r="H96" s="18">
         <v>5374.4</v>
       </c>
       <c r="I96" s="18">
         <v>5784</v>
       </c>
       <c r="J96" s="18">
         <v>6046</v>
       </c>
       <c r="K96" s="18">
         <v>6179</v>
       </c>
-      <c r="Q96" s="10"/>
+      <c r="L96" s="18">
+        <v>6737</v>
+      </c>
       <c r="R96" s="10"/>
       <c r="S96" s="10"/>
-    </row>
-    <row r="97" spans="1:22" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T96" s="10"/>
+    </row>
+    <row r="97" spans="1:23" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="29" t="s">
         <v>11</v>
       </c>
       <c r="B97" s="18">
         <v>1084.3</v>
       </c>
       <c r="C97" s="18">
         <v>1129.8</v>
       </c>
       <c r="D97" s="18">
         <v>1116.9000000000001</v>
       </c>
       <c r="E97" s="18">
         <v>1113.9000000000001</v>
       </c>
       <c r="F97" s="18">
         <v>1199.5</v>
       </c>
       <c r="G97" s="18">
         <v>1212.7</v>
       </c>
       <c r="H97" s="18">
         <v>1143</v>
       </c>
       <c r="I97" s="18">
         <v>1216</v>
       </c>
       <c r="J97" s="18">
         <v>1275</v>
       </c>
       <c r="K97" s="18">
         <v>1309</v>
       </c>
-      <c r="Q97" s="10"/>
+      <c r="L97" s="18">
+        <v>1453</v>
+      </c>
       <c r="R97" s="10"/>
       <c r="S97" s="10"/>
-    </row>
-    <row r="98" spans="1:22" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T97" s="10"/>
+    </row>
+    <row r="98" spans="1:23" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="29" t="s">
         <v>12</v>
       </c>
       <c r="B98" s="18">
         <v>2058.1999999999998</v>
       </c>
       <c r="C98" s="18">
         <v>2129.1999999999998</v>
       </c>
       <c r="D98" s="18">
         <v>2083.1</v>
       </c>
       <c r="E98" s="18">
         <v>2140</v>
       </c>
       <c r="F98" s="18">
         <v>2301.8000000000002</v>
       </c>
       <c r="G98" s="18">
         <v>2271.4</v>
       </c>
       <c r="H98" s="18">
         <v>2190.1</v>
       </c>
       <c r="I98" s="18">
         <v>2341</v>
       </c>
       <c r="J98" s="18">
         <v>2380</v>
       </c>
       <c r="K98" s="18">
         <v>2419</v>
       </c>
-      <c r="Q98" s="10"/>
+      <c r="L98" s="18">
+        <v>2612</v>
+      </c>
       <c r="R98" s="10"/>
       <c r="S98" s="10"/>
-    </row>
-    <row r="99" spans="1:22" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T98" s="10"/>
+    </row>
+    <row r="99" spans="1:23" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="29" t="s">
         <v>13</v>
       </c>
       <c r="B99" s="18">
         <v>1309.8</v>
       </c>
       <c r="C99" s="18">
         <v>1345.8</v>
       </c>
       <c r="D99" s="18">
         <v>1319.8</v>
       </c>
       <c r="E99" s="18">
         <v>1340.7</v>
       </c>
       <c r="F99" s="18">
         <v>1446.4</v>
       </c>
       <c r="G99" s="18">
         <v>1416.3</v>
       </c>
       <c r="H99" s="18">
         <v>1357.1</v>
       </c>
       <c r="I99" s="18">
         <v>1419</v>
       </c>
       <c r="J99" s="18">
         <v>1437</v>
       </c>
       <c r="K99" s="18">
         <v>1463</v>
       </c>
-      <c r="Q99" s="10"/>
+      <c r="L99" s="18">
+        <v>1578</v>
+      </c>
       <c r="R99" s="10"/>
       <c r="S99" s="10"/>
-    </row>
-    <row r="100" spans="1:22" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T99" s="10"/>
+    </row>
+    <row r="100" spans="1:23" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="29" t="s">
         <v>14</v>
       </c>
       <c r="B100" s="18">
         <v>171.4</v>
       </c>
       <c r="C100" s="18">
         <v>179.6</v>
       </c>
       <c r="D100" s="18">
         <v>174</v>
       </c>
       <c r="E100" s="18">
         <v>173.7</v>
       </c>
       <c r="F100" s="18">
         <v>209.5</v>
       </c>
       <c r="G100" s="18">
         <v>205.1</v>
       </c>
       <c r="H100" s="18">
         <v>188.9</v>
       </c>
       <c r="I100" s="18">
         <v>193</v>
       </c>
       <c r="J100" s="18">
         <v>210</v>
       </c>
       <c r="K100" s="18">
         <v>223</v>
       </c>
-      <c r="Q100" s="10"/>
+      <c r="L100" s="18">
+        <v>241</v>
+      </c>
       <c r="R100" s="10"/>
       <c r="S100" s="10"/>
-    </row>
-    <row r="101" spans="1:22" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T100" s="10"/>
+    </row>
+    <row r="101" spans="1:23" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B101" s="18">
         <v>190.2</v>
       </c>
       <c r="C101" s="18">
         <v>207.9</v>
       </c>
       <c r="D101" s="18">
         <v>201.4</v>
       </c>
       <c r="E101" s="18">
         <v>204.6</v>
       </c>
       <c r="F101" s="18">
         <v>238.5</v>
       </c>
       <c r="G101" s="18">
         <v>238.6</v>
       </c>
       <c r="H101" s="18">
         <v>223.5</v>
       </c>
       <c r="I101" s="18">
         <v>248</v>
       </c>
       <c r="J101" s="18">
         <v>253</v>
       </c>
       <c r="K101" s="18">
         <v>248</v>
       </c>
-      <c r="Q101" s="10"/>
+      <c r="L101" s="18">
+        <v>278</v>
+      </c>
       <c r="R101" s="10"/>
       <c r="S101" s="10"/>
-    </row>
-    <row r="102" spans="1:22" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T101" s="10"/>
+    </row>
+    <row r="102" spans="1:23" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B102" s="18">
         <v>75.5</v>
       </c>
       <c r="C102" s="18">
         <v>79.900000000000006</v>
       </c>
       <c r="D102" s="18">
         <v>58.6</v>
       </c>
       <c r="E102" s="18">
         <v>72.5</v>
       </c>
       <c r="F102" s="18">
         <v>86.3</v>
       </c>
       <c r="G102" s="18">
         <v>88.9</v>
       </c>
       <c r="H102" s="18">
         <v>91.1</v>
       </c>
       <c r="I102" s="18">
         <v>101</v>
       </c>
       <c r="J102" s="18">
         <v>98</v>
       </c>
       <c r="K102" s="18">
         <v>107</v>
       </c>
-      <c r="Q102" s="10"/>
+      <c r="L102" s="18">
+        <v>120</v>
+      </c>
       <c r="R102" s="10"/>
       <c r="S102" s="10"/>
-    </row>
-    <row r="103" spans="1:22" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T102" s="10"/>
+    </row>
+    <row r="103" spans="1:23" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103" s="29" t="s">
         <v>113</v>
       </c>
       <c r="B103" s="18">
         <v>382.2</v>
       </c>
       <c r="C103" s="18">
         <v>413.6</v>
       </c>
       <c r="D103" s="18">
         <v>376.6</v>
       </c>
       <c r="E103" s="18">
         <v>394.1</v>
       </c>
       <c r="F103" s="18">
         <v>462.9</v>
       </c>
       <c r="G103" s="18">
         <v>463.3</v>
       </c>
       <c r="H103" s="18">
         <v>461.3</v>
       </c>
       <c r="I103" s="18">
         <v>507</v>
       </c>
       <c r="J103" s="18">
         <v>490</v>
       </c>
       <c r="K103" s="18">
         <v>495</v>
       </c>
-      <c r="Q103" s="10"/>
+      <c r="L103" s="18">
+        <v>547</v>
+      </c>
       <c r="R103" s="10"/>
       <c r="S103" s="10"/>
-    </row>
-    <row r="104" spans="1:22" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T103" s="10"/>
+    </row>
+    <row r="104" spans="1:23" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B104" s="18">
         <v>22.3</v>
       </c>
       <c r="C104" s="18">
         <v>28.3</v>
       </c>
       <c r="D104" s="18">
         <v>27.5</v>
       </c>
       <c r="E104" s="18">
         <v>32.700000000000003</v>
       </c>
       <c r="F104" s="18">
         <v>42.3</v>
       </c>
       <c r="G104" s="18">
         <v>36.700000000000003</v>
       </c>
       <c r="H104" s="18">
         <v>35.5</v>
       </c>
       <c r="I104" s="18">
         <v>41</v>
       </c>
       <c r="J104" s="18">
         <v>47</v>
       </c>
       <c r="K104" s="18">
         <v>48</v>
       </c>
-      <c r="Q104" s="10"/>
+      <c r="L104" s="18">
+        <v>50</v>
+      </c>
       <c r="R104" s="10"/>
       <c r="S104" s="10"/>
-    </row>
-    <row r="105" spans="1:22" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="T104" s="10"/>
+    </row>
+    <row r="105" spans="1:23" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="30" t="s">
         <v>114</v>
       </c>
       <c r="B105" s="18">
         <v>844.3</v>
       </c>
       <c r="C105" s="18">
         <v>959.9</v>
       </c>
       <c r="D105" s="18">
         <v>712.3</v>
       </c>
       <c r="E105" s="18">
         <v>757.5</v>
       </c>
       <c r="F105" s="18">
         <v>734.7</v>
       </c>
       <c r="G105" s="18">
         <v>700.9</v>
       </c>
       <c r="H105" s="18">
         <v>664.8</v>
       </c>
       <c r="I105" s="18">
         <v>803</v>
       </c>
       <c r="J105" s="18">
         <v>821</v>
       </c>
       <c r="K105" s="18">
         <v>877</v>
       </c>
-      <c r="Q105" s="10"/>
+      <c r="L105" s="18">
+        <v>996</v>
+      </c>
       <c r="R105" s="10"/>
       <c r="S105" s="10"/>
-    </row>
-    <row r="106" spans="1:22" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="T105" s="10"/>
+    </row>
+    <row r="106" spans="1:23" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A106" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B106" s="26">
         <v>70715.899999999994</v>
       </c>
       <c r="C106" s="26">
         <v>73616.600000000006</v>
       </c>
       <c r="D106" s="26">
         <v>70327</v>
       </c>
       <c r="E106" s="26">
         <v>71466.600000000006</v>
       </c>
       <c r="F106" s="26">
         <v>77606.7</v>
       </c>
       <c r="G106" s="26">
         <v>76910.7</v>
       </c>
       <c r="H106" s="26">
         <v>73979.100000000006</v>
       </c>
       <c r="I106" s="26">
         <v>80826</v>
       </c>
       <c r="J106" s="26">
         <v>82075</v>
       </c>
       <c r="K106" s="26">
         <v>83547</v>
       </c>
-      <c r="Q106" s="10"/>
+      <c r="L106" s="26">
+        <v>91719</v>
+      </c>
       <c r="R106" s="10"/>
       <c r="S106" s="10"/>
       <c r="T106" s="10"/>
       <c r="U106" s="10"/>
       <c r="V106" s="10"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A107" s="45" t="s">
+      <c r="W106" s="10"/>
+    </row>
+    <row r="107" spans="1:23" s="25" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A107" s="46" t="s">
         <v>128</v>
       </c>
-      <c r="B107" s="45"/>
-[...4 lines deleted...]
-      <c r="G107" s="45"/>
+      <c r="B107" s="46"/>
+      <c r="C107" s="46"/>
+      <c r="D107" s="46"/>
+      <c r="E107" s="46"/>
+      <c r="F107" s="46"/>
+      <c r="G107" s="46"/>
       <c r="H107" s="24"/>
-      <c r="Q107" s="24"/>
       <c r="R107" s="24"/>
       <c r="S107" s="24"/>
       <c r="T107" s="24"/>
       <c r="U107" s="24"/>
       <c r="V107" s="24"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A108" s="46" t="s">
+      <c r="W107" s="24"/>
+    </row>
+    <row r="108" spans="1:23" s="25" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A108" s="47" t="s">
         <v>129</v>
       </c>
-      <c r="B108" s="46"/>
-[...6 lines deleted...]
-      <c r="Q108" s="24"/>
+      <c r="B108" s="47"/>
+      <c r="C108" s="47"/>
+      <c r="D108" s="47"/>
+      <c r="E108" s="47"/>
+      <c r="F108" s="47"/>
+      <c r="G108" s="47"/>
+      <c r="H108" s="47"/>
       <c r="R108" s="24"/>
       <c r="S108" s="24"/>
       <c r="T108" s="24"/>
       <c r="U108" s="24"/>
       <c r="V108" s="24"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A109" s="47" t="s">
+      <c r="W108" s="24"/>
+    </row>
+    <row r="109" spans="1:23" s="34" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A109" s="48" t="s">
         <v>132</v>
       </c>
-      <c r="B109" s="47"/>
-[...10 lines deleted...]
-      <c r="A110" s="46" t="s">
+      <c r="B109" s="48"/>
+      <c r="C109" s="48"/>
+      <c r="D109" s="48"/>
+      <c r="E109" s="48"/>
+      <c r="F109" s="48"/>
+      <c r="G109" s="48"/>
+      <c r="H109" s="48"/>
+      <c r="I109" s="48"/>
+      <c r="J109" s="48"/>
+      <c r="K109" s="45"/>
+    </row>
+    <row r="110" spans="1:23" x14ac:dyDescent="0.2">
+      <c r="A110" s="47" t="s">
         <v>131</v>
       </c>
-      <c r="B110" s="46"/>
-[...4 lines deleted...]
-      <c r="G110" s="46"/>
+      <c r="B110" s="47"/>
+      <c r="C110" s="47"/>
+      <c r="D110" s="47"/>
+      <c r="E110" s="47"/>
+      <c r="F110" s="47"/>
+      <c r="G110" s="47"/>
       <c r="H110" s="33"/>
       <c r="I110" s="34"/>
       <c r="J110" s="34"/>
-    </row>
-    <row r="111" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="K110" s="34"/>
+    </row>
+    <row r="111" spans="1:23" x14ac:dyDescent="0.2">
       <c r="B111" s="19"/>
       <c r="C111" s="19"/>
       <c r="D111" s="19"/>
       <c r="E111" s="19"/>
       <c r="F111" s="19"/>
       <c r="G111" s="19"/>
       <c r="H111" s="14"/>
     </row>
-    <row r="112" spans="1:22" x14ac:dyDescent="0.2">
+    <row r="112" spans="1:23" x14ac:dyDescent="0.2">
       <c r="B112" s="20"/>
       <c r="C112" s="20"/>
       <c r="D112" s="20"/>
       <c r="E112" s="20"/>
       <c r="F112" s="20"/>
       <c r="G112" s="20"/>
       <c r="H112" s="15"/>
     </row>
     <row r="113" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B113" s="21"/>
       <c r="C113" s="21"/>
       <c r="D113" s="21"/>
       <c r="E113" s="21"/>
       <c r="F113" s="21"/>
       <c r="G113" s="21"/>
       <c r="H113" s="13"/>
     </row>
     <row r="114" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B114" s="21"/>
       <c r="C114" s="21"/>
       <c r="D114" s="21"/>
       <c r="E114" s="21"/>
       <c r="F114" s="21"/>
       <c r="G114" s="21"/>
       <c r="H114" s="13"/>